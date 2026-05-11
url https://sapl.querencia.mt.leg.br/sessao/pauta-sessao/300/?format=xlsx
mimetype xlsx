--- v0 (2026-03-24)
+++ v1 (2026-05-11)
@@ -39,51 +39,51 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
     <t>Gilmar Reinoldo Wentz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>Altera o § 1º do art. 78 da Lei Complementar Nº 084, de 29 de Maio de 2015, que dispõe sobre o Regime Jurídico dos Servidores públicos municipais para modificar os percentuais da gratificação pelo exercício de atividades insalubres.</t>
+    <t>Altera o § 1º do art. 78 da Lei Complementar Nº 084, de 29 de Maio de 2015, que dispõe sobre o Regime Jurídico dos Servidores públicos Municipais para modificar os percentuais da gratificação pelo exercício de atividades insalubres.</t>
   </si>
   <si>
     <t>Pedido de Vista Retorno a Comissão</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Auri Kolling</t>
   </si>
   <si>
     <t>Requer informações da Gestão 2021/2024 ao Poder Executivo.</t>
   </si>
   <si>
     <t>Proposição aprovada</t>
   </si>
   <si>
     <t>Moção Aplausos nº 8 de 2026</t>
   </si>
   <si>
     <t>Subtenente Hernane</t>
   </si>
   <si>
     <t>Moção de aplausos ao estudante Beijamin Costa Figueiredo.</t>
   </si>
@@ -138,51 +138,51 @@
   <si>
     <t>Proposição distribuída às comissões</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>Institui mão de tráfego único em ruas do Munícipio de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho municipal de Proteção e Defesa dos Animais - CMPDA e do Fundo Municipal de Proteção aos Animais  e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>Declara de Utilidade pública o Lions  Clube de Querência.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
-    <t>Ratifica a alteração do protocolo de intenções e Estatuto do Consórcio Internacional de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia - CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto federal nº6.017, de 17 de janeiro de 2007, e da outras providências.</t>
+    <t>Ratifica a alteração do protocolo de intenções e Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia - CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto federal nº6.017, de 17 de janeiro de 2007, e da outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Adeal Carneiro,Andre Silva,Auri Kolling,Beatriz  Steffen,Keila Marques,Luiz Vezaro,Mestre Dragão,Professor Neiriberto Abner,Subtenente Hernane,Valneis Enfermeiro,Wilians da Saúde</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos servidores públicos da Câmara Municipal de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>Adeal Carneiro,Andre Silva,Auri Kolling,Keila Marques,Luiz Vezaro,Mestre Dragão,Professor Neiriberto Abner,Subtenente Hernane,Valneis Enfermeiro,Wilians da Saúde</t>
   </si>
   <si>
     <t>Concede revisão geral anual da forma do inciso X do artigo 37 da Constituição Federal aos vereadores do município de Querência e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">