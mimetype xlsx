--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -129,51 +129,51 @@
   <si>
     <t>Indico ao Poder Executivo para solicitar ações permanentes de prevenção ao suicídio e fortalecimento da saúde mental no Município.</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para seja realizado estudo técnico visando a ampliação e a melhoria da infraestrutura do Centro municipal de educação Básica EMEB Liberdade na Fazenda Liberdade zona rural no município de Querência.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Institui política de transparência na cobrança do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) no âmbito do município de Querência, MT, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição distribuída às comissões</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
-    <t>Altera o § 1º do art. 78 da Lei Complementar Nº 084, de 29 de Maio de 2015, que dispõe sobre o Regime Jurídico dos Servidores públicos municipais para modificar os percentuais da gratificação pelo exercício de atividades insalubres.</t>
+    <t>Altera o § 1º do art. 78 da Lei Complementar Nº 084, de 29 de Maio de 2015, que dispõe sobre o Regime Jurídico dos Servidores públicos Municipais para modificar os percentuais da gratificação pelo exercício de atividades insalubres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>