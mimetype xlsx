--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -10,467 +10,1820 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="589">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilmar Reinoldo Wentz</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3929/plo_01-2026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3929/plo_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por operação de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3943/plo_02202620260128_09224569.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3943/plo_02202620260128_09224569.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do lotacionograma do Município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3945/nr_do_plo_03202620260129_10020677.pdf</t>
-[...2 lines deleted...]
-    <t>Revoga a lei Municipal de nº1.645/2025 e altera a Lei Municipal de nº 355/2005 que dispõe sobre a reestruturação do regime próprio de previdência social do Município de Querência.</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3945/nr_do_plo_03202620260129_10020677.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal de nº1.645/2025 e altera a Lei Municipal de nº 355/2005 que dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Querência.</t>
+  </si>
+  <si>
+    <t>3999</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3999/nr__plo_04202620260320_08490671.pdf</t>
+  </si>
+  <si>
+    <t>Institui mão de tráfego único em ruas do Munícipio de Querência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3996</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3996/plo_504032026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho municipal de Proteção e Defesa dos Animais - CMPDA e do Fundo Municipal de Proteção aos Animais  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4005</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4005/plo_006.2026_-_declara_de_utilidade_publica_lions_clube.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade pública o Lions  Clube de Querência.</t>
+  </si>
+  <si>
+    <t>4065</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4065/plo_0723042026.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral, na forma do inciso X do art. 37 da Constituição Federal, aos vencimentos dos servidores públicos do Município de Querência MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4001</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4001/plo_008.2026-_ratificacao_codema_1.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a alteração do protocolo de intenções e Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia - CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto federal nº6.017, de 17 de janeiro de 2007, e da outras providências.</t>
+  </si>
+  <si>
+    <t>4030</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4030/plo_09202620260327_08373200.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a promoção da alimentação adequada e saudável no ambiente escolar, por meio da educação alimentar e nutricional e da regulação de distribuição, comercialização e comunicação mercadológica de alimentos e bebidas nas unidades escolares das redes públicas de educação básica no Estado/ Município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4049</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4049/plo_102026_remanejamento.pdf</t>
+  </si>
+  <si>
+    <t>Autorização para abertura de crédito adicional suplementar por remanejamento, transposição ou transferência de recursos de uma categoria para outra ou de um órgão para outro no orçamento vigente.</t>
+  </si>
+  <si>
+    <t>4053</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4053/plo_011.2026-_termo_de_fomento-_rotary.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Rotary Club de Querência MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4066</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4066/plo_1223042026.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral, na forma do inciso X do art. 37 da Constituição Federal, ao subsídio do Prefeito, vice- prefeito e secretários  do Município de Querência MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3998</t>
+  </si>
+  <si>
+    <t>PV</t>
+  </si>
+  <si>
+    <t>Pedido de Vista a Projeto</t>
+  </si>
+  <si>
+    <t>Professor Neiriberto Abner</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3998/pedido_de_vista_pll_303032026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de vista do PLL nº03/2026</t>
+  </si>
+  <si>
+    <t>4070</t>
+  </si>
+  <si>
+    <t>Valneis Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4070/parecer_do_pedido_de_vista_ao_plc_012026_valneis_enfermeiro20260429_11050030.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de pedido de vista ao PLC de nº 001/2026</t>
+  </si>
+  <si>
+    <t>3960</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3960/plc_119022026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o § 1º do art. 78 da Lei Complementar Nº 084, de 29 de Maio de 2015, que dispõe sobre o Regime Jurídico dos Servidores públicos Municipais para modificar os percentuais da gratificação pelo exercício de atividades insalubres.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3940/pll_01-202620012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3940/pll_01-202620012026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à nomeação para cargos em comissão, funções de confiança e contratações temporárias, no âmbito dos Poderes Executivos e Legislativo do Município de Querência/MT, de pessoas condenadas por crimes graves, atos de impropriedades administrativa e violência domésticas e familiar contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>Keila Marques, Luiz Vezaro, Mestre Dragão</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3951/pll_022202620260202_07431974.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3951/pll_022202620260202_07431974.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de funções gratificadas no âmbito da Câmara Municipal de Querência, estado de Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
+    <t>3957</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3957/pll_03202620260210_10070248.pdf</t>
+  </si>
+  <si>
+    <t>Institui política de transparência na cobrança do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) no âmbito do município de Querência, MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4016</t>
+  </si>
+  <si>
+    <t>Adeal Carneiro, Andre Silva, Auri Kolling, Beatriz  Steffen, Keila Marques, Luiz Vezaro, Mestre Dragão, Professor Neiriberto Abner, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4016/pll_0420032026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de reajuste salarial aos servidores públicos da Câmara Municipal de Querência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4017</t>
+  </si>
+  <si>
+    <t>Adeal Carneiro, Andre Silva, Auri Kolling, Keila Marques, Luiz Vezaro, Mestre Dragão, Professor Neiriberto Abner, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4017/pll_516032026.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual da forma do inciso X do artigo 37 da Constituição Federal aos vereadores do município de Querência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>Luiz Vezaro</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4027/pll_06202620260323_10334689.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a coleta contínua de lixo eletrônico de pequeno porte nas escolas públicas e privadas do Município.</t>
+  </si>
+  <si>
+    <t>4026</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4026/pll_07202620260323_09071740.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública Municipal a Associação Educacional e Cultural de Querência - MT , AECQRA- e estabelece disposições sobre sua manutenção e funcionamento.</t>
+  </si>
+  <si>
+    <t>4081</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4081/pll_08202620260511_09231804.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de transparência ativa, em linguagem simples e de fácil compreensão, sobre as obras públicas municipais no âmbito do Município de Querência- MT, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3948</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3948/pr_01202620260130_10480290.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3948/pr_01202620260130_10480290.pdf</t>
   </si>
   <si>
     <t>Institui o Código de conduta e ética dos servidores de Câmara Municipal de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3949/pr_02202620260130_10462613.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3949/pr_02202620260130_10462613.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instauração e os  procedimentos da Sindicância e Processo Administrativo Disciplinar (PAD) no âmbito da Câmara Municipal de Querência e dá outras providências.</t>
   </si>
   <si>
+    <t>3990</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3990/projeto_de_resolucao_05032026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania querenciana a Evanir Falabretti.</t>
+  </si>
+  <si>
+    <t>3991</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3991/resolucao02032026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania querenciana a Joaci Bissollotti.</t>
+  </si>
+  <si>
+    <t>4028</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4028/nr_proj_res_05202620260401_11545772.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de cidadania Querenciano- Irineu Schneider.</t>
+  </si>
+  <si>
+    <t>4029</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4029/nr_proj_res_06202620260401_11540450.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de cidadania Querenciano- Alício Rodrigues.</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>Keila Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4032/proj_res_07202620260401_10301821.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de cidadã Querenciana à senhora Lucia Boesing, em reconhecimento aos inestimáveis serviços prestados ao desenvolvimento social, econômico e político do Município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>Mestre Dragão</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4040/proj_res_08202620260406_07051846.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania querenciana- Dorvalino Moura Gomes.</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4041/proj_res_09202620260406_07093048.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania querenciana-  Jorge Dilamar do Carmo Santana.</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4042/proj_res_10202620260406_07101070.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania querenciana- Afonsina Gomes</t>
+  </si>
+  <si>
+    <t>4079</t>
+  </si>
+  <si>
+    <t>Luiz Vezaro, Auri Kolling, Keila Marques, Mestre Dragão</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4079/projeto_de_resolucao_04052026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das contas de governo do chefe do Poder Executivo Municipal, referentes ao exercício financeiro do 2024, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3937</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Subtenente Hernane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_0116012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_0116012026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça realização de estudos e adoção de providências visando a revitalização da Avenida das Torres.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_0216012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_0216012026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a revitalização da Avenida Noberto Schwantes com implantação de calçadas e paisagismo.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_0316012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_0316012026.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça revitalização da área externa do Estádio Osvaldo Gorgen com inserção de estacionamento e calçada com arborização e pintura externa do muro visando visando  à melhoria do espaço público e esportivo da cidade.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>4</t>
-[...5 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3942/ind_04202620260126_09233357.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3942/ind_04202620260126_09233357.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo , através da Secretaria de saneamento e serviços urbanos, para que proceda a comunicação dos proprietários de lotes baldios e loteadoras responsáveis por terrenos em áreas urbanos não edificadas, para que estes procedam a limpeza e a roçagem da vegetação excessiva em seus imóveis.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>5</t>
-[...5 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3946/ind_05202620260130_08162910.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3946/ind_05202620260130_08162910.pdf</t>
   </si>
   <si>
     <t>Indico que  receba anteprojeto a esta indicação  sobre a matéria para alteração da redação Art. 110 da lei complementar 84/ 2015, que dispõe sobre o regime jurídico dos servidores públicos do município de Querência/MT, na forma que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3947/ind_06202620260130_08153831.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3947/ind_06202620260130_08153831.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que promova em caráter emergencial a contratação temporária de agentes de combate às endemias - ACE considerando o aumento significativo dos casos de dengue no Município, situação que configura risco à saúde pública.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Mestre Dragão, Subtenente Hernane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3953/nr_ind_07202620260202_07455885.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3953/nr_ind_07202620260202_07455885.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal a necessidade da construção de uma base operacional (sala de estratégia) para a Polícia Militar e Polícia Civil no Parque de Exposições de Querência.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Auri Kolling</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3950/ind_08202620260130_11573981.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3950/ind_08202620260130_11573981.pdf</t>
   </si>
   <si>
     <t>Indico que Pode Executivo para que faça a implementação de campanhas, projetos de ações e conscientização da população querenciana voltadas à prevenção e ao combate ao mosquito da Dengue.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>9</t>
-[...8 lines deleted...]
-    <t>Indica  a atualização do plano de carreira do Poder Legislativo, com o objetivo de modernizar o sistema de retribuições e implementar melhorias funcionais voltadas ao quadro se servidores de carreira do Poder legislativo.</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3956/ind_09202620260206_08545311.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a atualização do Plano de carreira do Poder Legislativo com o objetivo de modernizar o sistema de retribuições e implementar melhorias funcionais voltadas ao quadro de servidores de carreira do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>3962</t>
+  </si>
+  <si>
+    <t>Wilians da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3962/ind_10202620260218_07471413.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para seja  realizado estudo técnico visando a reforma da ala administrativa e a aquisição de mobiliário para Escola EMEB Agropecuária Tanguro, no município de Querência.</t>
+  </si>
+  <si>
+    <t>3963</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3963/ind_11202620260218_07473942.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para seja  realizado estudo técnico visando a implantação de uniforme padrão para os profissionais de apoio de atuam nas unidades escolares da rede municipal de ensino de Querência.</t>
+  </si>
+  <si>
+    <t>3964</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3964/ind_12202620260218_07480330.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para seja  realizado estudo técnico visando a melhoria da infraestrutura do centro municipal de educação infantil- CMEI Mundo  Encantado no município  de Querência.</t>
+  </si>
+  <si>
+    <t>3965</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3965/ind_13202620260218_07483875.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para seja  realizado estudo técnico visando a melhoria da infraestrutura do centro municipal de educação Básica EMEB Alegria do Saber, no município  de Querência.</t>
+  </si>
+  <si>
+    <t>3961</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3961/ind_14202620260218_07415539.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para solicitar ações permanentes de prevenção ao suicídio e fortalecimento da saúde mental no Município.</t>
+  </si>
+  <si>
+    <t>3966</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3966/ind_15202620260218_07581125.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para seja realizado estudo técnico visando a ampliação e a melhoria da infraestrutura do Centro municipal de educação Básica EMEB Liberdade na Fazenda Liberdade zona rural no município de Querência.</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3974/ind_1609032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que por meio da secretaria competente, que seja realizada a construção de estacionamento oblíquo no canteiro centro da Avenida CD, em frente à escola Estadual Querência, com adequação das calçadas e revitalização da jardinagem para garantir acesso seguro dos pedestres às faixas de travessia, bem como a construção de calçadas de circulação e travessia no canteiro  central da mesma Avenida CD, no trecho em frente ao fórum da comarca de Querência, preservando-se as árvores existentes.</t>
+  </si>
+  <si>
+    <t>3981</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3981/indicacao_1702032026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que faça realização de estudo de viabilidade para implantação de espaço sensorial inclusivo e playground adaptado no Parque da praça municipal, destinado a crianças com deficiência, transtorno do espectro autista (TEA) e outras condições do neurodesenvolvimento.</t>
+  </si>
+  <si>
+    <t>3982</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Auri Kolling, Luiz Vezaro</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3982/ind_1809032026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo por meio da secretaria municipal de educação, que sejam adotadas as providencias necessárias para o efetivo cumprimento da lei federal nº 13.722/2018 (LEI LUCAS), garantindo a capacitação em noções básicas de primeiros socorros aos professores e funcionários das instituições de ensino da rede municipal e dos estabelecimentos de recreação infantil, incluindo as unidades localizadas na zona rural e assentamentos com a elaboração de cronograma anual de capacitação, podendo firmar parcerias com o corpo de bombeiros militar e secretaria de saúde, a fim de assegurar formação técnica adequada, atualização periódica e padronização dos procedimentos de atendimento emergencial no ambiente escolar.</t>
+  </si>
+  <si>
+    <t>3975</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3975/indicacao_1902032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que providencie a revitalização do bebedouro existente, instalação de um novo e a fixação de placas de sinalização no Lago Betis.</t>
+  </si>
+  <si>
+    <t>3976</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3976/indicacao_2002032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a solicitação da iluminação pública na Avenida Sul (Setor E).</t>
+  </si>
+  <si>
+    <t>3977</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3977/indicacao_2102032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a proteção e estabilização da Avenida Noberto Schwantes.</t>
+  </si>
+  <si>
+    <t>3978</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Andre Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3978/indicacao_2202032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que institua um programa permanente de monitoramento e manutenção de iluminação pública nos bairros do município de Querência MT.</t>
+  </si>
+  <si>
+    <t>3983</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3983/indicacao_2302032026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que sejam adotadas providências urgentes para viabilizar atendimento psicológico especializado para os alunos da educação básica Brasil Novo, Pingos d' Água e Coutinho União bem como nas fazendas rurais.</t>
+  </si>
+  <si>
+    <t>3997</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3997/indicacao_2403032026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo  a necessidade da manutenção, limpeza, poda e um estudo amplo para substituição das palmeiras Tucum, em todo o canteiro central da Avenida Oeste, especificadamente no trecho compreendido entre a panificadora Central e a Rua Goiás (Igreja CIADSETA).</t>
+  </si>
+  <si>
+    <t>4025</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Keila Marques, Mestre Dragão</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4025/ind_25202620260323_08394925.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo determine a realização de um estudo técnico e imediata construção de redutor de velocidade, acompanhado da devida sinalização na Rua 03, localizada no Setor Industrial no trecho próximo à Rua Décio Nivaldo Wentz.</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4033/ind_26202620260401_11043320.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que faça um estudo de viabilidade para criação de programa municipal de apoio, acolhimento e valorização às mães atípicas no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4034/ind_27202620260401_11045854.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para  implantação de um programa de fornecimento de kits de uniformes escolares aos alunos de rede municipal de ensino, com priorização de aquisição junto as confecções locais, no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4035</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4035/ind_28202620260401_11052358.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para  implantação de um programa permanente de capacitação de profissionais da educação para identificação e encaminhamento de situações de risco envolvendo crianças e adolescentes  no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4036/ind_29202620260402_09343061.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que determine com a devida urgência,a adoção das providências administrativas e técnicas necessárias para elaboração do projeto técnico,vistoria da área,definição de setor responsável e posterior encaminhamento do licenciamento ambiental pelo CODEMA visando à implantação de rampa pública de embarque e desembarque de pequenas embarcações,com medidas de drenagem,contenção,estabilização da margem e recuperação do entorno,em ponto de acesso ao rio Suiá-Miçu,já utilizado pela população de Querência-MT.</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4050/ind_30202620260416_11322773.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que solicita providências, mediante análise de viabilidade técnica, administrativa e organizacional, para a implantação de feira de artesanato no município, a ser realizada inicialmente na praça Rotary Club.</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4051/ind_31202620260416_11334368.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que solicita providências, mediante análise de viabilidade técnica e administrativa, quanto à atuação de auxiliares de turma no acompanhamento de alunos com necessidades educacionais específicas na unidades escolares do município.,</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4052/ind_32202620260416_11341105.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que solicita providências, mediante análise de viabilidade técnica, jurídica e orçamentária, quanto à concessão de adicional de periculosidade aos servidores públicos municipais que utilizam motocicleta de forma habitual no exercício de suas funções.</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4054/ind_33202620260417_08362164.pdf</t>
+  </si>
+  <si>
+    <t>Indica  ao Poder Executivo para que seja realizado estudo de viabilidade para implantação de um programa de distribuição de kits de material escolar aos aluno da rede pública.</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4055/ind_34202620260417_08364751.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo para que seja realizado estudo de viabilidade visando á aquisição e entrega de notebooks aos professores recentemente aprovados na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>4056</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4056/ind_35202620260420_07233317.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a necessidade de desenvolvimento no programa capoeira nas agrovilas do Coutinho União e Brasil Novo, integrando -o a um conjunto de atividades socioeducativas voltadas para o atendimento de crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>4057</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4057/ind_36202620260420_07240109.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a necessidade de realização de estudo técnico e execução do prolongamento da avenida Oeste até o Setor Industrial, incluindo a criação de vagas de estacionamento oblíquo, pista de caminhada e iluminação central no intervalo compreendido entre as avenidas Norte e Sul.</t>
+  </si>
+  <si>
+    <t>4063</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4063/indicacao_3720042026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a necessidade urgente de revitalização integral da Estrada R7, bem como a manutenção e recuperação dos demais estradas rurais do município e das vias de acessos aos assentamentos.</t>
+  </si>
+  <si>
+    <t>4068</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4068/ind_38202620260428_11425577.pdf</t>
+  </si>
+  <si>
+    <t>Indico  ao Poder Executivo para que faça um estudo  de viabilidade para implantação do programa municipal de hortas escolares, integrando educação, alimentação saudável, sustentabilidade e valorização das escolas do campo, no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4069</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4069/ind_39202620260428_11432734.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que faça um estudo de viabilidade para implantação de programa municipal de apoio psicológico e acolhimento a famílias de pacientes com doenças graves, em estado avançado, e a famílias em processo de luto, especialmente em casos de perdas trágicas.</t>
+  </si>
+  <si>
+    <t>4071</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Adeal Carneiro, Professor Neiriberto Abner, Subtenente Hernane</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4071/ind_40202620260430_07462269.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo que estude a viabilidade de estude técnico com a engenharia de trafego para a implantação de semáforos em toda cidade de Querência MT.</t>
+  </si>
+  <si>
+    <t>4072</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4072/ind_41202620260430_09332085.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que receba o anteprojeto que Dispõe sobre instituição de política  municipal de coleta contínua de lixo eletrônico de pequeno porte nas escolas públicas e privadas do município de Querência MT, inclusive nas unidades situadas em áreas rurais, com promoção de ações de educação ambiental e utilização de  estruturas já existentes, na forma que estabelece e dá  outras providências.</t>
+  </si>
+  <si>
+    <t>4073</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_42202620260430_09334654.pdf</t>
+  </si>
+  <si>
+    <t>Indico para que faça um estudo de viabilidade para concessão de isenção de IPTU e taxa de coleta de lixo a famílias atípicas no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4076</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4076/ind_43202620260504_07443751.pdf</t>
+  </si>
+  <si>
+    <t>Indicam  ao Poder Executivo sejam desenvolvida e implementada a política municipal  de coleta  contínua de lixo eletrônico de pequeno porte especificamente nas unidades escolares e comunidades situadas na zona rural do município de Querência MT, abrangendo os assentamentos Pingos dÁgua, Coutinho União, São Manoel e Brasil Novo, bem como as regiões das fazendas Paraísos, Liberdade e Roncador.</t>
+  </si>
+  <si>
+    <t>4078</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4078/ind_44202620260504_08383549.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo a necessidade urgente de aquisição dos aparelhos e materiais listados para o coentro de reabilitação, bem como a reforma e ampliação do espaço físico da fisioterapia e fonoaudiologia.</t>
+  </si>
+  <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4082/ind_452026.pdf</t>
+  </si>
+  <si>
+    <t>Indica  ao Poder Executivo a necessidade de realização de estudo técnico  e, havendo viabilidade, a construção de uma praça pública denominada "Praça da Bíblia", localizada na Rua 11, esquina com a Rua 04, no bairro Parque das Torres, ao lado da Assembleia de Deus CEADSETA, Congregação Gênesis, no Município de Querência MT.</t>
+  </si>
+  <si>
+    <t>4083</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4083/ind_462026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que sejam adotadas as providências necessárias para a instalação de placas de identificação  com os nomes das Ruas em todos os Bairros da cidade de Querência MT, especialmente nos bairros, loteamentos e vias que ainda não possuem sinalização adequada.</t>
+  </si>
+  <si>
+    <t>4084</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4084/ind_472026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo  Municipal a realização de estudo técnico, jurídico e orçamentário, bem como o encaminhamento de projeto de lei, visando à criação de pontos oficiais de apoio destinados aos mototaxistas e motociclistas que atuam com entregas delivery no município de Querência MT.</t>
+  </si>
+  <si>
+    <t>3979</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_0127022026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de estudo de impacto financeiro e orçamentário com a finalidade de promover a adequação do plano de Cargos, carreira e salários dos profissionais da educação do município de Querência MT.</t>
+  </si>
+  <si>
+    <t>3992</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3992/requerimento_fempas02032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao FEMPAS.</t>
+  </si>
+  <si>
+    <t>4018</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4018/requerimento_0317032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações da Gestão 2021/2024 ao Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_beatriz07042026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações e providências sobre o Credenciamento n° 02/2026 de serviços de projetos de arquitetura e engenharia.</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4043/req_05202620260406_11531512.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de estudo de viabilidade técnica e orçamentária para concessão da RGA aos servidores públicos no município de Querência MT.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3952/res_01202620260202_07193423.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3952/res_01202620260202_07193423.pdf</t>
   </si>
   <si>
     <t>Concede licença não remunerada ao vereador Divino Goiamat por tempo indeterminado para assumir Secretaria na Prefeitura.</t>
   </si>
   <si>
+    <t>4064</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa e Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4064/emenda_22042026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao PLL nº07/2026</t>
+  </si>
+  <si>
     <t>3930</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3930/emenda_aditiva_08012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3930/emenda_aditiva_08012026.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo ao Protejo de Lei Ordinária Nº01/2026, para reforçar a transparência e a prestação de informações durante a execução dos recursos oriundos de operação de crédito.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>Keila Marques</t>
-[...2 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3941/emenda_aditiva22012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3941/emenda_aditiva22012026.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLL de nº 02/2026</t>
   </si>
   <si>
+    <t>4003</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4003/emenda_ad_032026_ao_plo_08202620260309_08423072.pdf</t>
+  </si>
+  <si>
+    <t>Emenda aditiva ao PLO nº08/2026</t>
+  </si>
+  <si>
+    <t>4023</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4023/emenda_aditiva_19032026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda aditiva ao PLO nº 05/2026.</t>
+  </si>
+  <si>
     <t>3931</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Auri Kolling, Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3931/emenda_modificativa_08012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3931/emenda_modificativa_08012026.pdf</t>
   </si>
   <si>
     <t>Emenda a Lei Complementar Nº097/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura municipal de Querência-MT, cria a Secretaria de esporte, cultura e lazer e dá outras providências.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3955/emend_mod_022026_ao_plo_02202620260204_09280652.pdf</t>
-[...2 lines deleted...]
-    <t>Emenda modificativa ao PLO nº02/2026- que Dispõe sobre alteração do lotacionograma do Município de Querência MT e dá outras providências.</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3955/emend_mod_022026_ao_plo_02202620260204_09280652.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao PLO nº02/2026 - Dispõe sobre alteração do Lotacionograma do Município de Querência MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3968</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3968/emenda_032026_ao_pol_03202620260218_09583937.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao art. 7º do PLO de nº 03/2026 (Fempas)</t>
+  </si>
+  <si>
+    <t>3969</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3969/emenda_404032026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao art. 3º do PLO de nº 03/2026 (Fempas)</t>
+  </si>
+  <si>
+    <t>3967</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3967/emenda_ao_pll_03202620260218_09572517.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao PLL de nº 03/2026</t>
+  </si>
+  <si>
+    <t>3973</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3973/emenda_mod_06_ao_plc_01202620260220_09313986.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao PLC nº01/2026.</t>
+  </si>
+  <si>
+    <t>3980</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3980/emenda_0702032026.pdf</t>
+  </si>
+  <si>
+    <t>4002</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4002/emenda_mod_08_032026_ao_plo_08202620260309_08445959.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao PLO nº08/2026</t>
+  </si>
+  <si>
+    <t>4004</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4004/emenda_mod__092026_ao_plo_08202620260310_09310820.pdf</t>
+  </si>
+  <si>
+    <t>emenda modificativa ao PLO de nº08/2026</t>
+  </si>
+  <si>
+    <t>4006</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4006/emenda_mod__102026_a_pres_03202620260311_11030506.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao Projeto de Resolução nº03/2026</t>
+  </si>
+  <si>
+    <t>4007</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4007/emenda_mod__112026_a_pres_04202620260311_11040591.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao Projeto de Resolução nº04/2026</t>
+  </si>
+  <si>
+    <t>4008</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4008/emenda_mod__122026_ao_plo_06202620260312_08081126.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao PLO n° 06/2026 para fins de adequação técnica e terminológica.</t>
+  </si>
+  <si>
+    <t>4009</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4009/emenda_mod_132026_ao_pll_03202620260313_08511252.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao Projeto de Lei do Legislativo de nº 03/2026</t>
+  </si>
+  <si>
+    <t>4058</t>
+  </si>
+  <si>
+    <t>CJR - Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4058/emenda_mod_142026_ao_plo_09202620260420_07251346.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa  ao PLO de nº 09/2026</t>
+  </si>
+  <si>
+    <t>3958</t>
+  </si>
+  <si>
+    <t>EMSUB</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3958/emenda_subs_ao_plo_02202620260211_09491502.pdf</t>
+  </si>
+  <si>
+    <t>Emenda substitutiva ao Projeto de Lei Ordinária Nº 02/2026. Que dispõe sobre alteração no lotacionograma do Município de Querência-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3959</t>
+  </si>
+  <si>
+    <t>SUBE</t>
+  </si>
+  <si>
+    <t>Subemenda</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3959/subemenda_a_emenda_sus_012026_ao_plo_02202620260212_09102853.pdf</t>
+  </si>
+  <si>
+    <t>Subemenda a Emenda substitutiva Nº 01/2026 ao Projeto de Lei Ordinária Nº02/2026. Que dispõe sobre alteração do lotacionograma do Município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Andre Silva, Keila Marques, Mestre Dragão, Valneis Enfermeiro, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3954/moc_apla_01202620260202_07471607.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3954/moc_apla_01202620260202_07471607.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Adelcino Lopo , Prefeito do Pontal de Araguaia MT, pela recepção institucional e pela excelência na gestão de projetos públicos.</t>
   </si>
   <si>
+    <t>3984</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_202032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Gisele  Cristina dos Santos pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>3985</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_302032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Mônica Carrasco pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_402032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Ana Paula Carrasco pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>3987</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3987/mocao_502032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Rita de Cássia Machado pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>3988</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_602032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Neida Kehl Quadros pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>3989</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_702032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção  de aplauso para senhora Andreia Gottardi de Jesus pelos serviços prestados a comunidade Querenciana.</t>
+  </si>
+  <si>
+    <t>4010</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4010/mocao_aplausos_08202620260313_08525009.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao estudante Beijamin Costa Figueiredo.</t>
+  </si>
+  <si>
+    <t>4011</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4011/mocao_aplausos_09202620260313_08533100.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a escola da rede EMEB Agropecuária Tanguro.</t>
+  </si>
+  <si>
+    <t>4012</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4012/mocao_aplausos_10202620260313_08543879.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a escola da rede EMEB Fazenda Liberdade.</t>
+  </si>
+  <si>
+    <t>4013</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4013/mocao_aplausos_11202620260313_08552277.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a escola da rede EMEB Parque Imperial.</t>
+  </si>
+  <si>
+    <t>4014</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4014/mocao_aplausos_12202620260313_08561643.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a escola da rede EMEB Pingo D´ Água.</t>
+  </si>
+  <si>
+    <t>4015</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_aplausos_13202620260313_08570908.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a escola da rede EMEB  Pequeno Príncipe.</t>
+  </si>
+  <si>
+    <t>4019</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4019/mocao_1416032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos as professoras Zoraide Pedroso da Silva, Rosangela Aparecida de Jesus, Eduarda Souza Ferreira, Sonia de Souza e Silva, Natalicia Jose de Sousa, Cristiane Linn, Elaine Lopes Cardoso Moraes, Jandia de Souza Moura, Maria Ieda de Sousa Carvalho Alencar, Maria José Tavares de Sousa, Vandair Santos de Araujo Moraes, Elaini Aparecida da Silva, da rede municipal de Querência, pelo destaque na 5ª edição do Prêmio Alfabetiza MT, em reconhecimento ao seu excelente trabalho e dedicação no processo de alfabetização dos estudantes.</t>
+  </si>
+  <si>
+    <t>4024</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4024/mocao_aplausos_15202620260320_09012524.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a equipe de vacinação do Município de Querência- MT._x000D_
+_x000D_
+Aline Fabian, Naiara Tonetti, Rosangela Conceição das Neves, Jussara Ines Tiecher Oliveira, Rozilda Saturnino de Barros, Maria Rosa Genevro Pinheiro, Ozelita Soares Silva Macedo, Elienes Correia dos Reis, Leidiane Alves, José da Cruz das Neves, Naiane Sueli Santos de Souza de Oliveira, Sirlei Maria Fontana, Natalice Costa dos Santos, Rosinei Ferreira da Silva e Mariza de Souza Lima.</t>
+  </si>
+  <si>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4031/mocao_aplausos_16202620260327_08311583.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos para às chefes de equipe das unidades de saúde do município de Querência._x000D_
+Urânia kenya vieira martins, Lorena de Lima Rogowski,Adrielli Foerst,Inara Rege Lopes,Miriam Bruna Pilan Carrasco,Valeria Gunther,Karla Dutra,Juliana Martins Trindade,Fabrício Jesus Martins e Nubia Sippert.</t>
+  </si>
+  <si>
+    <t>4039</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4039/mocao_aplausos_17202620260406_07032785.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a Sra. Soraia Ramos Santos pelo sua trajetória de superação, serviços prestados pela comunidade.</t>
+  </si>
+  <si>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>MOREP</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>Subtenente Hernane, Valneis Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4038/mocao_repudio_01202620260402_11395873.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio direcionada a Empresa Bayer em razão da sistemática de cobrança de royalties denominada "taxa tecnológica", incidente sobre sementes geneticamente modificadas (especialmente a soja), prática que onera excessivamente os produtores rurais deste Município e que a cobrança se funda, em alguns casos, em patentes vencidas.</t>
+  </si>
+  <si>
     <t>3944</t>
   </si>
   <si>
     <t>REQRE</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Matéria de Tramitação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3944/oficio_retirada_de_projeto_46-202528012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3944/oficio_retirada_de_projeto_46-202528012026.pdf</t>
   </si>
   <si>
     <t>Ofício de retirada de PLO 46/2025</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3932/parecer_cjr_0112012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3932/parecer_cjr_0112012026.pdf</t>
   </si>
   <si>
     <t>Da Comissão De Constituição, Justiça e Redação, sobre Projeto de Lei Orçamentaria Nº 01 de 2026 Dispõe sobre a autorização para abertura de crédito adicional especial por operação de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3933/parecer_cjr_0212012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3933/parecer_cjr_0212012026.pdf</t>
   </si>
   <si>
     <t>Da Comissão De Constituição, Justiça e Redação, sobre o Projeto de Lei complementar Nº 97/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência-MT, cria a Secretaria de esporte cultura e Lazer e dá outras providências.</t>
   </si>
   <si>
+    <t>3970</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3970/par_cjr_032026_ao__plo_03202620260218_11234190.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLO 02/2026</t>
+  </si>
+  <si>
+    <t>3971</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3971/par_cjr_042026_ao_pll_02202620260219_11451864.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLL de nº 02/2026</t>
+  </si>
+  <si>
+    <t>3994</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3994/parecer_cjr03032026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLL de nº 03/2026</t>
+  </si>
+  <si>
+    <t>3995</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3995/parecer_cjr03032026_0002.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLO de nº 03/2026 (Fempas)</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4047/parecer_cjr09042026_0004.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão  ao Projeto de Resolução de nº03/2026</t>
+  </si>
+  <si>
+    <t>4048</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4048/parecer_cjr09042026_0005.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão  ao Projeto de Resolução de nº04/2026</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4046/parecer_cjr09042026_0002.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao Projeto de Lei Ordinária de nº08/2026</t>
+  </si>
+  <si>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4044/parecer_cjr09042026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão  ao Projeto de  Lei Ordinária de nº 05/2026</t>
+  </si>
+  <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4045/parecer_cjr09042026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão  ao Projeto de  Lei Ordinária de nº 06/2026</t>
+  </si>
+  <si>
+    <t>4059</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4059/par_122026_cjr_as_projres_do_05_a_10202620260420_07514578.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão aos Projetos Resoluções  de nº 05;06; 07;08;09 e 10 do ano 2026.</t>
+  </si>
+  <si>
+    <t>4061</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4061/par_132026_cjr__ao_plo_04202620260420_07464827.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLO de nº04/2026</t>
+  </si>
+  <si>
+    <t>4074</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4074/par_cjr_142026_ao_plo_09202620260504_07373991.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao PLO de nº09/2026</t>
+  </si>
+  <si>
+    <t>4075</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4075/par_cjr_152026_ao_pll_07202620260504_07383691.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao PLL de nº07/2026</t>
+  </si>
+  <si>
     <t>3935</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>Divino Goiamat</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3935/parecer_faeo12012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3935/parecer_faeo12012026.pdf</t>
   </si>
   <si>
     <t>Da Comissão Permanente de Fiscalização e Acompanhamento da Execução Orçamentaria, sobre o Projeto de Lei Ordinária Nº 01/2026, que dispõe sobre a autorização para abertura de crédito adicional especial por operação de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3936/parecer_faeo_0213012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3936/parecer_faeo_0213012026.pdf</t>
   </si>
   <si>
     <t>Parecer FAEO ao PLC 06/2025</t>
   </si>
   <si>
+    <t>3972</t>
+  </si>
+  <si>
+    <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3972/par_faeo_032026_ao_pll_02202620260220_07070818.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLL 002/2026</t>
+  </si>
+  <si>
+    <t>4067</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4067/par_052026_faeo_ao_plo_03202620260427_09581941.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLO de nº 03/2026</t>
+  </si>
+  <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4077/par_faeo_142026_ao_plo_09202620260504_07373991.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao n º 09/2026</t>
+  </si>
+  <si>
+    <t>3993</t>
+  </si>
+  <si>
+    <t>URFM</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
+  </si>
+  <si>
+    <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3993/parecer_urfm03032026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão ao PLL de nº 03/2026.</t>
+  </si>
+  <si>
+    <t>4062</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4062/par_022026_urfm__plo_04202620260420_09580871.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão  ao PLO nº04/2026</t>
+  </si>
+  <si>
     <t>3934</t>
   </si>
   <si>
     <t>ECTCD</t>
   </si>
   <si>
     <t>Parecer Comissão Educação, C.T, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3934/parecer_faeo_0212012026.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3934/parecer_faeo_0212012026.pdf</t>
   </si>
   <si>
     <t>Da Comissão da Educação, Ciência Tecnologia, Cultura e Desporto sobre Pojeto de Lei Complementar do Poder Executivo Nº06 de 2025: "Altera a Lei Complementar Nº 097/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência-MT, cria a Secretaria de Esporte, Cultura e Lazer e dá outras providências."</t>
+  </si>
+  <si>
+    <t>4060</t>
+  </si>
+  <si>
+    <t>ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4060/par_022026_ectcd__ao_plo_09202620260420_07475665.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão ao PLL de nº09/2026</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>MARHR</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Meio Ambiente Rec. Híd. e Min.</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4020/parecer_meio_ambiente20032026.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a alteração do Protocolo de intenções e do Estatuto do Consócio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia-CODEMA, em conformiade com a lei N°11.107, de 06 de abril de 2005, e com o Decreto Federal N°6.017, de 17 de janeiro de 2007, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4021/parecer_meio_ambiente20032026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho municipal de Proteção e Defesa dos Animais - CMPDA e do Fundo Municipal de Proteção aos animais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>CAG</t>
+  </si>
+  <si>
+    <t>Contas Anuais de Governo</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4000/of_6272025_contas_anuais_de_governo_2024.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 627/2025/GABPRES - Processo nº184.945-0/2024, 205.852-9/2025, 199.643-6/2025 e 177.549-9/2024 - Contas Anuais do Governo - Exercício de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -774,67 +2127,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3929/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3943/plo_02202620260128_09224569.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3945/nr_do_plo_03202620260129_10020677.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3940/pll_01-202620012026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3951/pll_022202620260202_07431974.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3948/pr_01202620260130_10480290.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3949/pr_02202620260130_10462613.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_0116012026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_0216012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_0316012026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3942/ind_04202620260126_09233357.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3946/ind_05202620260130_08162910.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3947/ind_06202620260130_08153831.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3953/nr_ind_07202620260202_07455885.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3950/ind_08202620260130_11573981.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3956/ind_09202620260206_08545311.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3952/res_01202620260202_07193423.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3930/emenda_aditiva_08012026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3941/emenda_aditiva22012026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3931/emenda_modificativa_08012026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3955/emend_mod_022026_ao_plo_02202620260204_09280652.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3954/moc_apla_01202620260202_07471607.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3944/oficio_retirada_de_projeto_46-202528012026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3932/parecer_cjr_0112012026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3933/parecer_cjr_0212012026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3935/parecer_faeo12012026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3936/parecer_faeo_0213012026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3934/parecer_faeo_0212012026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3929/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3943/plo_02202620260128_09224569.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3945/nr_do_plo_03202620260129_10020677.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3999/nr__plo_04202620260320_08490671.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3996/plo_504032026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4005/plo_006.2026_-_declara_de_utilidade_publica_lions_clube.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4065/plo_0723042026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4001/plo_008.2026-_ratificacao_codema_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4030/plo_09202620260327_08373200.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4049/plo_102026_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4053/plo_011.2026-_termo_de_fomento-_rotary.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4066/plo_1223042026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3998/pedido_de_vista_pll_303032026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4070/parecer_do_pedido_de_vista_ao_plc_012026_valneis_enfermeiro20260429_11050030.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3960/plc_119022026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3940/pll_01-202620012026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3951/pll_022202620260202_07431974.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3957/pll_03202620260210_10070248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4016/pll_0420032026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4017/pll_516032026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4027/pll_06202620260323_10334689.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4026/pll_07202620260323_09071740.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4081/pll_08202620260511_09231804.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3948/pr_01202620260130_10480290.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3949/pr_02202620260130_10462613.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3990/projeto_de_resolucao_05032026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3991/resolucao02032026_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4028/nr_proj_res_05202620260401_11545772.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4029/nr_proj_res_06202620260401_11540450.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4032/proj_res_07202620260401_10301821.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4040/proj_res_08202620260406_07051846.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4041/proj_res_09202620260406_07093048.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4042/proj_res_10202620260406_07101070.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4079/projeto_de_resolucao_04052026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3937/indicacao_0116012026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3938/indicacao_0216012026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3939/indicacao_0316012026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3942/ind_04202620260126_09233357.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3946/ind_05202620260130_08162910.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3947/ind_06202620260130_08153831.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3953/nr_ind_07202620260202_07455885.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3950/ind_08202620260130_11573981.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3956/ind_09202620260206_08545311.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3962/ind_10202620260218_07471413.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3963/ind_11202620260218_07473942.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3964/ind_12202620260218_07480330.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3965/ind_13202620260218_07483875.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3961/ind_14202620260218_07415539.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3966/ind_15202620260218_07581125.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3974/ind_1609032026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3981/indicacao_1702032026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3982/ind_1809032026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3975/indicacao_1902032026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3976/indicacao_2002032026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3977/indicacao_2102032026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3978/indicacao_2202032026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3983/indicacao_2302032026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3997/indicacao_2403032026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4025/ind_25202620260323_08394925.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4033/ind_26202620260401_11043320.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4034/ind_27202620260401_11045854.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4035/ind_28202620260401_11052358.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4036/ind_29202620260402_09343061.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4050/ind_30202620260416_11322773.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4051/ind_31202620260416_11334368.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4052/ind_32202620260416_11341105.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4054/ind_33202620260417_08362164.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4055/ind_34202620260417_08364751.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4056/ind_35202620260420_07233317.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4057/ind_36202620260420_07240109.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4063/indicacao_3720042026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4068/ind_38202620260428_11425577.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4069/ind_39202620260428_11432734.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4071/ind_40202620260430_07462269.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4072/ind_41202620260430_09332085.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_42202620260430_09334654.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4076/ind_43202620260504_07443751.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4078/ind_44202620260504_08383549.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4082/ind_452026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4083/ind_462026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4084/ind_472026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_0127022026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3992/requerimento_fempas02032026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4018/requerimento_0317032026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_beatriz07042026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4043/req_05202620260406_11531512.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3952/res_01202620260202_07193423.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4064/emenda_22042026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3930/emenda_aditiva_08012026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3941/emenda_aditiva22012026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4003/emenda_ad_032026_ao_plo_08202620260309_08423072.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4023/emenda_aditiva_19032026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3931/emenda_modificativa_08012026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3955/emend_mod_022026_ao_plo_02202620260204_09280652.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3968/emenda_032026_ao_pol_03202620260218_09583937.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3969/emenda_404032026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3967/emenda_ao_pll_03202620260218_09572517.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3973/emenda_mod_06_ao_plc_01202620260220_09313986.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3980/emenda_0702032026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4002/emenda_mod_08_032026_ao_plo_08202620260309_08445959.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4004/emenda_mod__092026_ao_plo_08202620260310_09310820.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4006/emenda_mod__102026_a_pres_03202620260311_11030506.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4007/emenda_mod__112026_a_pres_04202620260311_11040591.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4008/emenda_mod__122026_ao_plo_06202620260312_08081126.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4009/emenda_mod_132026_ao_pll_03202620260313_08511252.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4058/emenda_mod_142026_ao_plo_09202620260420_07251346.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3958/emenda_subs_ao_plo_02202620260211_09491502.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3959/subemenda_a_emenda_sus_012026_ao_plo_02202620260212_09102853.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3954/moc_apla_01202620260202_07471607.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_202032026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_302032026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_402032026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3987/mocao_502032026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_602032026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_702032026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4010/mocao_aplausos_08202620260313_08525009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4011/mocao_aplausos_09202620260313_08533100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4012/mocao_aplausos_10202620260313_08543879.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4013/mocao_aplausos_11202620260313_08552277.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4014/mocao_aplausos_12202620260313_08561643.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_aplausos_13202620260313_08570908.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4019/mocao_1416032026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4024/mocao_aplausos_15202620260320_09012524.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4031/mocao_aplausos_16202620260327_08311583.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4039/mocao_aplausos_17202620260406_07032785.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4038/mocao_repudio_01202620260402_11395873.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3944/oficio_retirada_de_projeto_46-202528012026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3932/parecer_cjr_0112012026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3933/parecer_cjr_0212012026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3970/par_cjr_032026_ao__plo_03202620260218_11234190.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3971/par_cjr_042026_ao_pll_02202620260219_11451864.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3994/parecer_cjr03032026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3995/parecer_cjr03032026_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4047/parecer_cjr09042026_0004.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4048/parecer_cjr09042026_0005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4046/parecer_cjr09042026_0002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4044/parecer_cjr09042026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4045/parecer_cjr09042026_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4059/par_122026_cjr_as_projres_do_05_a_10202620260420_07514578.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4061/par_132026_cjr__ao_plo_04202620260420_07464827.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4074/par_cjr_142026_ao_plo_09202620260504_07373991.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4075/par_cjr_152026_ao_pll_07202620260504_07383691.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3935/parecer_faeo12012026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3936/parecer_faeo_0213012026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3972/par_faeo_032026_ao_pll_02202620260220_07070818.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4067/par_052026_faeo_ao_plo_03202620260427_09581941.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4077/par_faeo_142026_ao_plo_09202620260504_07373991.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3993/parecer_urfm03032026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4062/par_022026_urfm__plo_04202620260420_09580871.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/3934/parecer_faeo_0212012026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4060/par_022026_ectcd__ao_plo_09202620260420_07475665.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4020/parecer_meio_ambiente20032026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4021/parecer_meio_ambiente20032026_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2026/4000/of_6272025_contas_anuais_de_governo_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="72.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="168" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -906,716 +2259,4118 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...11 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" t="s">
         <v>89</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="F23" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>114</v>
+        <v>77</v>
+      </c>
+      <c r="F24" t="s">
+        <v>78</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E25" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="F25" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E26" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="F26" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="F27" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="E28" t="s">
-        <v>127</v>
+        <v>108</v>
+      </c>
+      <c r="F28" t="s">
+        <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" t="s">
+        <v>108</v>
+      </c>
+      <c r="F30" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" t="s">
+        <v>127</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
         <v>134</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>107</v>
+      </c>
+      <c r="E33" t="s">
+        <v>108</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" t="s">
+        <v>131</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35" t="s">
+        <v>141</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>10</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" t="s">
+      <c r="D36" t="s">
+        <v>145</v>
+      </c>
+      <c r="E36" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" t="s">
+        <v>147</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" t="s">
+        <v>147</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" t="s">
+        <v>97</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" t="s">
+        <v>145</v>
+      </c>
+      <c r="E41" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" t="s">
+        <v>145</v>
+      </c>
+      <c r="E42" t="s">
+        <v>146</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" t="s">
+        <v>145</v>
+      </c>
+      <c r="E43" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" t="s">
+        <v>170</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>45</v>
       </c>
-      <c r="G29" s="1" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="D44" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" t="s">
+        <v>145</v>
+      </c>
+      <c r="E45" t="s">
+        <v>146</v>
+      </c>
+      <c r="F45" t="s">
+        <v>177</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46" t="s">
+        <v>146</v>
+      </c>
+      <c r="F46" t="s">
+        <v>177</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" t="s">
+        <v>146</v>
+      </c>
+      <c r="F47" t="s">
+        <v>177</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>187</v>
+      </c>
+      <c r="D48" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" t="s">
+        <v>177</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H48" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>191</v>
+      </c>
+      <c r="D49" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" t="s">
+        <v>147</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" t="s">
+        <v>145</v>
+      </c>
+      <c r="E50" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" t="s">
+        <v>177</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>199</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" t="s">
+        <v>97</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>207</v>
+      </c>
+      <c r="D53" t="s">
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" t="s">
+        <v>208</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H53" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>212</v>
+      </c>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E55" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" t="s">
+        <v>63</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" t="s">
+        <v>145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" t="s">
+        <v>63</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" t="s">
+        <v>145</v>
+      </c>
+      <c r="E57" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" t="s">
+        <v>225</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H57" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>229</v>
+      </c>
+      <c r="D58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" t="s">
+        <v>170</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" t="s">
+        <v>145</v>
+      </c>
+      <c r="E59" t="s">
+        <v>146</v>
+      </c>
+      <c r="F59" t="s">
+        <v>131</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H59" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>237</v>
+      </c>
+      <c r="D60" t="s">
+        <v>145</v>
+      </c>
+      <c r="E60" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>241</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>242</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" t="s">
+        <v>147</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H61" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>147</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H62" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>250</v>
+      </c>
+      <c r="D63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E63" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>254</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>78</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>258</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>147</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>262</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>266</v>
+      </c>
+      <c r="D67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" t="s">
+        <v>177</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H68" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>274</v>
+      </c>
+      <c r="D69" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" t="s">
+        <v>177</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H69" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>277</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>278</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" t="s">
+        <v>131</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H70" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" t="s">
+        <v>131</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H71" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>286</v>
+      </c>
+      <c r="D72" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" t="s">
+        <v>131</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>290</v>
+      </c>
+      <c r="D73" t="s">
+        <v>145</v>
+      </c>
+      <c r="E73" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" t="s">
+        <v>147</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H73" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>293</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>294</v>
+      </c>
+      <c r="D74" t="s">
+        <v>145</v>
+      </c>
+      <c r="E74" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" t="s">
+        <v>147</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>298</v>
+      </c>
+      <c r="D75" t="s">
+        <v>145</v>
+      </c>
+      <c r="E75" t="s">
+        <v>146</v>
+      </c>
+      <c r="F75" t="s">
+        <v>299</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>303</v>
+      </c>
+      <c r="D76" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" t="s">
+        <v>97</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>307</v>
+      </c>
+      <c r="D77" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>147</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D78" t="s">
+        <v>145</v>
+      </c>
+      <c r="E78" t="s">
+        <v>146</v>
+      </c>
+      <c r="F78" t="s">
+        <v>208</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" t="s">
+        <v>145</v>
+      </c>
+      <c r="E79" t="s">
+        <v>146</v>
+      </c>
+      <c r="F79" t="s">
+        <v>238</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H79" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>318</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" t="s">
+        <v>145</v>
+      </c>
+      <c r="E80" t="s">
+        <v>146</v>
+      </c>
+      <c r="F80" t="s">
+        <v>63</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>323</v>
+      </c>
+      <c r="D81" t="s">
+        <v>145</v>
+      </c>
+      <c r="E81" t="s">
+        <v>146</v>
+      </c>
+      <c r="F81" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>327</v>
+      </c>
+      <c r="D82" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" t="s">
+        <v>146</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H82" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>330</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>331</v>
+      </c>
+      <c r="E83" t="s">
+        <v>332</v>
+      </c>
+      <c r="F83" t="s">
+        <v>63</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>331</v>
+      </c>
+      <c r="E84" t="s">
+        <v>332</v>
+      </c>
+      <c r="F84" t="s">
+        <v>127</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>331</v>
+      </c>
+      <c r="E85" t="s">
+        <v>332</v>
+      </c>
+      <c r="F85" t="s">
+        <v>170</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H85" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>341</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>331</v>
+      </c>
+      <c r="E86" t="s">
+        <v>332</v>
+      </c>
+      <c r="F86" t="s">
+        <v>78</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" t="s">
+        <v>331</v>
+      </c>
+      <c r="E87" t="s">
+        <v>332</v>
+      </c>
+      <c r="F87" t="s">
+        <v>63</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H87" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
+        <v>97</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>353</v>
+      </c>
+      <c r="E89" t="s">
+        <v>354</v>
+      </c>
+      <c r="F89" t="s">
+        <v>63</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H89" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>357</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>358</v>
+      </c>
+      <c r="E90" t="s">
+        <v>359</v>
+      </c>
+      <c r="F90" t="s">
+        <v>78</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>358</v>
+      </c>
+      <c r="E91" t="s">
+        <v>359</v>
+      </c>
+      <c r="F91" t="s">
+        <v>127</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92" t="s">
+        <v>358</v>
+      </c>
+      <c r="E92" t="s">
+        <v>359</v>
+      </c>
+      <c r="F92" t="s">
+        <v>78</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H92" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>368</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>358</v>
+      </c>
+      <c r="E93" t="s">
+        <v>359</v>
+      </c>
+      <c r="F93" t="s">
+        <v>170</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H93" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>372</v>
+      </c>
+      <c r="E94" t="s">
+        <v>373</v>
+      </c>
+      <c r="F94" t="s">
+        <v>374</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H94" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>377</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>372</v>
+      </c>
+      <c r="E95" t="s">
+        <v>373</v>
+      </c>
+      <c r="F95" t="s">
+        <v>78</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H95" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>380</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>372</v>
+      </c>
+      <c r="E96" t="s">
+        <v>373</v>
+      </c>
+      <c r="F96" t="s">
+        <v>78</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H96" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>372</v>
+      </c>
+      <c r="E97" t="s">
+        <v>373</v>
+      </c>
+      <c r="F97" t="s">
+        <v>78</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H97" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" t="s">
+        <v>372</v>
+      </c>
+      <c r="E98" t="s">
+        <v>373</v>
+      </c>
+      <c r="F98" t="s">
+        <v>78</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" t="s">
+        <v>372</v>
+      </c>
+      <c r="E99" t="s">
+        <v>373</v>
+      </c>
+      <c r="F99" t="s">
+        <v>78</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" t="s">
+        <v>372</v>
+      </c>
+      <c r="E100" t="s">
+        <v>373</v>
+      </c>
+      <c r="F100" t="s">
+        <v>127</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>394</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" t="s">
+        <v>372</v>
+      </c>
+      <c r="E101" t="s">
+        <v>373</v>
+      </c>
+      <c r="F101" t="s">
+        <v>78</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H101" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>397</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102" t="s">
+        <v>372</v>
+      </c>
+      <c r="E102" t="s">
+        <v>373</v>
+      </c>
+      <c r="F102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H102" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>400</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" t="s">
+        <v>372</v>
+      </c>
+      <c r="E103" t="s">
+        <v>373</v>
+      </c>
+      <c r="F103" t="s">
+        <v>127</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H103" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>403</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>53</v>
+      </c>
+      <c r="D104" t="s">
+        <v>372</v>
+      </c>
+      <c r="E104" t="s">
+        <v>373</v>
+      </c>
+      <c r="F104" t="s">
+        <v>127</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H104" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>406</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>57</v>
+      </c>
+      <c r="D105" t="s">
+        <v>372</v>
+      </c>
+      <c r="E105" t="s">
+        <v>373</v>
+      </c>
+      <c r="F105" t="s">
+        <v>127</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>187</v>
+      </c>
+      <c r="D106" t="s">
+        <v>372</v>
+      </c>
+      <c r="E106" t="s">
+        <v>373</v>
+      </c>
+      <c r="F106" t="s">
+        <v>63</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H106" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>412</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>191</v>
+      </c>
+      <c r="D107" t="s">
+        <v>372</v>
+      </c>
+      <c r="E107" t="s">
+        <v>373</v>
+      </c>
+      <c r="F107" t="s">
+        <v>413</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H107" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>416</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>417</v>
+      </c>
+      <c r="E108" t="s">
+        <v>418</v>
+      </c>
+      <c r="F108" t="s">
+        <v>67</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H108" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>422</v>
+      </c>
+      <c r="E109" t="s">
+        <v>423</v>
+      </c>
+      <c r="F109" t="s">
+        <v>78</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H109" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>426</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>427</v>
+      </c>
+      <c r="E110" t="s">
+        <v>428</v>
+      </c>
+      <c r="F110" t="s">
+        <v>429</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H110" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>427</v>
+      </c>
+      <c r="E111" t="s">
+        <v>428</v>
+      </c>
+      <c r="F111" t="s">
+        <v>78</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H111" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>435</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>427</v>
+      </c>
+      <c r="E112" t="s">
+        <v>428</v>
+      </c>
+      <c r="F112" t="s">
+        <v>78</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H112" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>438</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>427</v>
+      </c>
+      <c r="E113" t="s">
+        <v>428</v>
+      </c>
+      <c r="F113" t="s">
+        <v>78</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H113" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>441</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>427</v>
+      </c>
+      <c r="E114" t="s">
+        <v>428</v>
+      </c>
+      <c r="F114" t="s">
+        <v>78</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H114" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>444</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>33</v>
+      </c>
+      <c r="D115" t="s">
+        <v>427</v>
+      </c>
+      <c r="E115" t="s">
+        <v>428</v>
+      </c>
+      <c r="F115" t="s">
+        <v>78</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H115" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>447</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" t="s">
+        <v>427</v>
+      </c>
+      <c r="E116" t="s">
+        <v>428</v>
+      </c>
+      <c r="F116" t="s">
+        <v>78</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H116" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>450</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" t="s">
+        <v>427</v>
+      </c>
+      <c r="E117" t="s">
+        <v>428</v>
+      </c>
+      <c r="F117" t="s">
+        <v>147</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H117" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>453</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>45</v>
+      </c>
+      <c r="D118" t="s">
+        <v>427</v>
+      </c>
+      <c r="E118" t="s">
+        <v>428</v>
+      </c>
+      <c r="F118" t="s">
+        <v>147</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H118" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>456</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119" t="s">
+        <v>427</v>
+      </c>
+      <c r="E119" t="s">
+        <v>428</v>
+      </c>
+      <c r="F119" t="s">
+        <v>147</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H119" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>459</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>53</v>
+      </c>
+      <c r="D120" t="s">
+        <v>427</v>
+      </c>
+      <c r="E120" t="s">
+        <v>428</v>
+      </c>
+      <c r="F120" t="s">
+        <v>147</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H120" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>462</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121" t="s">
+        <v>427</v>
+      </c>
+      <c r="E121" t="s">
+        <v>428</v>
+      </c>
+      <c r="F121" t="s">
+        <v>147</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H121" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>465</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>187</v>
+      </c>
+      <c r="D122" t="s">
+        <v>427</v>
+      </c>
+      <c r="E122" t="s">
+        <v>428</v>
+      </c>
+      <c r="F122" t="s">
+        <v>147</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H122" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>468</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>191</v>
+      </c>
+      <c r="D123" t="s">
+        <v>427</v>
+      </c>
+      <c r="E123" t="s">
+        <v>428</v>
+      </c>
+      <c r="F123" t="s">
+        <v>147</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H123" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>471</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>195</v>
+      </c>
+      <c r="D124" t="s">
+        <v>427</v>
+      </c>
+      <c r="E124" t="s">
+        <v>428</v>
+      </c>
+      <c r="F124" t="s">
+        <v>78</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H124" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>474</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>199</v>
+      </c>
+      <c r="D125" t="s">
+        <v>427</v>
+      </c>
+      <c r="E125" t="s">
+        <v>428</v>
+      </c>
+      <c r="F125" t="s">
+        <v>78</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H125" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>477</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>203</v>
+      </c>
+      <c r="D126" t="s">
+        <v>427</v>
+      </c>
+      <c r="E126" t="s">
+        <v>428</v>
+      </c>
+      <c r="F126" t="s">
+        <v>131</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H126" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>480</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
+        <v>481</v>
+      </c>
+      <c r="E127" t="s">
+        <v>482</v>
+      </c>
+      <c r="F127" t="s">
+        <v>483</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H127" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>486</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>487</v>
+      </c>
+      <c r="E128" t="s">
+        <v>488</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H128" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>491</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>492</v>
+      </c>
+      <c r="E129" t="s">
+        <v>493</v>
+      </c>
+      <c r="F129" t="s">
+        <v>127</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H129" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>496</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" t="s">
+        <v>492</v>
+      </c>
+      <c r="E130" t="s">
+        <v>493</v>
+      </c>
+      <c r="F130" t="s">
+        <v>127</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H130" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>499</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>21</v>
+      </c>
+      <c r="D131" t="s">
+        <v>492</v>
+      </c>
+      <c r="E131" t="s">
+        <v>493</v>
+      </c>
+      <c r="F131" t="s">
+        <v>413</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H131" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>502</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>25</v>
+      </c>
+      <c r="D132" t="s">
+        <v>492</v>
+      </c>
+      <c r="E132" t="s">
+        <v>493</v>
+      </c>
+      <c r="F132" t="s">
+        <v>413</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H132" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>505</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>29</v>
+      </c>
+      <c r="D133" t="s">
+        <v>492</v>
+      </c>
+      <c r="E133" t="s">
+        <v>493</v>
+      </c>
+      <c r="F133" t="s">
+        <v>413</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H133" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>508</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>33</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>493</v>
+      </c>
+      <c r="F134" t="s">
+        <v>413</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H134" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>511</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135" t="s">
+        <v>492</v>
+      </c>
+      <c r="E135" t="s">
+        <v>493</v>
+      </c>
+      <c r="F135" t="s">
+        <v>413</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H135" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>514</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136" t="s">
+        <v>492</v>
+      </c>
+      <c r="E136" t="s">
+        <v>493</v>
+      </c>
+      <c r="F136" t="s">
+        <v>413</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H136" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>517</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>45</v>
+      </c>
+      <c r="D137" t="s">
+        <v>492</v>
+      </c>
+      <c r="E137" t="s">
+        <v>493</v>
+      </c>
+      <c r="F137" t="s">
+        <v>413</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H137" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" t="s">
+        <v>492</v>
+      </c>
+      <c r="E138" t="s">
+        <v>493</v>
+      </c>
+      <c r="F138" t="s">
+        <v>413</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H138" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>523</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>53</v>
+      </c>
+      <c r="D139" t="s">
+        <v>492</v>
+      </c>
+      <c r="E139" t="s">
+        <v>493</v>
+      </c>
+      <c r="F139" t="s">
+        <v>413</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H139" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>526</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>57</v>
+      </c>
+      <c r="D140" t="s">
+        <v>492</v>
+      </c>
+      <c r="E140" t="s">
+        <v>493</v>
+      </c>
+      <c r="F140" t="s">
+        <v>413</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H140" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>529</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>187</v>
+      </c>
+      <c r="D141" t="s">
+        <v>492</v>
+      </c>
+      <c r="E141" t="s">
+        <v>493</v>
+      </c>
+      <c r="F141" t="s">
+        <v>413</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H141" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>532</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>191</v>
+      </c>
+      <c r="D142" t="s">
+        <v>492</v>
+      </c>
+      <c r="E142" t="s">
+        <v>493</v>
+      </c>
+      <c r="F142" t="s">
+        <v>413</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H142" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>535</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>195</v>
+      </c>
+      <c r="D143" t="s">
+        <v>492</v>
+      </c>
+      <c r="E143" t="s">
+        <v>493</v>
+      </c>
+      <c r="F143" t="s">
+        <v>413</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>538</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>539</v>
+      </c>
+      <c r="E144" t="s">
+        <v>540</v>
+      </c>
+      <c r="F144" t="s">
+        <v>541</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H144" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>539</v>
+      </c>
+      <c r="E145" t="s">
+        <v>540</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H145" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D146" t="s">
+        <v>539</v>
+      </c>
+      <c r="E146" t="s">
+        <v>540</v>
+      </c>
+      <c r="F146" t="s">
+        <v>548</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H146" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>551</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>29</v>
+      </c>
+      <c r="D147" t="s">
+        <v>539</v>
+      </c>
+      <c r="E147" t="s">
+        <v>540</v>
+      </c>
+      <c r="F147" t="s">
+        <v>548</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H147" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>554</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>191</v>
+      </c>
+      <c r="D148" t="s">
+        <v>539</v>
+      </c>
+      <c r="E148" t="s">
+        <v>540</v>
+      </c>
+      <c r="F148" t="s">
+        <v>548</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H148" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>557</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>558</v>
+      </c>
+      <c r="E149" t="s">
+        <v>559</v>
+      </c>
+      <c r="F149" t="s">
+        <v>560</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H149" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>563</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" t="s">
+        <v>558</v>
+      </c>
+      <c r="E150" t="s">
+        <v>559</v>
+      </c>
+      <c r="F150" t="s">
+        <v>560</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H150" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>566</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>567</v>
+      </c>
+      <c r="E151" t="s">
+        <v>568</v>
+      </c>
+      <c r="F151" t="s">
+        <v>147</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H151" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>571</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>567</v>
+      </c>
+      <c r="E152" t="s">
+        <v>568</v>
+      </c>
+      <c r="F152" t="s">
+        <v>572</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H152" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>575</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>576</v>
+      </c>
+      <c r="E153" t="s">
+        <v>577</v>
+      </c>
+      <c r="F153" t="s">
+        <v>170</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H153" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>580</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>576</v>
+      </c>
+      <c r="E154" t="s">
+        <v>577</v>
+      </c>
+      <c r="F154" t="s">
+        <v>170</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H154" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>583</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>584</v>
+      </c>
+      <c r="E155" t="s">
+        <v>585</v>
+      </c>
+      <c r="F155" t="s">
+        <v>586</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H155" t="s">
+        <v>588</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>