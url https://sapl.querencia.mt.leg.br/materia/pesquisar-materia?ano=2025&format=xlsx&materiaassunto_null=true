--- v1 (2026-02-28)
+++ v2 (2026-05-15)
@@ -54,4326 +54,4326 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilmar Reinoldo Wentz</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/plo_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/plo_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para firmar convênio entre APAQ Associação de proteção de animais de Querência/MT e a Prefeitura Municipal de Querência.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/plo_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/plo_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para firmar convênio entre CEERE- APAE Centro Educacional Especializado Recanto de Esperança -Associação de pais e amigos dos excepcionais de Querência MT e a Prefeitura Municipal de Querência.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/plo_03-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/plo_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Querência MT a aderir ao consórcio inter federativo de compras públicas do estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/plo_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/plo_04.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito Brasil Novo, com área territorial de 88,377ha, pertencente ao município de Querência MT , de acordo com o Artigo 20 da Lei orgânica Municipal.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/plo_005.2025_-_rga_prefeitura_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/plo_005.2025_-_rga_prefeitura_1.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do art 37, da Constituição Federal, ao vencimento dos servidores públicos do Município de Querência -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/plo_006.2025_-_rga_conselho_tutelar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/plo_006.2025_-_rga_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão geral anual dos conselheiros tutelares de município de Querência -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/plo_007.2025_-_rga_agentes_politicos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/plo_007.2025_-_rga_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do art 37, da Constituição Federal, ao subsídio do prefeito, vice-prefeito e secretários do  município de Querência -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/nr_plo_008.2025_-_lotacionograma_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/nr_plo_008.2025_-_lotacionograma_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no lotacionograma do  Município de Querência -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/plo_009.2025_-_verba_indenizatoria_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/plo_009.2025_-_verba_indenizatoria_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei municipal  nº 1.029/2017, de 17 de abril de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/plo_010.2025_-_suas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/plo_010.2025_-_suas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações a lei municipal n° 1.534/2023 de 06 de novembro de 2023 e a Lei municipal nº 1.592/2024 de 15 de julho de 2024 que regulamentam a organização da política pública de assistência social e regulamenta o sistema único de assistência social no município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/nr_plo_11-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/nr_plo_11-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência MT a ceder, mediante cessão de uso, imóvel público a cooperativa  Agropecuária de Querência.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/plo_12.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/plo_12.pdf</t>
   </si>
   <si>
     <t>Regulamenta o recolhimento e rateio de honorários advocatícios entre os servidores que exercem a função de advogado público neste ente municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/plo_13-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/plo_13-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo municipal para o protesto de certidões de dívida ativa decorrente de créditos tributários e não tributários, bem como fixa o valor mínimo para a realização da cobrança de dívida ativa da fazenda pública municipal mediante execução fiscal  e dá outras providências.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/plo_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/plo_14.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito Agrovila Pingos d Água, com área territorial de 79,8556 Há, pertencente ao município de Querência MT, de acordo com o artigo 20 da Lei orgânica municipal.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/plo_016.2025_-_cessao_de_instrumento_musicais.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/plo_016.2025_-_cessao_de_instrumento_musicais.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência/MT a Ceder, Mediante Cessão de Uso, instrumentos musicais para a Associação Educacional e Cultural de Querência AECQRA</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/plo_017.2025_-_pl_aterro.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/plo_017.2025_-_pl_aterro.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Querência MT, através do Poder Executivo, a celebrar convênio de cooperação e gestão compartilhada com o município de Água Boa, Estado de Mato Grosso, para fim de estabelecer colaboração federativa na organização, fiscalização e prestação de serviços públicos municipais, de disposição final de resíduos sólidos urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/plo_019.2025_-_lei_fme.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/plo_019.2025_-_lei_fme.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre criação do Fundo Municipal de Educação - FME do Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/plo_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/plo_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito adicional especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/plo_21.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/plo_21.pdf</t>
   </si>
   <si>
     <t>Autorização para abertura de Crédito Adicional  Suplementar por Remanejamento, Transposição ou transferência de Recurso de uma categoria para outra ou de um órgão para outro no orçamento vigente.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/plo_23.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/plo_23.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Rotary Club de Querência.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/nr_plo_242025_novo_prot_106720251007_10022030.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/nr_plo_242025_novo_prot_106720251007_10022030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no lotacionograma do Município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/nr_plo_025202520250703_10525355.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/nr_plo_025202520250703_10525355.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 1.505/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/plo_26202520250612_12154728.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/plo_26202520250612_12154728.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de segurança alimentar e nutricional e da Câmara municipal intersetorial de segurança alimentar e nutricional do município de Querência, Estado de Mato Grosso, no âmbito do Sistema nacional de segurança alimentar e nutricional-SISAN.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/nr_-_plo_27202520250731_10165286.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/nr_-_plo_27202520250731_10165286.pdf</t>
   </si>
   <si>
     <t>Institui a bonificação por Resultados ao professores do fundamental 1 das unidades Educacionais de Rede Pública Municipal do Ensino de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/plo_28202520250616_07551295.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/plo_28202520250616_07551295.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos professores vinculados a Secretaria Municipal de Educação, pertencentes ao quadro de servidores do Munícipio de Querência MT.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/plo_29202520250731_10235757.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/plo_29202520250731_10235757.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência MT a Ceder, mediante Cessão de Uso, imóvel público para a Associação Esporte Clube setor B</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/plo_31_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/plo_31_2.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo Municipal a regularizar a doação da área pública realizada à Associação dos Servidores Públicos Municipais de Querência-MT - ASPMQ, e dá outras providências.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/plo_32202520250731_10270800.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/plo_32202520250731_10270800.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir áreas urbanas para implantação de empreendimentos habitacionais vinculados aos programas federal Minha Casa Minha Vida e estadual Ser Família Habitação, ou outros que substituam e dá outras providências.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projetofinal33-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projetofinal33-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Querência do Estado de Mato Grosso para o Quadriénio 2026/2029</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto342025redacaofinal_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto342025redacaofinal_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/nr_plo_352025_loa_27.11.2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/nr_plo_352025_loa_27.11.2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência/MT, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/plo_36202520250901_11590109.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/plo_36202520250901_11590109.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de áreas de terras do município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/plo_37202520250828_08313812.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/plo_37202520250828_08313812.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 5º da lei Municipal nº930/2015, que  dispõe sobre a composição do Conselho Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/nr_plo_38-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/nr_plo_38-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a adquirir bem imóvel através de desapropriação judicial e dá outras providências.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/plo_39202520251007_10060934.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/plo_39202520251007_10060934.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a criação da comissão de intersetorial da proteção da criança e ao adolescente vitima ou testemunha de violência no âmbito do município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/plo_40202520251007_10075121.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/plo_40202520251007_10075121.pdf</t>
   </si>
   <si>
     <t>Que autoriza a criação do Conselho municipal de promoção da igualdade racial e dá outras providências.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/plo_41.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/plo_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei  Municipal nº 1.403/2021, de 20 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/plo_042.2025-_rede_de_enfrentamento_a_violencia_domestica_e_familiar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/plo_042.2025-_rede_de_enfrentamento_a_violencia_domestica_e_familiar.pdf</t>
   </si>
   <si>
     <t>Institui a rede de enfretamento à violência doméstica a familiar contra a mulher, estabelece o fluxo integrado de atendimento, proteção e responsabilização no âmbito do Município de Querência -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/plo_4304122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/plo_4304122025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel através de desapropriação amigável e dá outras providências.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/plo_44202520251106_11172918.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/plo_44202520251106_11172918.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de CNPJ para a Secretaria Municipal da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/plo_45202520251110_10373503.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/plo_45202520251110_10373503.pdf</t>
   </si>
   <si>
     <t>Revoga a  Lei Municipal nº 1.555/2024, de 21 de março de 2024, que autoriza a Prefeitura Municipal de Querência MT, a ceder, mediante comodato, imóvel público à empresa Guilherme Censini  LTDA, e dá outras providências.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/nr_plo_46-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/nr_plo_46-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a  Lei Municipal nº 1.645/2025, e altera a Lei Municipal º 355/2005 dispõe sobre a reestruturação do regime próprio de previdência, social do Município de Querência.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/plo_47202520251110_10421753.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/plo_47202520251110_10421753.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência MT a receber, mediante Cessão de uso, imóvel particular para construção de uma Escola municipal e Unidade de saúde.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/plo_48.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/plo_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/plo_49.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/plo_49.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo à emissão de Notas Fiscais de Serviços e o Aumento da Arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/plo_50-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/plo_50-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.549/2024, de 19 de fevereiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/plo_51-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/plo_51-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.553/2024, de 04 de março de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/plc_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/plc_01.pdf</t>
   </si>
   <si>
     <t>Alterar a lei complementar de nº 097/2017, que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/plc_002.2025-pccs_acs_e_ace.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/plc_002.2025-pccs_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Cargos, Carreiras e Vencimentos dos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/nr_plc_032025_prot_1068202520251007_10113292.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/nr_plc_032025_prot_1068202520251007_10113292.pdf</t>
   </si>
   <si>
     <t>Alterar a Lei Complementar Nº 097/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/plc_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/plc_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a planta genérica de valores por metros quadrado de terreno, edificações de seus fatores corretivos e da formula de cálculo para o  de lançamento dos tributos do município, nos termos do parágrafo 1º  do artigo 423 da lei complementar nº de  dezembro de 2018- código tributário municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/plc_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/plc_05.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da lei complementar  nº  66/2014 que dispõe sobre a criação do departamento de água e esgoto do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/plc_06202520251212_09033893.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/plc_06202520251212_09033893.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº97/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência MT, cria a secretaria de esporte cultura e lazer e da outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/pll_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/pll_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir o dia do Nordestino no Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>Luiz Vezaro, Divino Goiamat, Keila Marques, Mestre Dragão</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/pll_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/pll_02.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, aos vereadores do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/pll_03-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/pll_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da 617/2010, que criou a verba de Natureza  indenizatória pelo exercício parlamentar no Município de Querência -MT.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/pll_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/pll_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação da sinalização de trânsito nas áreas escolares do Município.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>Subtenente Hernane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/pll_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/pll_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de execução de músicas e videoclipes com letras e coreografias que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótica, nas unidades escolares da rede de ensino do Município de Querência, Estado de Mato Grosso, e estabelece outras providências.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/pll_06202520250214_11581928.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/pll_06202520250214_11581928.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.152/2019, que dispõe sobre Lotacionograma da Câmara Municipal  de vereadores de Querência MT.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/pll_07202520250225_09340262.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/pll_07202520250225_09340262.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na execução de emendas parlamentares, indicadas ao Município de Querência por deputados e dá outras providências.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/pll_08.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/pll_08.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1.552/2024. Que cria o distrito Agrovila Pingos D'Água, com área territorial de 79,8556 há, pertencente ao município de Querência-MT, de acordo com o Artigo 20 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/pll_09202520250401_08251067.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/pll_09202520250401_08251067.pdf</t>
   </si>
   <si>
     <t>Institui a contratação de jovem aprendiz nas empresas que prestem serviços de terceirização à Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/pll_10202520250422_10220200.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/pll_10202520250422_10220200.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal, a Campanha de Conscientização sobre a Depressão na Infância e na Adolescência.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/pll_11202520250509_10072744.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/pll_11202520250509_10072744.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir o Portal  da transparência Social do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/pll_12202520250521_09414155.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/pll_12202520250521_09414155.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de valorização da produção rural no Município de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>Luiz Vezaro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/pll_13202520250602_11524022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/pll_13202520250602_11524022.pdf</t>
   </si>
   <si>
     <t>Institui no município de Querência-MT a semana de Conscientização Eleitoral.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/nr_pll_142025_troca_justificativa20250613_08593098.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/nr_pll_142025_troca_justificativa20250613_08593098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação periódica da demanda atendida e da lista de espera por vagas nas creches da rede pública municipal.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/pll_15_2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/pll_15_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de logradouro pública Rua G18 para Rua Celita Norma Lorenz no Município de Querência/MT.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/plo_16-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/plo_16-2025.pdf</t>
   </si>
   <si>
     <t>Cria o "Diploma Aluno Nota Dez" para estudantes do Ensino Fundamental da rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/pll_17202520250812_11232096.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/pll_17202520250812_11232096.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a Instituir o Programa de Triagem Visual Auditiva nas Escolas da Rede pública de ensino, com a finalidade de identificar precocemente alterações de visão e audição nos alunos matriculados.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/pll_18202520250923_10270827.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/pll_18202520250923_10270827.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de bem-estar do profissional da educação, estabelece diretrizes, objetivos e instrumentos, e dá outras providências.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>Dra. Alexandra</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/pll_19202520250923_12111380.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/pll_19202520250923_12111380.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de equipe de trabalho para elaboração do Plano Municipal de ações e atividades para o fortalecimento do setor comercial de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/pll_20202520250923_12120399.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/pll_20202520250923_12120399.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de incentivo às compras no comércio local, cria o Programa "Compra Querência" e dá outras providências.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>Auri Kolling</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/pll_21.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/pll_21.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à empregabilidade, denominado Querência Oportuniza, e dá outra providências.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Valneis Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/pll_22-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/pll_22-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º e art. 2º da Lei Municipal nº 345, de 31 de outubro de 2005, que institui feriado municipal em homenagem aos Evangélicos, e dá outras providências.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/nr_pll_23202520251105_07294775.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/nr_pll_23202520251105_07294775.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de utilidade pública Municipal à  entidade Associação Projeto jovens Guerreiros e dá outras providências.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/pll_24.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/pll_24.pdf</t>
   </si>
   <si>
     <t>Institui Ponto facultativo municipal no dia 20 de Setembro - Dia do Gaúcho, e no dia 08 de Outubro - Dia do Nordestino, no âmbito do Município de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/pll_25-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/pll_25-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de funções gratificadas e extinção de outras no âmbito da Câmara Municipal de Querência- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/pres01202520250528_10000128.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/pres01202520250528_10000128.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de folga aos servidores efetivos e comissionados da Câmara  Municipal de Querência MT no dia do respectivos aniversário e dá outras  providências.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/ne_prs_02202520250929_10361298.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/ne_prs_02202520250929_10361298.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana ao Senhor Anderson Lopes Alves.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/prs_03202520250929_12000417.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/prs_03202520250929_12000417.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana ao Comandante da 19ª CIPM - Querência, senhor Diogo Oliveira Pimenta.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>Keila Marques, Luiz Vezaro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/proj_res_04202520251003_10430369.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/proj_res_04202520251003_10430369.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao Senhor Genésio Zatt Falabretti.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/proj_res_05202520251003_10434808.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/proj_res_05202520251003_10434808.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao Senhor Valdir Luiz Bissolotti.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>Divino Goiamat</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/proj_res_06202520251003_09473645.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/proj_res_06202520251003_09473645.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao Pastor Nelson Ferreira Neves.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/projeto_de_resolucao_07-2025_06102025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/projeto_de_resolucao_07-2025_06102025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana ao Senhor Valério Fernandes dos Santos da Silva.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/projeto_de_resolucao_08-2025_06102025_0002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/projeto_de_resolucao_08-2025_06102025_0002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana  à Senhora Rosalina Fernandes.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/proejto_de_resolucao_09-2025_06102025_0001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/proejto_de_resolucao_09-2025_06102025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana à Senhora Rosita Maria Hahn.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>Mestre Dragão</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_resolucao_10.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_resolucao_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título cidadania querenciana ao Senhor Waldir Angelino Frizon.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_resolucao_11.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_resolucao_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título cidadania querenciana a Senhora Almerinda Adelina Strach Frizon.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_resolucao_jose.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_resolucao_jose.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título cidadania querenciana ao Senhor José Francisco do Nascimento;</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_resolucao_lucimar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_resolucao_lucimar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título cidadania querenciana a Senhora Lucimar Jose Zata.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_resolucao_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_resolucao_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título cidadania querenciana ao Senhor Grimaldo Antonio Gomes.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_de_resolucao_15-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_de_resolucao_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao senhor Romeu Èdio Schneider.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_resolucao_16-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_resolucao_16-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana a senhora Fátima Beatriz Hermann.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/pres_17202520251027_08185024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/pres_17202520251027_08185024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao senhor Fernando Gorgen.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/pres_18202520251027_08141215.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/pres_18202520251027_08141215.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana a senhora Flávia Ruwer.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/pres_19202520251027_08130457.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/pres_19202520251027_08130457.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana a senhora Lubiane Boer.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/pres_20202520251027_08115634.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/pres_20202520251027_08115634.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania querenciana ao senhor Adilson Alves Mendonça.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/substitutivo_01_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/substitutivo_01_2.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto do Poder Legislativo nº 07/2025</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/substitutivo_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/substitutivo_02.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PLL de nº 05/2025</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mestre Dragão, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_01-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_01-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  providencie a retirada dos postes de concreto da quadra esportiva do setor F para ficar livre para atividades e posteriormente faça a instalação e execução da obra do centro de treinamento de lutas ao lado do ginásio de esportes Nilo Perin.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_02.pdf</t>
   </si>
   <si>
     <t>Indico  do Poder Executivo  e Secretaria  Municipal de Saneamento e Serviços Urbanos para que  faça a revitalização das valas existentes na cidade, garantindo infraestrutura adequada e prevenindo riscos à população.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_03.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e Secretaria Municipal de saneamento Urbanos para que  providencie a instalação de uma praça na área Institucional do Parque das Torres para oferecer um espaço de lazer e convivência para todos os bairros daquela importante Região da cidade.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_04.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e Secretaria Municipal de saneamento e serviços Urbanos para que faça a instalação de lombadas eletrônicas nas vias mais movimentadas do município de Querência.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_05.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  e Secretaria Municipal de Educação para que se realize aulas de educação no trânsito para os alunos da rede municipal , orientando como atravessar ruas, transitar de bicicletas, etc. para que não haja tantos acidentes.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_06-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Indico para o Poder Executivo para que solicite ao consórcio intermunicipal de desenvolvimento econômico, social e ambiental do "Médio Araguaia" - CODEMA realizar ações do castramóvel no Município de Querência MT.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_07-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Indico para o Poder Executivo para que solicite o retorno dos plantões nas farmácia no Município de Querência MT.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_08.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_08.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  através da secretaria municipal de serviços urbanos para que viabilize  reforma ou substituição dos brinquedos nas praças do município.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_09.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_09.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo que a assistência social possa intensificar as visitas aos moradores em situação de rua, com o objetivo de oferecer apoio e promover sua reintegração a sociedade.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_10.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_10.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo que realize estudos técnicos e financeiros para instalação de sistemas de energia solar fotovoltaica em prédios públicos.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_11.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  que realize um centro de zoonoses.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_12.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_12.pdf</t>
   </si>
   <si>
     <t>Indico  ao Poder Executivo  para que faça adoção de providências com o fechamento da via pública em frente a EMEB Parque Imperial, visto que em frente tem espaço  público com a construção de uma quadra poliesportiva.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_13.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_13.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie melhorias na infraestrutura da EMEB Brasil Novo.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a redução do valor cobrado pelos horário dos ginásios e campos de futebol.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/ind_15.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/ind_15.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que a instalação de barras fixas em pontos estratégicos do município, priorizando a área do lago Betis.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_16.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_16.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que solicite parceria com Ministério público MP e Tribunal de  Justiça do estado de Mato Grosso  para que as medidas e penas alternativas sejam  convertidas em prestação pecuniária para as mais diversas secretarias.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_17.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_17.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça formalização de parceria com um profissional autônomo do transporte para operar uma linha semanal de passageiros entre os P.A Brasil Novo, São Manoel, Coutinho União e Pingo D Água, atendendo às necessidades da população, Subprefeituras e órgãos públicos locais, garantindo mobilidade e acesso a serviços essenciais.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_18.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indico que sejam tomada as providências necessárias para a construção de uma praça, com espaços multiusos com campo de futebol society ( futebol 7 e 11) e uma quadra de areia multiuso para prática de vôlei e futevôlei no Distrito Pingo D´Agua.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_19.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_19.pdf</t>
   </si>
   <si>
     <t>Indico que elabore um programa destinado a pessoas de baixa renda, que assegure aos moradores o direito de até 4 cargas de terra por CPF e número de lote, mediante o pagamento de uma taxa máxima de R$100,00 (cem reais) por carga.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indica que faça a implementação da sinalização de trânsito nas áreas escolares do município de Querência .</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_21.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_21.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para providencie a ampliação dos postos de saúde dos bairros do município de Querência MT.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_22.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_22.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo retirada de malotes de energia e água dos moradores da Agrovila Pingo d Água.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_23202520250401_11143309.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_23202520250401_11143309.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, que seja providenciado um projeto de reurbanização na Avenida Sul.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/ind_24202520250415_12253562.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/ind_24202520250415_12253562.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder  Executivo  providencie a regularização  dos lotes da Agrovila do P.A Coutinho União.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/ind_25202520250415_12264628.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/ind_25202520250415_12264628.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder  Executivo  providencie uma reforma no prédio onde está localizado a subprefeitura em anexo a Assistência Social, Correios na Agrovila Coutinho União.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_26-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_26-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que providencie a instalação de tacógrafo e câmeras de monitoramento interno nos ônibus utilizados no transporte Escolar Rural que atendem os Assentamentos São Manoel, Coutinho União, Brasil Novo e Pingos d Água.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_27-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabilize o pagamento da diferença do piso nacional dos professores de 1,5 pontos percentuais, pois o reajuste foi de 6,27%, e foi dado 4,77%.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_28-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_28-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que sejam procedidos estudos e tomadas às providências administrativas e legais necessárias,junto aos órgãos competentes, objetivando-se a elaboração do Plano Municipal de Arborização Urbana no Município de Querência-MT.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/ind_2920202520250429_12083829.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/ind_2920202520250429_12083829.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, para que seja providenciada a instalação de proteção contra sol e chuva, junto as laterais do barracão, da área recentemente ampliada da feira livre do Município de Querência.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_30202520250430_11231508.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_30202520250430_11231508.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, para que  providencie a instalação de placas de sinalização, sinalização e a pintura externa dos muros do Estádio Osvaldo Gorgen.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_31202520250505_07372576.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_31202520250505_07372576.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de serviços Urbanos para que seja realizada a instalação de postes com luminárias Led nas Ruas do Setor industrial e Jardim Bela Vista, priorizando os trechos com maior tráfego de pedestres, proximidade com escolas, igrejas e área de lazer.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_32202520250509_11011047.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_32202520250509_11011047.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que faça a realização  de estudo técnico, por meio do setor competente, com finalidade de transformar a Rua 06, no setor Parque das Torres, onde está localizada a CMEI Parques das Torres, em via de mão única.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_33202520250509_11013760.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_33202520250509_11013760.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que por intermédio da Secretaria competente que determine estudos técnicos  e jurídicos para viabilizar a instalação de placas de identificação em todos os loteamentos novos que estejam em processo de venda no município, com a finalidade de informar sua situação de legalização perante o Poder Executivo e Legislativo.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_34202520250512_10205063.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_34202520250512_10205063.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo  que seja realizada a pavimentação asfáltica da estrada R- 10 B, trecho que faz ligação com a Rua Padre Roque A. Rippler.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_35202520250513_09104447.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_35202520250513_09104447.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  faça aquisição de equipamento de informática para o Hospital Municipal.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_36202520250516_10043288.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_36202520250516_10043288.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que crie uma comissão municipal de análise de parcelamento do solo e condomínios de Lotes.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_37202520250516_10060108.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_37202520250516_10060108.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja encaminhado a ao senhor Prefeito Municipal de Querência  a solicitação de envio de PL que autorize o repasse do incentivo financeiro Adicional (IFA), repassado pela União, aos Agentes Comunitários de saúde (ACS)  e Agentes de Combate às Endemias (ACE) deste município.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_38202520250515_11040142.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_38202520250515_11040142.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que solicite relocação do playground no setor Nova Querência nas proximidades dos CRAS.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_39202520250516_10063217.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_39202520250516_10063217.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo para que proceda a notificação de proprietários de lotes baldios e loteadoras responsáveis por terrenos em áreas urbanas não edificadas, para que estes procedam à limpeza e à roçagem da vegetação excessiva em seus imóveis.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_40202520250521_07384794.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_40202520250521_07384794.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a pavimentação asfáltica da pista de atletismo do Estádio Osvaldo Gorgen.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/ind_41202520250530_06482951.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/ind_41202520250530_06482951.pdf</t>
   </si>
   <si>
     <t>Seja elaborado e implementado um Plano de Contingência e Emergência Ambiental, especialmente voltado para os meses de julho, agosto e setembro, com foco no combate às queimadas no âmbito urbano e rural do município de Querência-MT, incluindo, quando necessário, a contratação de empresas aéreas especializadas no combate a incêndios</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/ind_42202520250530_11422464.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/ind_42202520250530_11422464.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que possa construir passarela na rotatória da Avenida Parque dos Torres com a Avenida Leste.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/ind_43202520250603_10425014.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/ind_43202520250603_10425014.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a limpeza urgente dos terrenos baldios na agrovila Pingo D'água e a responsabilização dos proprietários pela manutenção futura,conforme legislação vigente.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/ind_44202520250603_10435336.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/ind_44202520250603_10435336.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a realização de ações de limpeza nos rios Suiá-Missu, Daro e Trairão,bem como seus córregos afluentes, e a implantação de campanha de conscientização ambiental no Município de Querência - MT.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/ind_45202520250603_10450089.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/ind_45202520250603_10450089.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a criação de brigadistas de incêndios ambientais no âmbito municipal.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/ind_46202520250605_08222406.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/ind_46202520250605_08222406.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que sejam realizados estudos técnicos e posteriormente,providenciada a instalação de sinalização eletrônica (Redutores de velocidade e/ou semáforos) na Rodovia MT-242, nas imediações do Parque de Exposições da Expoquer.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_47.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que viabilize a implantação de um mural de vagas de emprego no município, a ser instalado nas dependências do CRAS, da Secretaria de Assistência Social, Prefeitura, Câmara Municipal, com atualização periódica das oportunidades de trabalho oferecidas pelas empresas locais, além de serviços autónomos.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/ind_48202520250613_09002515.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/ind_48202520250613_09002515.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja implementado no âmbito da Secretaria Municipal de Indústria, Comércio, Ciência, Tecnologia e Turismo, um serviço permanente de cadastramento de vagas de empregos junto às empresas Locais.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/nr_ind_49202520250624_09442275.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/nr_ind_49202520250624_09442275.pdf</t>
   </si>
   <si>
     <t>Indico para que seja criado a Lei refis 2025, com ações para o fortalecimento e ampla divulgação do programa de recuperação fiscal municipal - Refisquer 2025, destinado á regularização de débitos vencidos até 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/ind_50202520250704_06512964.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/ind_50202520250704_06512964.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a criação de sala de triagem para paciente reincidentes não urgentes e aumento de quadro de técnicos de enfermagem.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_51-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_51-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo para que providencie a adoção de medidas para afixação de quadro informativo com o nome dos médicos plantonistas nas unidades de saúde do município, contendo o CRM, especialidade e horários de plantão.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_52.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo para que institua equipes multidisciplinares com profissionais de serviço social, psicologia, psicossocial e psicopedagogia nos estabelecimentos de ensino da rede pública municipal em conformidade com a Lei Federal n° 13.935/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_53-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja realizada, com urgência, a reforma completa dos banheiros públicos localizados na praça central de Querência, incluindo: Adequação para acessibilidade (PNE), Inclusão de fraldário familiar e Implantação de sistema de manutenção periódica.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/ind_54202520250801_08390948.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/ind_54202520250801_08390948.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que através da secretaria de Assistência Social adote as providências necessárias para o efetivo cumprimento da Lei Municipal de nº 1.580/2024, que autoriza a afixação de cartazes informativos contendo  os contatos telefônicos oficiais do Conselho Tutelar, do Conselho da Mulher e dos serviços de disque - denúncia, nos órgãos públicos e locais de atendimento à população.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/ind_55202520250801_10234547.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/ind_55202520250801_10234547.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que Providencie e adote medidas urgentes para a revitalização e incremento da segurança no lago Betis, local amplamente frequentado pela população de querência para lazer, esporte e convivência social.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/ind_56202520250805_08084924.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/ind_56202520250805_08084924.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja realizado um estudo técnico para viabilizar melhorias na Vala localizada na Rua Noberto Schwantes (EstradaR20).</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/ind_57202520250805_08092692.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/ind_57202520250805_08092692.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja realizado 1º encontro de Jet Ski no Lago Azul, a ser promovido no ano 2026, no circuito Lago Azul, local onde anualmente ocorrem os tradicionais jogos de areia.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/ind_58202520250805_08095135.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/ind_58202520250805_08095135.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização da implantação de contêineres para coleta de resíduos sólidos em pontos estratégicos da cidade, juntamente com a automação dos caminhões coletores, por meio de um sistema de elevação para basculamento do lixo diretamente nos veículos.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/ind_59202520250805_08101670.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/ind_59202520250805_08101670.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja realizada uma intervenção urgente nos meios-fios da rua Maranhão no setor F, em frente às residências, onde está ocorrendo acúmulo de água parada.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/ind_60202520250805_08104365.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/ind_60202520250805_08104365.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  faça parceria com a SINFRA (Secretaria de estado e  infraestrutura e logística) para construção de uma ciclovia sentido Pingo d’água MT-109 até o trevo.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/ind_61202520250805_08111025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/ind_61202520250805_08111025.pdf</t>
   </si>
   <si>
     <t>Providencie a melhoria na iluminação pública no setor nova Querência na Avenida Mato Grosso na lateral das dependências da Escola estadual militar Tiradentes coronel PM Jorge Luiz de Magalhães.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/ind_62202520250805_08114984.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/ind_62202520250805_08114984.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo para que  faça avaliação da viabilidade de construção  e operação de um Laboratório municipal de análises clínicas e imagenologia, diante dos altos custos atuais com serviços terceirizados.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/ind_63202520250806_10073211.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/ind_63202520250806_10073211.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realiza  limpeza da área pública e indicação para criação da Praça da Bíblia no Bairro  Parque Imperial".</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/ind_64202520250806_09504866.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/ind_64202520250806_09504866.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a elaboração de estudos técnicos e administrativos para a criação do banco municipal de materiais de construção a ser vinculado à Secretaria municipal de Assistência Social.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_65202520250812_11211980.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_65202520250812_11211980.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa realizar a limpeza e retirada de entulhos, galhadas e resíduos sólidos acumulados na Rua Avelino Gral, Qda 65 Setor Nova Querência e implantar uma área de recreação ou academia ao Ar Livre, destinada à Prática de atividades físicas, lazer e convivência comunitária.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_66.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indico  ao Poder Executivo urgentemente a revitalização e manutenção no campo de futebol na sede da Vila do Assentamento São Manoel, e na oportunidade, solicite ao departamento Municipal de esportes que desenvolva ações para incentivar e fomentar a prática esportiva junto aos moradores da comunidade.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_67.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo para que possa disponibilizar o acesso gratuito à internet (Wi-Fi) nos postos de Saúde, unidades básicas de saúde e na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Subtenente Hernane, Adeal Carneiro, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/ind_682025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/ind_682025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa ser construído  uma escola pública no Bairro Planalto.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_692025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_692025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que, possa ser construído um posto de saúde no bairro Planalto.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_70.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça uma construção de praça com academia ao ar livre e playground, para práticas físicas, lazer e convivência comunitária na Rua E11 esquina com a Rua E10 no setor E em Querência MT.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_71.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a prorrogação do último concurso realizado em nosso munícipio.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_72.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reserva no Parque de exposição para prática do som automotivo, sem perturbação à sociedade, conforme previsão legal e estatutária da Associação do som automotivo de Querência (ASAQ).</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_no_73202520250829_10061697.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_no_73202520250829_10061697.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja providenciada a construção de uma quadra de areia no setor E, na Quadra 25.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Mestre Dragão, Keila Marques, Valneis Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_74.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a colocação de placas refletivas que sejam em tamanhos bons para leitura e identificação dos setores do Assentamento Pingo d Água.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_75-2025_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_75-2025_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo, que seja providenciado a limpeza geral da valeta localizada na rua Maranhão, ao lado do CRAS</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Dr. Rogério</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no_762025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no_762025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico visando a construção de um consultório odontológico nas dependências da APAE, com a devida ampliação do espaço físico.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/indicacao_no_772025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/indicacao_no_772025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja disponibilizado um dentista de plantão no Hospital municipal  novo de Querência.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_782025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_782025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizada a limpeza das valas, com urgência no setor Nova Querência, antes do início do período chuvoso.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_792025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_792025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que viabilize a implantação de um Centro de especialidades odontológicas (CEO) no município, com custeio compartilhado entre o governo federal e o município.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_802025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_802025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabilize a construção de uma unidade básica de saúde (UBS) no bairro Bosque das Acácias, com a realização de estudos técnicos para definição do Local mais adequado.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_81202520250923_10251514.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_81202520250923_10251514.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para viabilizar a iluminação na Avenida Leste sentido Jardim Bela Vista próximo aos condomínios da cidade.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_82202520250929_10263362.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_82202520250929_10263362.pdf</t>
   </si>
   <si>
     <t>Indico para que providencie a fiscalização e o cumprimento efetivo da lei municipal que proíbe a queima de fogos de artifícios com estampido no Município de Querência MT</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_83202520251001_08454210.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_83202520251001_08454210.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que determine à Secretaria de Indústria, Comércio e Turismo a  abertura de tratativas com a ApexBrasil, agência federal responsável por promover as exportações de produtos e serviços brasileiros e atrair investimentos estrangeiros.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_84202520250929_10265811.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_84202520250929_10265811.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  providencie a viabilidade de intensificar a fiscalização realizada pelos departamentos de obras e posturas, meio ambiente e vigilância sanitária, com o objetivo de garantir maior eficiência no cumprimento das normas municipais, ambientais e de saúde pública, bem como orientar que os fiscais  atuem com maior cordialidade, educação e respeito no atendimento à população.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/ind_85202520251003_10012882.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/ind_85202520251003_10012882.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo para que seja realizado estudo técnico visando a construção de uma quadra de areia no setor Greenville, bem como a implantação de um campo de futebol society e uma quadra de areia no Setor Bela Vista.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/ind_86202520251003_10020354.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/ind_86202520251003_10020354.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja implantado um programa de educação financeira destinado aos alunos do 1º a 5º ano do ensino Fundamental nas escola da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_87-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico no setor Parque das Torres I e II, visando solucionar o problema de abastecimento de água fraca na região.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_88.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça reconstrução da ponte sobre o córrego na via que interliga os Assentamento São Manoel e Coutinho, com inclusão nos instrumentos de planejamento orçamentário.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_89202520251028_10020261.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_89202520251028_10020261.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a implantação de uma unidade Nacional de emprego (SINE) no Município de Querência, em parceria com a Secretaria de Estado de Assistência Social e Cidadania (SETASC/MT) em anexo ao Centro Administrativo.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_90202520251027_08252644.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_90202520251027_08252644.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que faça a elaboração e execução de um programa contínuo de palestras e campanhas de conscientização no município de Querência, abordando os seguintes temas de fundamental importância para a saúde pública e bem- estar animal.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_91202520251027_08262879.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_91202520251027_08262879.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja providenciado a cobertura da quadra da escola Tanguro.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_92202520251028_10033049.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_92202520251028_10033049.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize o estudo e a viabilidade de instituir a Polícia Municipal de Irrigação automatizada dos canteiros centrais das vias públicas do Município de Querência MT, com o objetivo de promover sustentabilidade, manutenção paisagística e embelezamento urbano.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico visando à instalação de placas de identificação com os nomes das Ruas em todo o município.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_94.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico visando à implantação de iluminação pública na MT- 109 sentido Distrito Pingo d`Água, até o posto que está sendo construído.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Beatriz  Steffen, Subtenente Hernane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_95.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabiliza a criação do PROCON no município, nos moldes do modelo em anexo a ser instalado junto ao centro administrativo.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_96.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que adote medidas para garantir transporte digno às delegações esportivas, culturais e educacionais que representem o município de Querência-MT em outras localidades, utilizando, sempre que possível, ônibus equipados com ar-condicionado e banheiro, a fim de assegurar conforto, segurança e bem-estar aos participantes, especialmente crianças e adolescentes.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_97.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que realize a construção de um posto de saúde (PSF/SUS) setor da Matinha, destinado a atender também os bairros vizinhos.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_98-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_98-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de iluminação pública no canteiro central da Avenida oeste, no trecho compreendido entre a panificadora central e Rua Goiás ( Igreja AD CIADSETA).</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_99-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_99-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico visando ao aprimoramento e melhoria do sistema de câmeras de segurança nas unidades Escolares.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_100-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que sejam adotadas medidas de proteção, segurança e vedação nas caixas d' água de distribuição e poço artesianos de rede de abastecimento no munícipio.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_10116122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_10116122025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado um estudo técnico visando a adequação da acessibilidade de banheiros públicos municipais para pessoas com deficiência.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/req_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/req_01.pdf</t>
   </si>
   <si>
     <t>Requer destinação de emenda parlamentar para reforma da Escola Municipal de Educação básica Pingos d Água.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_02-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer destinação de emenda parlamentar para a aquisição de uma van mini bus para a Secretária Municipal de Saúde</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>Luiz Vezaro, Adeal Carneiro, Andre Silva, Auri Kolling, Beatriz  Steffen, Divino Goiamat, Keila Marques, Mestre Dragão, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/req_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/req_03.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um Posto de atendimento do INSS em Querência.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as compras realizadas pela Secretaria de Obras (2021/2024)</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>Adeal Carneiro, Andre Silva, Auri Kolling, Beatriz  Steffen, Divino Goiamat, Keila Marques, Luiz Vezaro, Mestre Dragão, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_05_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_05_2.pdf</t>
   </si>
   <si>
     <t>Requer informações a Secretária Municipal Elisangela dos Santos França sobre os gastos referentes à realização do Primeiro Simpósio Agropecuário Expoquer 2025.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_06_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_06_2.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento da servidora pública para prestar esclarecimentos sobre declarações atribuídas a ela.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_07_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_07_2.pdf</t>
   </si>
   <si>
     <t>Requer cumprimento da Lei Municipal Nº 1.436/2022. Que dispõe sobre a denominação do Aeroporto Municipal de Querência para Aeroporto Municipal Comandante Diego Grespon.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/resolucao_01-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício de 2023, mantendo-se o Parecer Prévio do Tribunal de Contas do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/res_02-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/res_02-2025.pdf</t>
   </si>
   <si>
     <t>Resolução n°02/2025 - Encerramento da comissão Parlamentar de Inquérito instalada pela portaria nº 84/2024 e dá outra providências.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/res_03202520250908_10233610.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/res_03202520250908_10233610.pdf</t>
   </si>
   <si>
     <t>Concede Licença não remunerada ao vereador Willians da saúde pelo período de 30 dias, no período compreendido entre 15 de setembro a 14 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/res_04202520250912_09315279.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/res_04202520250912_09315279.pdf</t>
   </si>
   <si>
     <t>Concede Licença não remunerada ao vereador Auri Kolling pelo período de 30 dias, no período compreendido entre 15 de setembro a 14 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/resolucao06102025_0001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/resolucao06102025_0001.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 53 do Regimento Interno da Câmara de vereadores de Querência MT-(Resolução 01/2015).</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/emenda_adit_01-2025_ao_plo_13-202520250321_10301846.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/emenda_adit_01-2025_ao_plo_13-202520250321_10301846.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Ordinária Nº 13/2025</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/emenda_aditiva.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Município de Querência MT a aderir ao consórcio Inter federativo de compras públicas do estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/emenda_adit_03_ao_plo_21202520250515_09461415.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/emenda_adit_03_ao_plo_21202520250515_09461415.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLO nº21/2025</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/emenda_adit_ao_pll_13202520250618_10221360.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/emenda_adit_ao_pll_13202520250618_10221360.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLL de nº 13/2025 que - " Institui no Município de Querência MT a semana de conscientização eleitoral".</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>Beatriz  Steffen, Adeal Carneiro, Andre Silva, Auri Kolling, Divino Goiamat, Keila Marques, Luiz Vezaro, Mestre Dragão, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/emenda_aditiva_05-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/emenda_aditiva_05-2025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de n° 032/2025</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/emenda_aditiva_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/emenda_aditiva_07.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº 11/2025</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/emenda_ad_052025_ao_plo_36202520250909_12293283.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/emenda_ad_052025_ao_plo_36202520250909_12293283.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva  ao PLO de 36/2025</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/emenda_aditiva_09.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/emenda_aditiva_09.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO nº 39/2025</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/emenda_aditiva.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº 40/2025</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/emen_adit_112025_ao_plo_35202520251028_10122428.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/emen_adit_112025_ao_plo_35202520251028_10122428.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº35/2025</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/emen_adit_122025_ao_plo_34202520251028_10083959.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/emen_adit_122025_ao_plo_34202520251028_10083959.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº34/2025.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/emenda_aditiva_13-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/emenda_aditiva_13-2025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº 042/2025</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/emenda_aditiva_plo_47.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/emenda_aditiva_plo_47.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLO 47-2025</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/emenda_aditiva_15-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/emenda_aditiva_15-2025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLO de nº 048/2025</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/emenda_aditiva_plc_0616122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/emenda_aditiva_plc_0616122025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao  PLC 06/2025</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar nº09/2017 - que dispõe sobre  a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 1.152/2019 - lotacionograma da Câmara Municipal de vereadores de Querência MT.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/emenda_03-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/emenda_03-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 14/2025</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/emenda_mod_04-2025_ao_plo_12-202520250331_07393700.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/emenda_mod_04-2025_ao_plo_12-202520250331_07393700.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO nº 12/2025 - regulamenta o recolhimento rateio de honorários advocatícios entre os servidores que exercem a função de advogado público de carreira neste ente municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/emenda_modificativa_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/emenda_modificativa_05.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº12/2025</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/emenda_mod_ao_plo_17202520250411_09135975.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/emenda_mod_ao_plo_17202520250411_09135975.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 017/2025</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/emenda_mod_072025_ao_plo_16202520250422_10021982.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/emenda_mod_072025_ao_plo_16202520250422_10021982.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO Nº 16/2025.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/emenda_08-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/emenda_08-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO N° 19/2025.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/emenda_modificativa_09-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/emenda_modificativa_09-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO N° 16/2025.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/emenda_mod_10_ao_plo_21202520250515_07034207.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/emenda_mod_10_ao_plo_21202520250515_07034207.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 21/2025</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/emenda_mod_112025_ao_pll_11202520250527_10350699.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/emenda_mod_112025_ao_pll_11202520250527_10350699.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLL de nº 11/2025</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/emenda_mod_pll_16202520250812_11222517.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/emenda_mod_pll_16202520250812_11222517.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa do PLL de nº 16/2025.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 11/2025</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>Auri Kolling, Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/emenda_modificativa_14-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/emenda_modificativa_14-2025.pdf</t>
   </si>
   <si>
     <t>Institui a bonificação por resultados aos professores do fundamental 1 da unidades Educacionais de Rede pública municipal do Estado de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/emenda_15-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/emenda_15-2025.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a alteração do artigo 5° da Lei Municipal N° 930/2015, que dispõe sobre a composição do Conselho Municipal de meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/emenda_modificativa_16-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/emenda_modificativa_16-2025.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a alteração do artigo 5° da Lei Municipal n° 930/2015, que dispõe sobre a composição do Conselho Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/emen_mod_172025_ao_plo_34202520251028_10095077.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/emen_mod_172025_ao_plo_34202520251028_10095077.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº34/2025.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/emen_mod_182025_ao_plo_33202520251028_10105225.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/emen_mod_182025_ao_plo_33202520251028_10105225.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº33/2025.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_19-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_19-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 042/2025</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/emenda_mod_20_ao_plo_43202520251117_07405879.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/emenda_mod_20_ao_plo_43202520251117_07405879.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº43/2025</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/emen_mod_21_ao_plc_03202520251211_10533499.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/emen_mod_21_ao_plc_03202520251211_10533499.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC de nº 03/2025 .</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/emen_mod_22_ao_plo_24202520251211_11042843.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/emen_mod_22_ao_plo_24202520251211_11042843.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 024/2025</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/emenda_plo_2416122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/emenda_plo_2416122025.pdf</t>
   </si>
   <si>
     <t>Emenda ao PLO 24/2025</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/emenda_substitutiva_01-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/emenda_substitutiva_01-2025.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais de nº1.224/2020, e 1.505/2023  e altera a lei municipal de nº 355/2005 - Dispõe sobre a reestruturação do regime próprio de previdência social do Município de Querência ao PLO 25/2025.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/emenda_02-202516122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/emenda_02-202516122025.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva de nº 02/2025 ao PLL de nº 25/2025 "DISPÕE SOBRE A EXTINÇÃO DE FUNÇÕES GRATIFICADAS NO AMBITO DA CÂMARA MUNICIPAL DE QUERÊNCIA, ESTADO DE MАТО GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda06102025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda06102025.pdf</t>
   </si>
   <si>
     <t>Emenda Lei  Orgânica - Acrescenta os incisos I, II e III, altera os §1º §2º e § 3º, e acrescenta os § 4º do art. 102 e acrescenta-se o Art. 102- A da Lei Orgânica de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>SUBE</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/sus_emen_a_em_mod_21202520251212_11593557.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/sus_emen_a_em_mod_21202520251212_11593557.pdf</t>
   </si>
   <si>
     <t>Subemenda a emenda modificativa nº21/2025 do PLC nº03/2025</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/subemenda_216122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/subemenda_216122025.pdf</t>
   </si>
   <si>
     <t>Subemenda PLO 24-2025</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/mocao_01202520250815_09474156.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/mocao_01202520250815_09474156.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Escola EMEB Parque Imperial, EMEB Agropecuária Tanguro e EMEB Coutinho União pela conquista do ALFABETIZA MT.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/nr_mocao_n_02202520250908_07471624.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/nr_mocao_n_02202520250908_07471624.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Enfermeira, técnicas de enfermagem e motorista de ambulância pela dedicação e o compromisso e o bem-estar da comunidade querenciana.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_03202520251002_09020888.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_03202520251002_09020888.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Pastor Nelson Ferreira Neves pelos serviços prestados na comunidade com a Orquesta Louvor e Adoração.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para a estudante Ester Hagata Carneiro Fernandes vencedora do 1º Slam Querência Amada.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_aplausos_05202520251028_10010595.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_aplausos_05202520251028_10010595.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a professora Echillyn Beatriz Gomes e as alunas Nicoly Leal Teixeira, Natália Cristina Witter, Paloma de Araújo Hammel, Sophia Marianne dos Santos Dias, Izabella Helena Witter de Moraes, Ananda Raquel Friske Freitas e Manuella Soares Falabretti pela conquista primeiro lugar no Festival Estudantil Temático para Trânsito. (FETRAN).</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para o senhor ilustríssimo senhor Gilberto Gomes de Figueiredo pelos serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/mocao_06112025_0001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/mocao_06112025_0001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Senhora Cleusa Moura Watte.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso  para os alunos  Vitor Hugo de Carvalho Santos, João Felipe Leite de Oliveira, Gilsimar Rosa Xavier Filho, Lucas Cândido e Bruno Henrique Nunes de Oliveira e ao professor de Artes Marciais Eduardo Salustiano da Silva pela conquistas dos títulos.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/mocao_0916122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/mocao_0916122025.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Lukas Barbosa  é idealizador da Querência Rap Battle, primeira batalha de rimas da cidade e criador do SLAM Querência Amada.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_de_pesar_01-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_de_pesar_01-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da professora Deuzalina Gomes dos Santos.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_de_pesar_02-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_de_pesar_02-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do professor Marcos Cilas Prehl.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>REQPA</t>
   </si>
   <si>
     <t>Requerimento Parlamentar de Gabinete</t>
   </si>
   <si>
     <t>Mestre Dragão, Adeal Carneiro, Andre Silva, Auri Kolling, Beatriz  Steffen, Divino Goiamat, Keila Marques, Luiz Vezaro, Subtenente Hernane, Valneis Enfermeiro, Wilians da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_09-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_09-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento do Gabinete do vereador Mestre Dragão que requer a doação de 12 computadores para a biblioteca e Espaço Cultural Fonte do Aprendiz</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>REQRE</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Matéria de Tramitação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/solicitacao_de_retirada_plo_29202520250911_08595076.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/solicitacao_de_retirada_plo_29202520250911_08595076.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ de nº286/2025-  Solicitação de retirada de Projeto de Lei de nº 029/2025</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/solicitacao_de_retirada20250911_07584366.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/solicitacao_de_retirada20250911_07584366.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ de nº296/2025-  Solicitação de retirada de Projeto de Lei de nº 037/2025</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>Ofício nº GPQ 308/2025, foi solicitada a retirada do Projeto de Lei Ordinária nº 27/2025, de autoria do Poder Executivo, que dispõe sobre a instituição da Bonificação por Resultados aos professores do Ensino Fundamental I das Unidades Educacionais da Rede Pública Municipal de Ensino de Querência – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/oficio_retirada_plo_25-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/oficio_retirada_plo_25-2025.pdf</t>
   </si>
   <si>
     <t>Ofício de solicitação de retirada de Projeto de Lei Ordinária 25/2025. Que altera a Lei Municipal de nº 1.505/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>RECIR</t>
   </si>
   <si>
     <t>Relatório Circunstanciado</t>
   </si>
   <si>
     <t>Luiz Vezaro, Adeal Carneiro, Andre Silva, Beatriz  Steffen, Divino Goiamat, Dra. Alexandra, Dr. Rogério, Keila Marques, Mestre Dragão, Subtenente Hernane, Valneis Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/relatorio_circustanciado_ref_req_05202520250916_09092817.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/relatorio_circustanciado_ref_req_05202520250916_09092817.pdf</t>
   </si>
   <si>
     <t>Relatório circunstanciado ao procedimento de apuração do requerimento de nº 05/2025. Objeto Prestação de Contas do I Simpósio Agropecuário - Expoquer 2025</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/parecer_01-2025_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/parecer_01-2025_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer 01-2025 CJR</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/parecer_04_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/parecer_04_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 05/2025.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer_05_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer_05_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 06/2025.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/parecer_06_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/parecer_06_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 07/2025.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/parecer_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/parecer_07.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 08/2025.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/parecer_08_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/parecer_08_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 09/2025.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/parecer_09.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/parecer_09.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO 10/2025</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/parecer_10.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/parecer_10.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLC de nº 01/2025.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/parecer_11_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/parecer_11_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL de nº 01/2025.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/parecer_12_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/parecer_12_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL de nº 02/2025.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/parecer_13_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/parecer_13_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL de nº 03/2025.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/cjr_14_ao_plo_17202520250506_08263905.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/cjr_14_ao_plo_17202520250506_08263905.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 17/2025.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/parecer_15_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/parecer_15_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 19/2025.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>Parecer ao PLL 06/2025</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/cjr_17_ao_plo_03202520250506_08221627.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/cjr_17_ao_plo_03202520250506_08221627.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº03/2025</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/parecer_18_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/parecer_18_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLO de nº 12/2025</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/parecer_19_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/parecer_19_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLO de nº 13/2025</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/parecer_20_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/parecer_20_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLL de nº 07/2025</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/parecer_21_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/parecer_21_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLL de nº 05/2025</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/parecer_22_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/parecer_22_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N ° 20/2025.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/parecer_cjr__23_02_ao_plo_21202520250516_11425680.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/parecer_cjr__23_02_ao_plo_21202520250516_11425680.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 21/2025</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/parecer_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/parecer_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 10/2025</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/parecer_cjr__25_02_ao_plo_23202520250516_11434464.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/parecer_cjr__25_02_ao_plo_23202520250516_11434464.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 23/2025</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parc_cjr_262025_ao_pll_11202520250530_11310948.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parc_cjr_262025_ao_pll_11202520250530_11310948.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL de nº 11/2025</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/parecer_27.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/parecer_27.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão CJR ao PLL de nº12/2025</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/parecer_28.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/parecer_28.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão CJR ao Projeto de Resolução de nº01/2025</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/parecer_29-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/parecer_29-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL de nº 13/2025</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/parecer_30-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/parecer_30-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  do PLO de nº 26/2025</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/parecer_31-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/parecer_31-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  do PLO de nº 28/2025</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer_32-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer_32-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  do PLC de nº 02/2025</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/parecer_33-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/parecer_33-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  do PLL de nº 14/2025</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/parecer_34.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/parecer_34.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 11/2025</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/parecer_35.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/parecer_35.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 32/2025</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/parecer_36.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/parecer_36.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 15/2025</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/parecer_37.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/parecer_37.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 16/2025</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer_38.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLL de nº 17/2025</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/parecer_39_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/parecer_39_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR de nº 27/2025</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/parecer_40_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/parecer_40_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº36/2025</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/parecer_41_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/parecer_41_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 02/2025</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/parecer_42_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/parecer_42_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 03/2025</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_43_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_43_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 04/2025</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_44_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_44_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 05/2025</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_45_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_45_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 06/2025</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/parecer_46_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/parecer_46_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 07/2025</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_47_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_47_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 08/2025</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_48_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_48_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução de nº 09/2025</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_49_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_49_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer de comissão ao PLO nº 25/2025</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/parecer_50.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/parecer_50.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao Projeto Resolução  de nº 10/2025</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/parecer_51.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/parecer_51.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao Projeto Resolução  de nº 11/2025</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/parecer_52.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/parecer_52.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao Projeto Resolução  de nº 12/2025</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL nº18/2025</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>Keila Marques, CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_plo_44.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_plo_44.pdf</t>
   </si>
   <si>
     <t>Da comissão De Constituição, Justiça e Redação, sobre Projeto de Lei Ordinária Nº 44/2025.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>Parecer da comissão  a emenda modificativa  nº 18/2025 ao PLO nº33/2025</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>Parecer da comissão  a emenda modificativa  nº 12/2025 ao PLO nº34/2025</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>Parecer da comissão  a emenda aditiva  nº 11/2025 ao PLO nº35/2025</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/parecer_58-2025_pll_21-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/parecer_58-2025_pll_21-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL n°21/2025</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>Parecer da comissão  PLO nº39/2025</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>Parecer da comissão  PLO nº40/2025</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>Parecer da comissão  PLO nº42/2025</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/parecer_62-2025_pll_22-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/parecer_62-2025_pll_22-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL n°22/2025</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>Parecer da comissão  à emenda a Lei  Orgânica nº1/2025</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>Parecer da comissão  PLO nº31/2025</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/parecer_65-2025_pll_23-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/parecer_65-2025_pll_23-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL nº 23/2025.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/parecer_66-2025_plo_33-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/parecer_66-2025_plo_33-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 33/2025</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/parecer_67-2025_plo_34-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/parecer_67-2025_plo_34-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 34/2025</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/parecer_68-2025_plo_35-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/parecer_68-2025_plo_35-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 35/2025</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/parecer_69-2025_plo_45-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/parecer_69-2025_plo_45-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 45/2025.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/parecer_70-2025_plo_47-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/parecer_70-2025_plo_47-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão ao PLO de nº 47/2025</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/parecer_71-2025_plo_49-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/parecer_71-2025_plo_49-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 49/2025</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/parecer_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/parecer_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 48/2025</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/cjr_732025_ao_pll_25202520251215_12114124.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/cjr_732025_ao_pll_25202520251215_12114124.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL de nº 25/2025</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/cjr_742025_ao_plo_41202520251215_12125609.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/cjr_742025_ao_plo_41202520251215_12125609.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 41/2025</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/cjr_762025_ao_plo_50202520251215_12135745.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/cjr_762025_ao_plo_50202520251215_12135745.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 50/2025</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/cjr_772025_ao_plo_51202520251215_12151973.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/cjr_772025_ao_plo_51202520251215_12151973.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 51/2025</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/cjr_782025_ao_plo_38202520251215_12162177.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/cjr_782025_ao_plo_38202520251215_12162177.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 38/2025</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/cjr_79ao_plo_43202520251215_12171413.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/cjr_79ao_plo_43202520251215_12171413.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 43/2025</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/cjr_80_ao_plc_04202520251215_12181694.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/cjr_80_ao_plc_04202520251215_12181694.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLC de nº 4/2025</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/cjr_81_ao_plc_05202520251215_12191536.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/cjr_81_ao_plc_05202520251215_12191536.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLC de nº 5/2025</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/cjr_82_ao_plo_24202520251215_12202005.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/cjr_82_ao_plo_24202520251215_12202005.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 24/2025.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/cjr_83_ao_plc_03202520251215_12212814.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/cjr_83_ao_plc_03202520251215_12212814.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLC de nº 3/2025</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/parecer_01-2025_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/parecer_01-2025_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão FAEO sobre as contas anuais de Governo do exercício de 2023 da Prefeitura Municipal de Querência MT.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/parecer_02_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/parecer_02_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLO de nº 05/2025</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/parecer_03_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/parecer_03_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLO de nº 06/2025</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/parecer_04_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/parecer_04_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLO de nº 07/2025</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer_05_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer_05_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLL de nº 02/2025</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer_06_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer_06_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLO de nº 09/2025</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer_07_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer_07_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLL de nº 06/2025</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/parecer_08_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/parecer_08_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLC de nº 01/2025</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/parecer_09_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/parecer_09_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLL de nº 03/2025</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer_10_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer_10_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao  PLO de nº 08/2025</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/parecer_11-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/parecer_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 003/2025.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/parecer_12_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/parecer_12_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 12/2025</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/parecer_13_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/parecer_13_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 13/2025</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/parecer_16_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/parecer_16_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 019/2025.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/parecer_faeo_172025_ao_plo_21202520250516_10025914.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/parecer_faeo_172025_ao_plo_21202520250516_10025914.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº 21/2025.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/parecer_18_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/parecer_18_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 020/20225.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>Parecer FAEO 19/2025 ao PLO 28/2025</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/parecer_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/parecer_20.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº27/2025</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>Parecer da comissão a emenda modificativa de nº 17/2025 sobre PLO 034/2025</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>Parecer da comissão a emenda aditiva de nº 11/2025 sobre PLO 035/2025 e 33/2025.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>Parecer da comissão a emenda aditiva de nº 12/2025 sobre PLO 034/2025</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>Parecer FAEO a Emenda aditiva 11/2025</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/parecer_25-2025_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/parecer_25-2025_faeo.pdf</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/parecer_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/parecer_faeo.pdf</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/parecer_plo_4616122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/parecer_plo_4616122025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao  PLO 46/2025</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/parecer_faeo_2416122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/parecer_faeo_2416122025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 24/2025</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>URFM</t>
   </si>
   <si>
     <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/parecer_01_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/parecer_01_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLL de nº 08/2025</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_urfm_02-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_urfm_02-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL de nº15/2025</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/parecer_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/parecer_03.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº32/2025</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/parecer_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/parecer_04.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº29/2025</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/parecer_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/parecer_05.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº11/2025</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/parecer_06-2025_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/parecer_06-2025_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 36/2025</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_07.pdf</t>
   </si>
   <si>
     <t>Parecer  da comissão ao PLO de nº 031/2025</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/parecer_08_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/parecer_08_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer  da comissão ao PLO de nº 038/2025</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/par_urfm_092025_ao_plo_43202520251117_07415991.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/par_urfm_092025_ao_plo_43202520251117_07415991.pdf</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>Parecer ao PLO 47/2025.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>Parecer ao PLO 45/2025.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/urfm_plo_51202520251212_10042496.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/urfm_plo_51202520251212_10042496.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/urfm_plo_50202520251212_10032966.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/urfm_plo_50202520251212_10032966.pdf</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>SPAS</t>
   </si>
   <si>
     <t>Parecer Comissão Saúde, Prev. e Assistência Social</t>
   </si>
   <si>
     <t>SPAS - Saúde, Previdência e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/parecer_01_spas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/parecer_01_spas.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão ao  PLO de nº 10/2025</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/parecer_apas_02_ao_pll_10202520250516_10485198.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/parecer_apas_02_ao_pll_10202520250516_10485198.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão SPAS ao PLL de nº  10/2025</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/parecer_n_032025__spas_ao_plo_2602520250704_08410295.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/parecer_n_032025__spas_ao_plo_2602520250704_08410295.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão SPAS ao PLO de nº 26/2025</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/parecer_04-2025_spas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/parecer_04-2025_spas.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLC nº02/2025</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/parecer_spas_2416122025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/parecer_spas_2416122025.pdf</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>ECTCD</t>
   </si>
   <si>
     <t>Parecer Comissão Educação, C.T, Cultura e Desporto</t>
   </si>
   <si>
     <t>ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/parecer_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/parecer_01.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ECTCD  ao PLL de nº05/2025</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/parecer_02_ectd.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/parecer_02_ectd.pdf</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer_03-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer_03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer de comissão da PLL de nº 14/2025</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/parecer_04-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/parecer_04-2025.pdf</t>
   </si>
   <si>
     <t>Parecer de comissão da PLO de nº 28/2025</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/parecer_ectcd_ao_plo_27202520250815_09361107.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/parecer_ectcd_ao_plo_27202520250815_09361107.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ECTCD ao PLO de nº27/2025</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLL de nº 16/2025</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/parecer_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/parecer_07.pdf</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>Adeal Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/parecer_pll_18.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/parecer_pll_18.pdf</t>
   </si>
   <si>
     <t>Parecer sobre PLL Nº 18/2025</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>Subtenente Hernane, ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/parecer_09_plo_44-2025_10112025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/parecer_09_plo_44-2025_10112025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Ciência, Tecnologia, Cultura e Desporto sobre Projeto de Lei Municipal Nº 44/2025.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>MARHR</t>
   </si>
   <si>
     <t>Parecer Comissão Meio Ambiente Rec. Híd. e Min.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/marhm_01_14_ao_plo_17202520250506_08280762.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/marhm_01_14_ao_plo_17202520250506_08280762.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO N° 017/2025.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>DHCAC</t>
   </si>
   <si>
     <t>Parecer Comissão Direitos Humanos Cidadania e Amp.</t>
   </si>
   <si>
     <t>DHCACA - Direitos Humanos, Cidadania e Amparo a Criança e Adolescente</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/parecer_001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/parecer_001.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao  PLL de nº05/2025</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/par_032025_dhcaca20250701_11191180.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/par_032025_dhcaca20250701_11191180.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL de nº  14/2025</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/parecer_04_-_direitos_humanos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/parecer_04_-_direitos_humanos.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 39/2025</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/parecer_05_-_direitos_humanos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/parecer_05_-_direitos_humanos.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO de nº 40/2025</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/parecer_06_direitos_humanos06112025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/parecer_06_direitos_humanos06112025.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLL N°021/2025.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/parecer_07_06112025_0001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/parecer_07_06112025_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Utilidade Pública Municipal à entidade Associação Projeto Jovens Guerreiros e dá outras providências".</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/parecer_08_06112025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/parecer_08_06112025.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Municipal N°042/2025.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>CADFA</t>
   </si>
   <si>
     <t>Parecer Comissão Agropecuária Des. Agr. Florestal</t>
   </si>
   <si>
     <t>ADFA - Agropecuária e Desenvolvimento Florestal e Agrário</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/parecer_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/parecer_01.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO de nº 11/2025</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>Parecer Pessoal Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/parecer_pessoal_hernane_ao_plo_172022520250429_12114197.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/parecer_pessoal_hernane_ao_plo_172022520250429_12114197.pdf</t>
   </si>
   <si>
     <t>Parecer de Pedido de Vista ao PLO N° 017/2025.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/parecer_do_pedido_de_vista20250916_07004539.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/parecer_do_pedido_de_vista20250916_07004539.pdf</t>
   </si>
   <si>
     <t>Parecer de pedido de vista do PLO 27/2025</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>RPCP</t>
   </si>
   <si>
     <t>Relatório Preliminar da Comissão Processante</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/relatorio_01-2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/relatorio_01-2025.pdf</t>
   </si>
   <si>
     <t>Relatório final da CPI01/2024</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>PRI</t>
   </si>
   <si>
     <t>Parecer Comissão Especial de Regimento Interno</t>
   </si>
   <si>
     <t>CERRI - Comissão Especial de Reforma Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/parecer_01_comissao_especial.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/parecer_01_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Resolução nº05/2025.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>Parecer Comissão Especial Lei Orgânica</t>
   </si>
   <si>
     <t>CERLO - Comissão Especial de Reforma a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/parecer_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/parecer_01.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  Especial a Lei Orgânica nº 01/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4680,67 +4680,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/plo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/plo_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/plo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/plo_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/plo_005.2025_-_rga_prefeitura_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/plo_006.2025_-_rga_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/plo_007.2025_-_rga_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/nr_plo_008.2025_-_lotacionograma_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/plo_009.2025_-_verba_indenizatoria_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/plo_010.2025_-_suas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/nr_plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/plo_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/plo_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/plo_016.2025_-_cessao_de_instrumento_musicais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/plo_017.2025_-_pl_aterro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/plo_019.2025_-_lei_fme.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/plo_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/plo_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/plo_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/nr_plo_242025_novo_prot_106720251007_10022030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/nr_plo_025202520250703_10525355.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/plo_26202520250612_12154728.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/nr_-_plo_27202520250731_10165286.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/plo_28202520250616_07551295.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/plo_29202520250731_10235757.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/plo_31_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/plo_32202520250731_10270800.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projetofinal33-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto342025redacaofinal_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/nr_plo_352025_loa_27.11.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/plo_36202520250901_11590109.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/plo_37202520250828_08313812.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/nr_plo_38-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/plo_39202520251007_10060934.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/plo_40202520251007_10075121.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/plo_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/plo_042.2025-_rede_de_enfrentamento_a_violencia_domestica_e_familiar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/plo_4304122025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/plo_44202520251106_11172918.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/plo_45202520251110_10373503.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/nr_plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/plo_47202520251110_10421753.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/plo_48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/plo_49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/plc_01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/plc_002.2025-pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/nr_plc_032025_prot_1068202520251007_10113292.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/plc_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/plc_05.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/plc_06202520251212_09033893.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/pll_01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/pll_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/pll_03-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/pll_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/pll_05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/pll_06202520250214_11581928.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/pll_07202520250225_09340262.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/pll_08.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/pll_09202520250401_08251067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/pll_10202520250422_10220200.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/pll_11202520250509_10072744.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/pll_12202520250521_09414155.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/pll_13202520250602_11524022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/nr_pll_142025_troca_justificativa20250613_08593098.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/pll_15_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/pll_17202520250812_11232096.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/pll_18202520250923_10270827.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/pll_19202520250923_12111380.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/pll_20202520250923_12120399.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/pll_21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/nr_pll_23202520251105_07294775.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/pll_24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/pll_25-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/pres01202520250528_10000128.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/ne_prs_02202520250929_10361298.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/prs_03202520250929_12000417.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/proj_res_04202520251003_10430369.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/proj_res_05202520251003_10434808.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/proj_res_06202520251003_09473645.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/projeto_de_resolucao_07-2025_06102025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/projeto_de_resolucao_08-2025_06102025_0002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/proejto_de_resolucao_09-2025_06102025_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_resolucao_jose.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_resolucao_lucimar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_resolucao_14.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_de_resolucao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_resolucao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/pres_17202520251027_08185024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/pres_18202520251027_08141215.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/pres_19202520251027_08130457.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/pres_20202520251027_08115634.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/substitutivo_01_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/ind_15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_23202520250401_11143309.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/ind_24202520250415_12253562.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/ind_25202520250415_12264628.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_28-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/ind_2920202520250429_12083829.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_30202520250430_11231508.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_31202520250505_07372576.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_32202520250509_11011047.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_33202520250509_11013760.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_34202520250512_10205063.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_35202520250513_09104447.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_36202520250516_10043288.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_37202520250516_10060108.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_38202520250515_11040142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_39202520250516_10063217.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_40202520250521_07384794.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/ind_41202520250530_06482951.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/ind_42202520250530_11422464.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/ind_43202520250603_10425014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/ind_44202520250603_10435336.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/ind_45202520250603_10450089.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/ind_46202520250605_08222406.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/ind_48202520250613_09002515.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/nr_ind_49202520250624_09442275.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/ind_50202520250704_06512964.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/ind_54202520250801_08390948.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/ind_55202520250801_10234547.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/ind_56202520250805_08084924.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/ind_57202520250805_08092692.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/ind_58202520250805_08095135.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/ind_59202520250805_08101670.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/ind_60202520250805_08104365.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/ind_61202520250805_08111025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/ind_62202520250805_08114984.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/ind_63202520250806_10073211.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/ind_64202520250806_09504866.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_65202520250812_11211980.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/ind_682025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_692025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_no_73202520250829_10061697.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_75-2025_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no_762025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/indicacao_no_772025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_782025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_792025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_802025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_81202520250923_10251514.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_82202520250929_10263362.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_83202520251001_08454210.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_84202520250929_10265811.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/ind_85202520251003_10012882.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/ind_86202520251003_10020354.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_89202520251028_10020261.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_90202520251027_08252644.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_91202520251027_08262879.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_92202520251028_10033049.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_10116122025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/req_01.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/req_03.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_05_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_06_2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_07_2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/res_02-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/res_03202520250908_10233610.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/res_04202520250912_09315279.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/resolucao06102025_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/emenda_adit_01-2025_ao_plo_13-202520250321_10301846.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/emenda_adit_03_ao_plo_21202520250515_09461415.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/emenda_adit_ao_pll_13202520250618_10221360.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/emenda_aditiva_05-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/emenda_aditiva_07.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/emenda_ad_052025_ao_plo_36202520250909_12293283.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/emenda_aditiva_09.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/emen_adit_112025_ao_plo_35202520251028_10122428.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/emen_adit_122025_ao_plo_34202520251028_10083959.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/emenda_aditiva_13-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/emenda_aditiva_plo_47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/emenda_aditiva_15-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/emenda_aditiva_plc_0616122025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/emenda_03-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/emenda_mod_04-2025_ao_plo_12-202520250331_07393700.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/emenda_mod_ao_plo_17202520250411_09135975.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/emenda_mod_072025_ao_plo_16202520250422_10021982.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/emenda_08-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/emenda_modificativa_09-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/emenda_mod_10_ao_plo_21202520250515_07034207.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/emenda_mod_112025_ao_pll_11202520250527_10350699.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/emenda_mod_pll_16202520250812_11222517.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/emenda_modificativa_14-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/emenda_15-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/emenda_modificativa_16-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/emen_mod_172025_ao_plo_34202520251028_10095077.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/emen_mod_182025_ao_plo_33202520251028_10105225.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_19-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/emenda_mod_20_ao_plo_43202520251117_07405879.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/emen_mod_21_ao_plc_03202520251211_10533499.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/emen_mod_22_ao_plo_24202520251211_11042843.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/emenda_plo_2416122025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/emenda_substitutiva_01-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/emenda_02-202516122025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda06102025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/sus_emen_a_em_mod_21202520251212_11593557.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/subemenda_216122025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/mocao_01202520250815_09474156.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/nr_mocao_n_02202520250908_07471624.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_03202520251002_09020888.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_aplausos_05202520251028_10010595.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/mocao_06112025_0001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/mocao_0916122025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_de_pesar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_de_pesar_02-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/solicitacao_de_retirada_plo_29202520250911_08595076.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/solicitacao_de_retirada20250911_07584366.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/oficio_retirada_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/relatorio_circustanciado_ref_req_05202520250916_09092817.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/parecer_01-2025_cjr.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/parecer_04_cjr.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer_05_cjr.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/parecer_06_cjr.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/parecer_08_cjr.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/parecer_09.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/parecer_10.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/parecer_11_cjr.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/parecer_12_cjr.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/parecer_13_cjr.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/cjr_14_ao_plo_17202520250506_08263905.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/parecer_15_cjr.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/cjr_17_ao_plo_03202520250506_08221627.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/parecer_18_cjr.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/parecer_19_cjr.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/parecer_20_cjr.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/parecer_21_cjr.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/parecer_22_cjr.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/parecer_cjr__23_02_ao_plo_21202520250516_11425680.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/parecer_cjr__25_02_ao_plo_23202520250516_11434464.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parc_cjr_262025_ao_pll_11202520250530_11310948.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/parecer_27.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/parecer_28.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/parecer_29-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/parecer_30-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/parecer_31-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer_32-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/parecer_33-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/parecer_34.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/parecer_35.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/parecer_37.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/parecer_39_cjr.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/parecer_40_cjr.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/parecer_41_cjr.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/parecer_42_cjr.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_43_cjr.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_44_cjr.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_45_cjr.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/parecer_46_cjr.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_47_cjr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_48_cjr.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_49_cjr.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/parecer_50.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/parecer_51.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/parecer_52.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_plo_44.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/parecer_58-2025_pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/parecer_62-2025_pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/parecer_65-2025_pll_23-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/parecer_66-2025_plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/parecer_67-2025_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/parecer_68-2025_plo_35-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/parecer_69-2025_plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/parecer_70-2025_plo_47-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/parecer_71-2025_plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/cjr_732025_ao_pll_25202520251215_12114124.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/cjr_742025_ao_plo_41202520251215_12125609.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/cjr_762025_ao_plo_50202520251215_12135745.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/cjr_772025_ao_plo_51202520251215_12151973.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/cjr_782025_ao_plo_38202520251215_12162177.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/cjr_79ao_plo_43202520251215_12171413.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/cjr_80_ao_plc_04202520251215_12181694.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/cjr_81_ao_plc_05202520251215_12191536.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/cjr_82_ao_plo_24202520251215_12202005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/cjr_83_ao_plc_03202520251215_12212814.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/parecer_01-2025_faeo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/parecer_02_faeo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/parecer_03_faeo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/parecer_04_faeo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer_05_faeo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer_06_faeo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer_07_faeo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/parecer_08_faeo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/parecer_09_faeo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer_10_faeo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/parecer_11-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/parecer_12_faeo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/parecer_13_faeo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/parecer_16_faeo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/parecer_faeo_172025_ao_plo_21202520250516_10025914.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/parecer_18_faeo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/parecer_25-2025_faeo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/parecer_faeo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/parecer_plo_4616122025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/parecer_faeo_2416122025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/parecer_01_urfm.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_urfm_02-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/parecer_05.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/parecer_06-2025_urfm.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/parecer_08_urfm.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/par_urfm_092025_ao_plo_43202520251117_07415991.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/urfm_plo_51202520251212_10042496.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/urfm_plo_50202520251212_10032966.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/parecer_01_spas.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/parecer_apas_02_ao_pll_10202520250516_10485198.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/parecer_n_032025__spas_ao_plo_2602520250704_08410295.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/parecer_04-2025_spas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/parecer_spas_2416122025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/parecer_02_ectd.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer_03-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/parecer_04-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/parecer_ectcd_ao_plo_27202520250815_09361107.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/parecer_pll_18.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/parecer_09_plo_44-2025_10112025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/marhm_01_14_ao_plo_17202520250506_08280762.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/parecer_001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/par_032025_dhcaca20250701_11191180.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/parecer_04_-_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/parecer_05_-_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/parecer_06_direitos_humanos06112025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/parecer_07_06112025_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/parecer_08_06112025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/parecer_pessoal_hernane_ao_plo_172022520250429_12114197.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/parecer_do_pedido_de_vista20250916_07004539.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/relatorio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/parecer_01_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/parecer_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/plo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/plo_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/plo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/plo_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/plo_005.2025_-_rga_prefeitura_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/plo_006.2025_-_rga_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/plo_007.2025_-_rga_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/nr_plo_008.2025_-_lotacionograma_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/plo_009.2025_-_verba_indenizatoria_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/plo_010.2025_-_suas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/nr_plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/plo_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/plo_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/plo_016.2025_-_cessao_de_instrumento_musicais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/plo_017.2025_-_pl_aterro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/plo_019.2025_-_lei_fme.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/plo_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3599/plo_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/plo_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/nr_plo_242025_novo_prot_106720251007_10022030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/nr_plo_025202520250703_10525355.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/plo_26202520250612_12154728.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/nr_-_plo_27202520250731_10165286.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/plo_28202520250616_07551295.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/plo_29202520250731_10235757.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/plo_31_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/plo_32202520250731_10270800.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projetofinal33-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto342025redacaofinal_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/nr_plo_352025_loa_27.11.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/plo_36202520250901_11590109.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/plo_37202520250828_08313812.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/nr_plo_38-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/plo_39202520251007_10060934.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/plo_40202520251007_10075121.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/plo_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/plo_042.2025-_rede_de_enfrentamento_a_violencia_domestica_e_familiar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/plo_4304122025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/plo_44202520251106_11172918.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/plo_45202520251110_10373503.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/nr_plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/plo_47202520251110_10421753.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/plo_48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/plo_49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/plc_01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/plc_002.2025-pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/nr_plc_032025_prot_1068202520251007_10113292.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/plc_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/plc_05.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/plc_06202520251212_09033893.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/pll_01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/pll_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/pll_03-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/pll_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3527/pll_05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/pll_06202520250214_11581928.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/pll_07202520250225_09340262.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/pll_08.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/pll_09202520250401_08251067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/pll_10202520250422_10220200.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/pll_11202520250509_10072744.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/pll_12202520250521_09414155.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3657/pll_13202520250602_11524022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/nr_pll_142025_troca_justificativa20250613_08593098.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/pll_15_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/pll_17202520250812_11232096.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/pll_18202520250923_10270827.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/pll_19202520250923_12111380.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/pll_20202520250923_12120399.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/pll_21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/nr_pll_23202520251105_07294775.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/pll_24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/pll_25-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/pres01202520250528_10000128.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/ne_prs_02202520250929_10361298.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/prs_03202520250929_12000417.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/proj_res_04202520251003_10430369.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/proj_res_05202520251003_10434808.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/proj_res_06202520251003_09473645.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/projeto_de_resolucao_07-2025_06102025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/projeto_de_resolucao_08-2025_06102025_0002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/proejto_de_resolucao_09-2025_06102025_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_resolucao_jose.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_resolucao_lucimar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_resolucao_14.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_de_resolucao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_resolucao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/pres_17202520251027_08185024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/pres_18202520251027_08141215.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/pres_19202520251027_08130457.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/pres_20202520251027_08115634.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/substitutivo_01_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/ind_15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_23202520250401_11143309.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/ind_24202520250415_12253562.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/ind_25202520250415_12264628.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_28-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/ind_2920202520250429_12083829.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_30202520250430_11231508.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_31202520250505_07372576.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_32202520250509_11011047.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_33202520250509_11013760.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_34202520250512_10205063.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_35202520250513_09104447.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_36202520250516_10043288.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_37202520250516_10060108.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_38202520250515_11040142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_39202520250516_10063217.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_40202520250521_07384794.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/ind_41202520250530_06482951.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/ind_42202520250530_11422464.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/ind_43202520250603_10425014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/ind_44202520250603_10435336.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/ind_45202520250603_10450089.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/ind_46202520250605_08222406.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/ind_48202520250613_09002515.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/nr_ind_49202520250624_09442275.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/ind_50202520250704_06512964.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/ind_54202520250801_08390948.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/ind_55202520250801_10234547.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3700/ind_56202520250805_08084924.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/ind_57202520250805_08092692.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/ind_58202520250805_08095135.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/ind_59202520250805_08101670.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/ind_60202520250805_08104365.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/ind_61202520250805_08111025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/ind_62202520250805_08114984.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/ind_63202520250806_10073211.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/ind_64202520250806_09504866.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_65202520250812_11211980.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/ind_682025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_692025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/ind_no_73202520250829_10061697.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_75-2025_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no_762025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/indicacao_no_772025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_782025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_792025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_802025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_81202520250923_10251514.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_82202520250929_10263362.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_83202520251001_08454210.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_84202520250929_10265811.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/ind_85202520251003_10012882.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/ind_86202520251003_10020354.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_89202520251028_10020261.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_90202520251027_08252644.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_91202520251027_08262879.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/ind_92202520251028_10033049.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_10116122025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/req_01.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/req_03.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_05_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_06_2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_07_2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/res_02-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/res_03202520250908_10233610.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/res_04202520250912_09315279.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/resolucao06102025_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/emenda_adit_01-2025_ao_plo_13-202520250321_10301846.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/emenda_adit_03_ao_plo_21202520250515_09461415.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/emenda_adit_ao_pll_13202520250618_10221360.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/emenda_aditiva_05-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/emenda_aditiva_07.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/emenda_ad_052025_ao_plo_36202520250909_12293283.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/emenda_aditiva_09.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/emen_adit_112025_ao_plo_35202520251028_10122428.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/emen_adit_122025_ao_plo_34202520251028_10083959.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/emenda_aditiva_13-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/emenda_aditiva_plo_47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/emenda_aditiva_15-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/emenda_aditiva_plc_0616122025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/emenda_03-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/emenda_mod_04-2025_ao_plo_12-202520250331_07393700.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/emenda_mod_ao_plo_17202520250411_09135975.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/emenda_mod_072025_ao_plo_16202520250422_10021982.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/emenda_08-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3616/emenda_modificativa_09-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/emenda_mod_10_ao_plo_21202520250515_07034207.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3652/emenda_mod_112025_ao_pll_11202520250527_10350699.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/emenda_mod_pll_16202520250812_11222517.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/emenda_modificativa_14-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/emenda_15-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/emenda_modificativa_16-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/emen_mod_172025_ao_plo_34202520251028_10095077.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/emen_mod_182025_ao_plo_33202520251028_10105225.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_19-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/emenda_mod_20_ao_plo_43202520251117_07405879.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/emen_mod_21_ao_plc_03202520251211_10533499.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/emen_mod_22_ao_plo_24202520251211_11042843.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/emenda_plo_2416122025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/emenda_substitutiva_01-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/emenda_02-202516122025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda06102025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/sus_emen_a_em_mod_21202520251212_11593557.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/subemenda_216122025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/mocao_01202520250815_09474156.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/nr_mocao_n_02202520250908_07471624.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/mocao_03202520251002_09020888.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_aplausos_05202520251028_10010595.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/mocao_06112025_0001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/mocao_0916122025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_de_pesar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_de_pesar_02-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/solicitacao_de_retirada_plo_29202520250911_08595076.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/solicitacao_de_retirada20250911_07584366.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/oficio_retirada_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/relatorio_circustanciado_ref_req_05202520250916_09092817.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/parecer_01-2025_cjr.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/parecer_04_cjr.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer_05_cjr.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/parecer_06_cjr.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/parecer_08_cjr.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/parecer_09.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/parecer_10.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/parecer_11_cjr.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/parecer_12_cjr.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/parecer_13_cjr.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/cjr_14_ao_plo_17202520250506_08263905.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/parecer_15_cjr.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/cjr_17_ao_plo_03202520250506_08221627.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/parecer_18_cjr.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/parecer_19_cjr.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/parecer_20_cjr.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/parecer_21_cjr.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/parecer_22_cjr.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/parecer_cjr__23_02_ao_plo_21202520250516_11425680.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/parecer_cjr__25_02_ao_plo_23202520250516_11434464.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parc_cjr_262025_ao_pll_11202520250530_11310948.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/parecer_27.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/parecer_28.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/parecer_29-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/parecer_30-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/parecer_31-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer_32-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/parecer_33-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/parecer_34.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/parecer_35.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/parecer_37.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/parecer_39_cjr.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/parecer_40_cjr.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/parecer_41_cjr.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/parecer_42_cjr.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/parecer_43_cjr.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/parecer_44_cjr.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_45_cjr.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/parecer_46_cjr.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_47_cjr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/parecer_48_cjr.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_49_cjr.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/parecer_50.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/parecer_51.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/parecer_52.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/parecer_plo_44.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/parecer_58-2025_pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/parecer_62-2025_pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/parecer_65-2025_pll_23-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/parecer_66-2025_plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/parecer_67-2025_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/parecer_68-2025_plo_35-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/parecer_69-2025_plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/parecer_70-2025_plo_47-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/parecer_71-2025_plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/cjr_732025_ao_pll_25202520251215_12114124.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/cjr_742025_ao_plo_41202520251215_12125609.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/cjr_762025_ao_plo_50202520251215_12135745.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/cjr_772025_ao_plo_51202520251215_12151973.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/cjr_782025_ao_plo_38202520251215_12162177.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/cjr_79ao_plo_43202520251215_12171413.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/cjr_80_ao_plc_04202520251215_12181694.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/cjr_81_ao_plc_05202520251215_12191536.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/cjr_82_ao_plo_24202520251215_12202005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/cjr_83_ao_plc_03202520251215_12212814.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/parecer_01-2025_faeo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/parecer_02_faeo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/parecer_03_faeo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/parecer_04_faeo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer_05_faeo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer_06_faeo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer_07_faeo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/parecer_08_faeo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3561/parecer_09_faeo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer_10_faeo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/parecer_11-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/parecer_12_faeo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/parecer_13_faeo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/parecer_16_faeo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/parecer_faeo_172025_ao_plo_21202520250516_10025914.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/parecer_18_faeo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/parecer_25-2025_faeo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/parecer_faeo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/parecer_plo_4616122025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/parecer_faeo_2416122025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/parecer_01_urfm.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_urfm_02-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/parecer_05.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/parecer_06-2025_urfm.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/parecer_08_urfm.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/par_urfm_092025_ao_plo_43202520251117_07415991.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/urfm_plo_51202520251212_10042496.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/urfm_plo_50202520251212_10032966.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/parecer_01_spas.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/parecer_apas_02_ao_pll_10202520250516_10485198.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/parecer_n_032025__spas_ao_plo_2602520250704_08410295.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/parecer_04-2025_spas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/parecer_spas_2416122025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/parecer_02_ectd.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer_03-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/parecer_04-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/parecer_ectcd_ao_plo_27202520250815_09361107.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/parecer_pll_18.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/parecer_09_plo_44-2025_10112025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/marhm_01_14_ao_plo_17202520250506_08280762.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/parecer_001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/par_032025_dhcaca20250701_11191180.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/parecer_04_-_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/parecer_05_-_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/parecer_06_direitos_humanos06112025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/parecer_07_06112025_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/parecer_08_06112025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/parecer_pessoal_hernane_ao_plo_172022520250429_12114197.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/parecer_do_pedido_de_vista20250916_07004539.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/relatorio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/parecer_01_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/parecer_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>