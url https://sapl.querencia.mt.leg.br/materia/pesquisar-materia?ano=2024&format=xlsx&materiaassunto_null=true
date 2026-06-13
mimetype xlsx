--- v1 (2026-03-03)
+++ v2 (2026-06-13)
@@ -54,2184 +54,2184 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/nr_001.2024-_piso_salarial_profissionais_da_educacao_3.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/nr_001.2024-_piso_salarial_profissionais_da_educacao_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Profissionais vinculados a Secretaria Municipal de Educação, pertencentes ao quadro de servidores do Município de Querência-MT</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/plo_02.2024-_alteracao_da_lei_n_1.396.2021_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/plo_02.2024-_alteracao_da_lei_n_1.396.2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1.396/2021, de -6 dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/plo_003.2024_reajuste_sal._conselho_tutelar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/plo_003.2024_reajuste_sal._conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Conselheiros  Tutelares de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/plo_004.2024_codema.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/plo_004.2024_codema.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio de Cooperação e Gestão Compartilhada com o município de Agua Boa para fins de estabelecer colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/plo_05.2024_-_cria_distrito_pa_pingos_dagua.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/plo_05.2024_-_cria_distrito_pa_pingos_dagua.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito Agrovila  Pingos d´Agua, com área territorial de 79.8556 HA, pertencente ao município de Querência MT, de acordo com o art. 20 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/plo_07.2024_-_rga_prefeitura.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/plo_07.2024_-_rga_prefeitura.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, ao vencimento dos servidores públicos do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/plo_08-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/plo_08-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência MT a ceder, mediante comodato, imóvel público à Guilherme Censoni LTDA</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/nr-2_plo_009.2024_-_projeto_lei_aluguel_parque_e_tendas_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/nr-2_plo_009.2024_-_projeto_lei_aluguel_parque_e_tendas_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para proceder à permissão e/ou concessão temporária de espaço público, Locação de camarotes e locação de tendas durante os eventos de festividade do município de Querência - MT e uso oneroso do Parque de Exposições, mediante os instrumentos da autorização, permissão e concessão.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/plo_10.2024_-_plantao_e_sobreaviso_conselho_tutelar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/plo_10.2024_-_plantao_e_sobreaviso_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de plantão dos profissionais conselheiros tutelares e sistema de sobreaviso no Município de Querência / MT e dá outras providências.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/plo_011.2024_-_rga.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/plo_011.2024_-_rga.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, ao subsídio do prefeito, vice prefeito e secretários do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/plo_012.2024_-_rga_educacao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/plo_012.2024_-_rga_educacao.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, aos servidores públicos municipais vinculados a Secretaria Municipal da Educação do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/plo_013.2024_-__reajuste_sal._conselho_tutelar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/plo_013.2024_-__reajuste_sal._conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual dos conselheiros tutelares de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/plo_14-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/plo_14-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no lotacionograma do município de Querência MT e dá outras providências</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/plo_15-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/plo_15-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de lote urbano para instalação de sede da Defensoria pública do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/nr_plo_18202420240419_12105187.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/nr_plo_18202420240419_12105187.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial denominado "Residencial Vista Bela" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/plo_019.2024-_loteamento_residencial_planalto_ii.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/plo_019.2024-_loteamento_residencial_planalto_ii.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial denominado "Residencial Planalto II" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/plo_020.2024-_loteamento_residencial_ceu_azul.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/plo_020.2024-_loteamento_residencial_ceu_azul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial denominado "Residencial Céu Azul" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/plo_021.2024_-projeto_de_lei_altera_o_lotacionograma.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/plo_021.2024_-projeto_de_lei_altera_o_lotacionograma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no lotacionograma do município de Querência- MT e dá outras providências</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/plo_022.2024-_loteamento_residencial_do_lago.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/plo_022.2024-_loteamento_residencial_do_lago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial denominado "Residencial do Lago" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/plo_23202420240502_12245992.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/plo_23202420240502_12245992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do loteamento popular denominado "Jardim Esperança I" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/plo_24202420240502_12300491.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/plo_24202420240502_12300491.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do loteamento popular denominado "Jardim Esperança II" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/plo_025.2024-_alienacao_area.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/plo_025.2024-_alienacao_area.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar Patrimônio Público Municipal que indica e dá outras providências.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/plo_026.2024-_alienacao_area.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/plo_026.2024-_alienacao_area.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/plo_27-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/plo_27-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Executivo Municipal a firmar termo de Cessão de Uso das instalações da Fundação Universidade do Estado de Mato Grosso UNEMAT e dá outras Providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/plo_28-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/plo_28-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no lotacionograma do município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/nr_plo_029.2024_-_alteracao_de_lei_vbr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/nr_plo_029.2024_-_alteracao_de_lei_vbr.pdf</t>
   </si>
   <si>
     <t>Institui a Bonificação por Resultados, aos Professores do Fundamental I das Unidades Educacionais da Rede Pública Municipal de Ensino de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/nr_plo_30_ldo2025.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/nr_plo_30_ldo2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/plo_031.2024-_altera_a_lei_1.576.2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/plo_031.2024-_altera_a_lei_1.576.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 1.576/2024, de 20 de maio de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/plo_32-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/plo_32-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial e Comercial denominado "Residencial e Comercial Jardim  Itália"na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/plo_33-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/plo_33-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial e Comercial denominado "Residencial e Comercial Jardim  Itália II"na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/plo_034.2024_-_remanejamento_junho_de_2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/plo_034.2024_-_remanejamento_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Autorização de abertura de crédito adicional suplementar por Remanejamento, transposição ou transferência de recursos de uma categoria para outra ou de um órgão para outra  orçamento vigente.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/plo_035.2024-_altera_lei_do_suas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/plo_035.2024-_altera_lei_do_suas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações a Lei Municipal nº 1.534/2023 de 06 de Novembro de 2023 a Organização da Política Pública de Assistência Social e Regulamenta o Sistema Único de Assistência Social no Município de Querência, e dá outras providências</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/plo_36202420240805_07191925.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/plo_36202420240805_07191925.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 1.585/2024, de 17 de junho de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/037.2024-alienacao_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/037.2024-alienacao_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais residenciais de interesse social no âmbito do programa minha casa minha vida - PMCMV.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/nr_plo_38202420241018_09120284.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/nr_plo_38202420241018_09120284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento "Loteamento Comercial Empresarial Araguaia" na área urbana da cidade de Querência.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/nr_plo_392025_loa2025_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/nr_plo_392025_loa2025_2.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Querência MT, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/plo_040.2024_-_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/plo_040.2024_-_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Desafetação de área de terras do Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/plo_041.2024_-_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/plo_041.2024_-_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/plo_043.2024_-_modelo_de_lei_municipal_corrigido_e_com_anexos_3_escuta_especializada.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/plo_043.2024_-_modelo_de_lei_municipal_corrigido_e_com_anexos_3_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento do Sistema de Garantia de Direitos da Criança e do adolescente vítima ou testemunha de violência no Município de Querência MT.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/plo_442024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/plo_442024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência/MT a ceder, mediante comodato, Imóvel Público ao Rotary Club de Querência</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3479/plo_046.2024-_loteamento_jardim_dourados.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3479/plo_046.2024-_loteamento_jardim_dourados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do Loteamento Residencial e Comercial Jardim Dourados e dá outras providências.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/plo_047.2024-_loteamento_rommer_ville.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/plo_047.2024-_loteamento_rommer_ville.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do Loteamento Residencial e Comercial Rommer Ville III</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/plo_048.2024-_loteamento_nova_querencia_ii.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/plo_048.2024-_loteamento_nova_querencia_ii.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do Loteamento Residencial e Comercial Nova Querência II e dá outras providências.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/plo_49.2024-_fundo_de_transporte-fmt.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/plo_49.2024-_fundo_de_transporte-fmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria de Obras Estradas de Rodagem, e dá outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/plo_50-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/plo_50-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do município de Querência para instalação do Loteamento residencial e comercial Residencial do Lago II, e dá outras providências.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/plc_01-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/plc_01-2024.pdf</t>
   </si>
   <si>
     <t>Alterar a lei complementar nº 97/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência  MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/plc_002.2024-pccs_acs_e_ace.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/plc_002.2024-pccs_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Cargos, Carreiras e Vencimentos dos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/nr_plc_03202420241018_09133350.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/nr_plc_03202420241018_09133350.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais residenciais de interesse social no âmbito do Programa minha casa minha Vida.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/pll_01-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/pll_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos direitos da pessoa com neoplasia maligna (câncer) e outras providências.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/pll_02202420240301_10282345.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/pll_02202420240301_10282345.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1152 /2019 lotacionograma da Câmara de vereadores de Querência MT.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>Luzimar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/pll_03202420240301_10290290.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/pll_03202420240301_10290290.pdf</t>
   </si>
   <si>
     <t>Denomina de Rodovia Joel Pereira o trecho  que especifica da Estrada Q 87, e a estrada QRC 87 e dá outras providências.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>Professora Rosiane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/plo_04202420240308_10183760.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/plo_04202420240308_10183760.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de proteção dos  direitos das crianças com transtorno do Espectro Autista (TEA), nas escolas Públicas e Privadas.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/pll_05-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/pll_05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público, situado no município de Querência, e da outras providências.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/pll_06-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/pll_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de logradouro público  Rua 02 de novembro, para Rua Erno Lindolfo Schneider no município de Querência MT</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/plo_07202420240318_11201289.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/plo_07202420240318_11201289.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art 37, da Constituição Federal aos vereadores do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/plo_08202420240318_11205411.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/plo_08202420240318_11205411.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do vice prefeito e dos secretários municipais do município de Querência MT.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/plo_09202420240318_11211790.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/plo_09202420240318_11211790.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores para o quadriénio Fevereiro de 2025 à Janeiro de 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/pll_10202420240327_08272978.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/pll_10202420240327_08272978.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Carteira Municipal de Identificação de autista (CMIA), para pessoas com Transtorno de Espectro Autista e dá outras providências.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/pll_11202420240327_10433285.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/pll_11202420240327_10433285.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para criação da farmácia básica 24 horas e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/pll_12202420240408_12114125.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/pll_12202420240408_12114125.pdf</t>
   </si>
   <si>
     <t>Institui o mês de conscientização ao transtorno do espectro autista denominado "Abril Azul" e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/pll_13202420240409_10343528.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/pll_13202420240409_10343528.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Maio Laranja", dedico ao enfrentamento à violência sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/nr_pll_14202420240509_10210399.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/nr_pll_14202420240509_10210399.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização se afixação de cartazes informando o contato telefônico do conselho tutelar e contato telefônico do conselho da mulher e também o disque denúncia de ambas instituições.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/pll_15202420240418_09295197.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/pll_15202420240418_09295197.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal, a campanha de orientações aos idosos contra fraudes e golpes no âmbito do comércio eletrônico e na Internet, e dá outras providências.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/pll_16202420240502_11404308.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/pll_16202420240502_11404308.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação Protetora de animais de Querência - APAQ.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/pll_17202420240503_10442397.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/pll_17202420240503_10442397.pdf</t>
   </si>
   <si>
     <t>Insere no Calendário Oficial do Município a "Campanha de Conscientização e Incentivo à Doação de Cabelo", a ser realizada anualmente na semana do dia 27 de novembro, Dia Nacional de Combate ao Câncer".</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>Baixinha do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/pll_18202420240624_10574066.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/pll_18202420240624_10574066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre política de inclusão de mulheres vítimas de violência doméstica e familiar em situação de vulnerabilidade econômica, estabelecendo reserva de vagas nos editais de licitação que visem à contratação de empresas para prestação de serviços continuados e terceirizados no âmbito de administração pública Municipal direta, para execução do objeto da contratação.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/pll_19202420240710_10352765.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/pll_19202420240710_10352765.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de listagem de pacientes da Rede Pública de saúde, que aguardam por consultas com especialistas, exames e cirurgias, do município de Querência.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/pll_20202420240806_12163045.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/pll_20202420240806_12163045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no âmbito municipal de informações sobre obras públicas paralisadas, contendo os motivos, tempo de interrupção e nova data prevista para término.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_21202420240909_08415665.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_21202420240909_08415665.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o veto a nomeação para cargos em comissão de pessoas que tenham sido condenadas pela Lei 11.340/2006( Lei Maria da Penha) , e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pll_22202420240925_10150027.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pll_22202420240925_10150027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na execução de emendas parlamentares, indicadas ao município por Deputados.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/pll_23202420241008_10234571.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/pll_23202420241008_10234571.pdf</t>
   </si>
   <si>
     <t>Institui a contratação de jovem aprendiz nas empresas que prestam serviços de terceirização à Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3464/pll_24202420241010_09103695.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3464/pll_24202420241010_09103695.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal de nº 1.437/2024, de 04 de abril de 2022, que dispõe sobre a Instituição do Programa de parcerias público- privadas no âmbito da Administração pública Municipal de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/pll_25202420241125_11152244.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/pll_25202420241125_11152244.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.262/2020, que autorizou celebração de Termo de Cooperação com o CONSEG - Conselho Comunitário de Segurança Pública do Município de Querência.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/nr_proj_res_01202420240517_11205627.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/nr_proj_res_01202420240517_11205627.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Querenciana a Sra. Franciele Gorgen Jacob.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/nr_proj_res_02202420240517_11221270.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/nr_proj_res_02202420240517_11221270.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Querenciana ao Sr. Munir Jacob.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/proj_reso_03202420240502_10234394.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/proj_reso_03202420240502_10234394.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Título de Cidadão Honorífico ao Dr. Eugênio.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>Beatriz  Steffen, Edmar Batista, Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/proj_res_04202420240902_09530246.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/proj_res_04202420240902_09530246.pdf</t>
   </si>
   <si>
     <t>Altera o regimento interno da Câmara Municipal de vereadores de Querência - MT.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/subs_ao_plo_10202420240328_12155782.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/subs_ao_plo_10202420240328_12155782.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PLO nº 10/2024 que -Dispõe sobre a Instituição de sobreaviso dos profissionais Conselheiros Tutelares no Município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/substitutivo_02-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/substitutivo_02-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao projeto de Lei Ordinária nº 43/2024</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_01202420240131_10390009.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_01202420240131_10390009.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que providencie a implantação de usinas fotovoltaicas(que é um sistema de energia solar de grande porte construído para a produção de energia elétrica).</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_02202420240216_09532662.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_02202420240216_09532662.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a contratação de um médico Pediatra.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/ind_03202420240216_08561439.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/ind_03202420240216_08561439.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a construção de uma cerca de proteção, no sistema de abastecimento de água no Distrito Pingo d´´aguas.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_04202420240216_08563684.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_04202420240216_08563684.pdf</t>
   </si>
   <si>
     <t>Indico o Poder Executivo para que realize o aumento de distribuição de rede de água potável no Distrito Pingos d Água.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/ind_05202420240226_10415372.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/ind_05202420240226_10415372.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie as medidas necessárias a fim de realizar fumacê contra o mosquito AEDES AEGYPTI em todos os bairros do município.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/ind_062024_corrigida20240305_09405842.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/ind_062024_corrigida20240305_09405842.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo,  que seja providenciado  de 30 computadores, 02 impressoras coloridas, 1 coifa industrial, 01 lavadora e a construção de um playground para EMEB do setor Bela Vista.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/ind_072024_corrigida20240305_09414323.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/ind_072024_corrigida20240305_09414323.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie instalação de placas sinalizadoras, faixa elevada e travessia no canteiro central em frente à EMEB Bela Vista</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/ind_082024_corrigida20240305_09420279.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/ind_082024_corrigida20240305_09420279.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a contratação de acompanhantes com transtorno de espectro Autista (TEA)</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/ind_092024_corrigida20240305_09422616.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/ind_092024_corrigida20240305_09422616.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que indico a construção de uma quadra esportiva coberta no setor Bela Vista</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>Edmar Batista</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/ind_10202420240408_09244734.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/ind_10202420240408_09244734.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que reforçar a sinalização com quebra molas e lombadas eletrônicas do cruzamento do anel viário com a Avenida Leste ao Bela Vista.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_11-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_11-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  desenvolva a criação de um processo para o recebimento e depósito de sobras de materiais de construção e acabamento,  e que esse seja doado à pessoas carentes e entidades beneficentes ou habitacionais do município de Querência MT</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_12-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_12-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja providenciado um Cais no Rio Suiá Missú próximo a ponte na rodovia BR 242</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/ind_13-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/ind_13-2024.pdf</t>
   </si>
   <si>
     <t>Posso se adquirido para complementara EMEB Imperial, os seguimos materiais, acessórios e equipamentos: 01 Triturador Industrial tipo Master Chef; máquina de lavar roupa; Troca de portas dos armários da cozinha; 01 mesa de 08 lugares para sala de articulação ; estantes/ prateleira de mármore para almoxarifado.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/ind_14202420240412_11515282.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/ind_14202420240412_11515282.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize curso de capacitação profissional de cuidadores de crianças, idosos e pessoa com deficiência.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/ind_15202420240516_09445903.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/ind_15202420240516_09445903.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie um termo de colaboração com a Empresa Frigorífico Querência de propriedade de Greyson Francisco Pick para a pavimentação asfáltica no acesso as edificações da referida Empresa de forma que a Prefeitura Municipal execute a pavimentação e o valor cobrado seja somente os custos de tal obra.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_16202420240516_09453136.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_16202420240516_09453136.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que possa ser doado lote de 900m² para o Conselho Regional de Engenharia e Agronomia (CREA).</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/ind_17202420240516_09455834.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/ind_17202420240516_09455834.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja providenciado a pavimentação asfáltica na Rua Juvino Gomes, do Setor Gabriela até o Setor Bela Vista.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/ind_18202420240529_10085553.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/ind_18202420240529_10085553.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que reforce a iluminação pública da via da Estrada R-20</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_19-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_19-2024.pdf</t>
   </si>
   <si>
     <t>Indico para que reserve vagas de trabalho, nas empresas prestadoras de serviços terceirizados da prefeitura, a serem destinados as mulheres vítimas de violência domésticas e familiar</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_20-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_20-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja implementado o programa Cartão Material Escolar no Município de Querência MT.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/21202420240626_07510952.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/21202420240626_07510952.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja feita com maior agilidade a instalação das placas indicativas com o nome das ruas que já foram nomeadas, ou numeração para aquelas que ainda não foram nomeadas.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/ind_22202420240710_10472433.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/ind_22202420240710_10472433.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito um estacionamento obliquo no canteiro central da avenida norte entre supermercado Machry e as futuras instalações da pizzaria D´tália.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/ind_23202420240827_09471098.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/ind_23202420240827_09471098.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que construa uma creche Municipal nos setores Bela Vista e Nova Querência</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/ind_24202420240827_09473837.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/ind_24202420240827_09473837.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja instalada no Município de Querência um Ponto de Atendimento da Politec ( Perícia Oficial de Identificação Técnica do Estado de Mato Grosso)</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/ind_25202420240830_09354704.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/ind_25202420240830_09354704.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Executivo e Secretaria de Obras para que Construa o Centro de Saúde Animal (ZOONOSES)</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/2_a_nr_ind_262024_20241004_10325497.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/2_a_nr_ind_262024_20241004_10325497.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie as medidas necessárias a fim de contratar aviões agrícolas para realizar o combate a incêndios em áreas urbanas e rurais do nosso município.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/ind_27202820241114_07302454.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/ind_27202820241114_07302454.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção de uma escola municipal de educação básica, para séries inicias.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/ind_28202820241114_07305398.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/ind_28202820241114_07305398.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  realize a construção de um posto de saúde (PSF/SUS) no Setor Bosque do Sereno, Matinha e Bosque Encantado.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_02-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre asfaltamento em propriedades particulares na cidade de Querência</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3490/requerimento_03-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3490/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/requerimento_04-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/requerimento_04-2024.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/res_01202420240301_11425270.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/res_01202420240301_11425270.pdf</t>
   </si>
   <si>
     <t>Concede licença remunerada ao vereador Telmo Alves de Brito, pelo período de 31 dias, no período compreendidos entre 1º a 31 de março do corrente ano</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/res_afast_02202420240517_12255247.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/res_afast_02202420240517_12255247.pdf</t>
   </si>
   <si>
     <t>Concede Licença remunerada a vereadora Beatriz Steffen, pelo período de 30 dias, no período compreendido entre 10 de junho a 10 de julho do corrente ano.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/resolucao_03-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/resolucao_03-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania querenciana à Senhora Franciele Gorgen Jacob.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/resolucao_04-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/resolucao_04-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania querenciana ao Sr. Munir Jacob</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/emenda_aditiva_01202420240403_08524739.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/emenda_aditiva_01202420240403_08524739.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLO de nº 09/2024, que - "Dispõe sobre a autorização para proceder à permissão e/ou concessão temporária de espaço público, Locação de camarotes e locação de tendas durante os eventos de festividade do município de Querência MT e uso oneroso do Parque de Exposições, mediante os instrumentos de autorização, permissão e concessão."</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_ad_22024_ao_pll_19202420240904_08383575.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_ad_22024_ao_pll_19202420240904_08383575.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao PLL de nº 19/2024 que " Dispõe sobre a divulgação de listagem de pacientes da rede pública de saúde, que aguardam por consultas em especialista, exames e cirurgias, do Município de Querência MT".</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_plo_53202320240304_07375785.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_plo_53202320240304_07375785.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 053/2023 que " Dispõe sobre a alteração da Lei Municipal nº 318/2004 de 8 de setembro de 2004."</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_no_022024_ao_plo_2202420240305_10002247.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_no_022024_ao_plo_2202420240305_10002247.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO Nº 02/2024 - Dispõe sobre alteração da Lei n° 1.396/2021, de 06 de Dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/emend_mod_032024_ao_plo_04202420240521_07275407.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/emend_mod_032024_ao_plo_04202420240521_07275407.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO de nº 04/2024</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/emenda_modificativa_05-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/emenda_modificativa_05-2024.pdf</t>
   </si>
   <si>
     <t>Insere no Calendário Oficial do Município a data de Conscientização e Incentivo à Doação de Cabelo, a ser realizada anualmente na semana do dia 27 de novembro, dia nacional de Combate ao Câncer.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/emenda_modificativa_06-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/emenda_modificativa_06-2024.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa  ao PLO de nº 27/2024</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/emenda_modificatica__no_72024_ao_pll_19202420240806_12132248.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/emenda_modificatica__no_72024_ao_pll_19202420240806_12132248.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLL de n° 19/2024</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/em_mod_082024_pll_20202420240830_07430436.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/em_mod_082024_pll_20202420240830_07430436.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Legislativo 20/2024 dispõe sobre a divulgação no âmbito municipal de informações de obras públicas paralisadas, contendo os motivos, tempo de interrupções e nova data prevista de termino.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/em__n._10-2024_plo_49-2024_criacao_fundo_municipal_transportes_fmt.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/em__n._10-2024_plo_49-2024_criacao_fundo_municipal_transportes_fmt.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO 49-2024</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>PARECER JURÍDICO</t>
-[...2 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/plo_em_plo_043-2024_-escuta_especializada.pdf</t>
+    <t>Parecer Jurídico</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/plo_em_plo_043-2024_-escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento do Sistema de Garantia de Direitos da Criança e do Adolescente vítima ou testemunha de violência no Município de Querência - MT ao PLO 43-2024</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/mocao_1202420240216_09553837.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/mocao_1202420240216_09553837.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos colaboradores voluntários do Gabinete Itinerante aos quais  realizaram serviços sociais à comunidade.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/mocao_aplausos_servidores_empaer20240710_10460865.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/mocao_aplausos_servidores_empaer20240710_10460865.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos funcionários da Empaer,Vanilson Simões de Lima; Leandro Melo dos Santos; Carla Sales Rodrigues Simões, os quais prestaram serviços a pequenos  e médios produtores da comunidade Querenciana.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>RCCPI</t>
   </si>
   <si>
     <t>Requerimento de criação de CPI</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_01-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar contratos apontados na operação GOMORRA</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/cjr_no_0122024_ao_plo_01202420240220_10260286.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/cjr_no_0122024_ao_plo_01202420240220_10260286.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 01/2024</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/cjr_no_022024_ao_plo_54202320240220_10211759.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/cjr_no_022024_ao_plo_54202320240220_10211759.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 54/2023</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/cjr_no_0322024_ao_plo_03202420240220_10244941.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/cjr_no_0322024_ao_plo_03202420240220_10244941.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 003/2024</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/cjr_no_042024_ao_plo_53202320240220_10144703.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/cjr_no_042024_ao_plo_53202320240220_10144703.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 53/2023</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/cjr_no_0522024_ao_pll_03202320240220_10295029.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/cjr_no_0522024_ao_pll_03202320240220_10295029.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 003/2024</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/cjr_no_062024_ao_plo_52202320240305_09520742.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/cjr_no_062024_ao_plo_52202320240305_09520742.pdf</t>
   </si>
   <si>
     <t>Parecer da comisão CJR de nº 052/2023</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/cjr_no_072024_ao_plo_51202320240220_10160778.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/cjr_no_072024_ao_plo_51202320240220_10160778.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 051/2023</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/cjr_no_082024_ao_plo_05202420240305_09585045.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/cjr_no_082024_ao_plo_05202420240305_09585045.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 05/2024</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/cjr_no_092024_ao_pll_13202320240305_09580517.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/cjr_no_092024_ao_pll_13202320240305_09580517.pdf</t>
   </si>
   <si>
     <t>CRJ sobre o PLL 13/2023 - Dispõe sobre a alteração da denominação de logradouro público Rua E6 para Rua Zeni Wochner.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/cjr_no_142024_ao_plo_02202420240305_09593344.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/cjr_no_142024_ao_plo_02202420240305_09593344.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 002/2024</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/cjr_no_152024_ao_plo_14202420240325_09431248.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/cjr_no_152024_ao_plo_14202420240325_09431248.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 014/2024</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/cjr_no_162024_ao_plc_01202420240325_09420886.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/cjr_no_162024_ao_plc_01202420240325_09420886.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC de nº 01/2024</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/cjr_no_172024_ao_plo_07202420240325_09443698.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/cjr_no_172024_ao_plo_07202420240325_09443698.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 07/2024</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/cjr_no_182024_ao_plo_11202420240325_09563279.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/cjr_no_182024_ao_plo_11202420240325_09563279.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 011/2024</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/cjr_no_192024_ao_plo_08202420240325_09451696.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/cjr_no_192024_ao_plo_08202420240325_09451696.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 08/2024</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/cjr_no_202024_ao_plo_12202420240325_09440118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/cjr_no_202024_ao_plo_12202420240325_09440118.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  CJR ao PLO nº 12/2024</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/cjr_no_212024_ao_pll_01202420240325_09412138.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/cjr_no_212024_ao_pll_01202420240325_09412138.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 01/2024</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/cjr_no_222024_ao_pll_042024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/cjr_no_222024_ao_pll_042024.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 04/2024</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/cjr_no_232024_ao_pll_072024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/cjr_no_232024_ao_pll_072024.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 07/2024</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/cjr_no_252024_ao_plo_15202420240403_09130734.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/cjr_no_252024_ao_plo_15202420240403_09130734.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 15/2024</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/cjr_no_262024ao_plo_09202420240403_08134157.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/cjr_no_262024ao_plo_09202420240403_08134157.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 09/2024</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/cjr_no_282024_ao_plo_13202420240529_08053540.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/cjr_no_282024_ao_plo_13202420240529_08053540.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 13/2024</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_29-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_29-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, sobre o Projeto de Resolução do Legislativo nº 03/2024 de 06 de Maio de 2024, que "Dispõe Sobre a Concessão de Títulos de Cidadão Honoríico"</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/cjr_no_302024_ao_pll_06202420240403_09300325.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/cjr_no_302024_ao_pll_06202420240403_09300325.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 06/2024</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/cjr_no_312024_ao_pll_03202420240403_09233869.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/cjr_no_312024_ao_pll_03202420240403_09233869.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 03/2024</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/cjr_no_322024_ao_plo_21202420240403_09172596.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/cjr_no_322024_ao_plo_21202420240403_09172596.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 21/2024</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/cjr_no_332024_ao_pll_05202420240403_09271384.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/cjr_no_332024_ao_pll_05202420240403_09271384.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 05/2024</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/342024_cjr_ao_pll_04132420240521_11293044.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/342024_cjr_ao_pll_04132420240521_11293044.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 13/2024</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/352024_cjr_ao_plo_04202420240521_11260192.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/352024_cjr_ao_plo_04202420240521_11260192.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLO de nº 04/2024</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/parecer_36.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/parecer_36.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLL de nº 04/2024</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/parecer_37.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/parecer_37.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 18/2024</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/parecer_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/parecer_38.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 19/2024</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/parecer_39.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/parecer_39.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 20/2024</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/parecer_40.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/parecer_40.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 22/2024</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/parecer_41.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/parecer_41.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLO 23/2024</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/parecer_42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/parecer_42.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLO 24/2024</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/cjr_no_432024_ao_veto_ao_pll_11202420240529_09583147.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/cjr_no_432024_ao_veto_ao_pll_11202420240529_09583147.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  veto do PLL de nº 11/2024</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/442024_cjr_ao_pll_15202420240521_11322973.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/442024_cjr_ao_pll_15202420240521_11322973.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLL de nº 15/2024</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/452024_cjr_ao_pll_16202420240521_11350455.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/452024_cjr_ao_pll_16202420240521_11350455.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLL de nº 16/2024</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/cjr_no_462024_ao_pll_17202420240529_08083680.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/cjr_no_462024_ao_pll_17202420240529_08083680.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLL de nº 17/2024</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/472024_cjr_ao_prleg_012202420240521_11240712.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/472024_cjr_ao_prleg_012202420240521_11240712.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLR de nº01/2024</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/482024_cjr_ao_prleg_022202420240521_11215386.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/482024_cjr_ao_prleg_022202420240521_11215386.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLR de nº 02/2024</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/parecer_49-2024_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/parecer_49-2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 27/2024</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/502024_cjr_ao_pll_142420240521_11310962.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/502024_cjr_ao_pll_142420240521_11310962.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 14/2024</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_51-2024_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_51-2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 28/2024</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/parecer_52-2024_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/parecer_52-2024_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 29/2024</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/cjr_532024_ao_plo_35202420240716_08194821.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/cjr_532024_ao_plo_35202420240716_08194821.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao CJR ao PLO 035/2024</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/cjr_552024_ao_pll_19202420240916_09055444.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/cjr_552024_ao_pll_19202420240916_09055444.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Redação, sobre o Projeto de Lei do Legislativo nº 19/2024. Dispõe sobre a divulgação de listagem de pacientes de Rede Pública de Saúde, que aguardam por consultas com especialistas, exames e cirurgia do Município de Querência.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_56_2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_56_2024.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 06/2023.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_57_2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_57_2024.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 013/2024</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_58-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_58-2024.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão da CJR sobre o PLC de nº 002/2024</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/faeo_052024_ao_plo_34202420240716_08205821.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/faeo_052024_ao_plo_34202420240716_08205821.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao CJR ao PLO 034/2024</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>URFM</t>
   </si>
   <si>
     <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
   </si>
   <si>
     <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/parecer_001_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/parecer_001_urfm.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a permissão do município de Querência, para instalação do Loteamento Residencial denominado "Residencial Planalto II" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/parecer_002_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/parecer_002_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer nº 002/2024 URFM 2024</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3465/par_urfm_042024_ao_plo_38202420241029_11421694.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3465/par_urfm_042024_ao_plo_38202420241029_11421694.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO 38/2024</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_05-2024_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_05-2024_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer PLO 50-2024</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_06-2024_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_06-2024_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer PLO 48-2024</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/parecer_07-2024_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/parecer_07-2024_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer PLO 47-2024</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_08-2024_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_08-2024_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer URFM ao PLO 46-2024</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>SPAS</t>
   </si>
   <si>
     <t>Parecer Comissão Saúde, Prev. e Assistência Social</t>
   </si>
   <si>
     <t>SPAS - Saúde, Previdência e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/par_spas_012024_ao_pll_19202420240827_11194574.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/par_spas_012024_ao_pll_19202420240827_11194574.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL  de nº19/2024</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Especial</t>
   </si>
   <si>
     <t>CE - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_01_2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_01_2024.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial Ofício GPQ 281-2024 ao PLL 20-2024</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/parece_ces_022024_veto_plo_24202420241126_08595802.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/parece_ces_022024_veto_plo_24202420241126_08595802.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial ao PLL de nº 24/2024</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>CERIL</t>
   </si>
   <si>
     <t>Parecer Comissão LO e RI</t>
   </si>
   <si>
     <t>CERILO - Comissão Especial de Estudos da Lei Orgânica e Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_01-2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_01-2024.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão a Resolução de nº 04/2024</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3463/537322-2023wm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3463/537322-2023wm.pdf</t>
   </si>
   <si>
     <t>Ofício 689/2024/GAVBPRES TCE _ Processo nº 53.732-2/2023- Contas Anuais de Governo - exercício de 2023</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/portaria_nomeacao_comissap_veto_20240920_10185113.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/portaria_nomeacao_comissap_veto_20240920_10185113.pdf</t>
   </si>
   <si>
     <t>Portaria de Nomeação para análise do Veto total ao PLL de nº 20 /2024</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/portaria_nomeacao_comissao_alteracao_ri20240924_08482054.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/portaria_nomeacao_comissao_alteracao_ri20240924_08482054.pdf</t>
   </si>
   <si>
     <t>Portaria de nomeação da   Comissão Especial para análise do Projeto de Resolução de nº04/2024</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>DELEG</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/decreto_leg_01202420241010_10002420.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/decreto_leg_01202420241010_10002420.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sustação dos efeitos da Lei Municipal nº 1.437/2022 e da licitação modalidade concorrência de nº 003/2024 e proc. Adm. 108/2024 que dispõe sobre a alienação de imóvel público.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/veto_ao_pll_04202420240412_12260918.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/veto_ao_pll_04202420240412_12260918.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ 83/2024 Veto total ao PLL de nº 04/2024</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/veto_aut_15702024_pll_11202420240503_10490401.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/veto_aut_15702024_pll_11202420240503_10490401.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ 115/2024. Veto ao Projeto de Lei do Legislativo Nº 11/2024 de 27 de março de 2024. Autógrafo de Lei Municipal Nº 1.570/2024</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/veto_a_lo_1596202420240910_10553693.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/veto_a_lo_1596202420240910_10553693.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ Nº 281/2024 Veto ao Projeto do Legislativo nº 20/2024 de 06 de agosto de 2024, que deu origem ao autógrafo de Lei Municipal N° 1.596/2024</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3466/veto_pll_242024_autografo_1598202420241030_12042041.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3466/veto_pll_242024_autografo_1598202420241030_12042041.pdf</t>
   </si>
   <si>
     <t>Ofício GPQ Nº 335/2024 Veto ao Projeto do Legislativo nº 24/2024 de 08 de outubro de 2024, que deu origem ao autógrafo de Lei Municipal N° 1.598/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2538,67 +2538,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/nr_001.2024-_piso_salarial_profissionais_da_educacao_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/plo_02.2024-_alteracao_da_lei_n_1.396.2021_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/plo_003.2024_reajuste_sal._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/plo_004.2024_codema.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/plo_05.2024_-_cria_distrito_pa_pingos_dagua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/plo_07.2024_-_rga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/plo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/nr-2_plo_009.2024_-_projeto_lei_aluguel_parque_e_tendas_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/plo_10.2024_-_plantao_e_sobreaviso_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/plo_011.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/plo_012.2024_-_rga_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/plo_013.2024_-__reajuste_sal._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/plo_14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/plo_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/nr_plo_18202420240419_12105187.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/plo_019.2024-_loteamento_residencial_planalto_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/plo_020.2024-_loteamento_residencial_ceu_azul.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/plo_021.2024_-projeto_de_lei_altera_o_lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/plo_022.2024-_loteamento_residencial_do_lago.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/plo_23202420240502_12245992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/plo_24202420240502_12300491.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/plo_025.2024-_alienacao_area.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/plo_026.2024-_alienacao_area.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/plo_28-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/nr_plo_029.2024_-_alteracao_de_lei_vbr.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/nr_plo_30_ldo2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/plo_031.2024-_altera_a_lei_1.576.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/plo_32-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/plo_33-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/plo_034.2024_-_remanejamento_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/plo_035.2024-_altera_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/plo_36202420240805_07191925.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/037.2024-alienacao_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/nr_plo_38202420241018_09120284.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/nr_plo_392025_loa2025_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/plo_040.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/plo_041.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/plo_043.2024_-_modelo_de_lei_municipal_corrigido_e_com_anexos_3_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/plo_442024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3479/plo_046.2024-_loteamento_jardim_dourados.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/plo_047.2024-_loteamento_rommer_ville.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/plo_048.2024-_loteamento_nova_querencia_ii.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/plo_49.2024-_fundo_de_transporte-fmt.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/plo_50-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/plc_002.2024-pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/nr_plc_03202420241018_09133350.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/pll_02202420240301_10282345.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/pll_03202420240301_10290290.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/plo_04202420240308_10183760.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/pll_05-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/pll_06-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/plo_07202420240318_11201289.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/plo_08202420240318_11205411.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/plo_09202420240318_11211790.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/pll_10202420240327_08272978.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/pll_11202420240327_10433285.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/pll_12202420240408_12114125.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/pll_13202420240409_10343528.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/nr_pll_14202420240509_10210399.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/pll_15202420240418_09295197.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/pll_16202420240502_11404308.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/pll_17202420240503_10442397.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/pll_18202420240624_10574066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/pll_19202420240710_10352765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/pll_20202420240806_12163045.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_21202420240909_08415665.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pll_22202420240925_10150027.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/pll_23202420241008_10234571.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3464/pll_24202420241010_09103695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/pll_25202420241125_11152244.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/nr_proj_res_01202420240517_11205627.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/nr_proj_res_02202420240517_11221270.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/proj_reso_03202420240502_10234394.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/proj_res_04202420240902_09530246.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/subs_ao_plo_10202420240328_12155782.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/substitutivo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_01202420240131_10390009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_02202420240216_09532662.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/ind_03202420240216_08561439.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_04202420240216_08563684.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/ind_05202420240226_10415372.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/ind_062024_corrigida20240305_09405842.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/ind_072024_corrigida20240305_09414323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/ind_082024_corrigida20240305_09420279.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/ind_092024_corrigida20240305_09422616.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/ind_10202420240408_09244734.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_11-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_12-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/ind_13-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/ind_14202420240412_11515282.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/ind_15202420240516_09445903.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_16202420240516_09453136.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/ind_17202420240516_09455834.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/ind_18202420240529_10085553.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/21202420240626_07510952.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/ind_22202420240710_10472433.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/ind_23202420240827_09471098.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/ind_24202420240827_09473837.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/ind_25202420240830_09354704.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/2_a_nr_ind_262024_20241004_10325497.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/ind_27202820241114_07302454.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/ind_28202820241114_07305398.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3490/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/res_01202420240301_11425270.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/res_afast_02202420240517_12255247.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/resolucao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/emenda_aditiva_01202420240403_08524739.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_ad_22024_ao_pll_19202420240904_08383575.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_plo_53202320240304_07375785.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_no_022024_ao_plo_2202420240305_10002247.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/emend_mod_032024_ao_plo_04202420240521_07275407.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/emenda_modificativa_05-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/emenda_modificativa_06-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/emenda_modificatica__no_72024_ao_pll_19202420240806_12132248.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/em_mod_082024_pll_20202420240830_07430436.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/em__n._10-2024_plo_49-2024_criacao_fundo_municipal_transportes_fmt.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/plo_em_plo_043-2024_-escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/mocao_1202420240216_09553837.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/mocao_aplausos_servidores_empaer20240710_10460865.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/cjr_no_0122024_ao_plo_01202420240220_10260286.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/cjr_no_022024_ao_plo_54202320240220_10211759.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/cjr_no_0322024_ao_plo_03202420240220_10244941.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/cjr_no_042024_ao_plo_53202320240220_10144703.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/cjr_no_0522024_ao_pll_03202320240220_10295029.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/cjr_no_062024_ao_plo_52202320240305_09520742.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/cjr_no_072024_ao_plo_51202320240220_10160778.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/cjr_no_082024_ao_plo_05202420240305_09585045.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/cjr_no_092024_ao_pll_13202320240305_09580517.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/cjr_no_142024_ao_plo_02202420240305_09593344.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/cjr_no_152024_ao_plo_14202420240325_09431248.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/cjr_no_162024_ao_plc_01202420240325_09420886.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/cjr_no_172024_ao_plo_07202420240325_09443698.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/cjr_no_182024_ao_plo_11202420240325_09563279.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/cjr_no_192024_ao_plo_08202420240325_09451696.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/cjr_no_202024_ao_plo_12202420240325_09440118.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/cjr_no_212024_ao_pll_01202420240325_09412138.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/cjr_no_222024_ao_pll_042024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/cjr_no_232024_ao_pll_072024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/cjr_no_252024_ao_plo_15202420240403_09130734.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/cjr_no_262024ao_plo_09202420240403_08134157.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/cjr_no_282024_ao_plo_13202420240529_08053540.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_29-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/cjr_no_302024_ao_pll_06202420240403_09300325.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/cjr_no_312024_ao_pll_03202420240403_09233869.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/cjr_no_322024_ao_plo_21202420240403_09172596.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/cjr_no_332024_ao_pll_05202420240403_09271384.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/342024_cjr_ao_pll_04132420240521_11293044.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/352024_cjr_ao_plo_04202420240521_11260192.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/parecer_37.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/parecer_39.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/parecer_40.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/cjr_no_432024_ao_veto_ao_pll_11202420240529_09583147.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/442024_cjr_ao_pll_15202420240521_11322973.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/452024_cjr_ao_pll_16202420240521_11350455.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/cjr_no_462024_ao_pll_17202420240529_08083680.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/472024_cjr_ao_prleg_012202420240521_11240712.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/482024_cjr_ao_prleg_022202420240521_11215386.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/parecer_49-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/502024_cjr_ao_pll_142420240521_11310962.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_51-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/parecer_52-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/cjr_532024_ao_plo_35202420240716_08194821.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/cjr_552024_ao_pll_19202420240916_09055444.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_56_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_57_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_58-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/faeo_052024_ao_plo_34202420240716_08205821.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/parecer_001_urfm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/parecer_002_urfm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3465/par_urfm_042024_ao_plo_38202420241029_11421694.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_05-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_06-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/parecer_07-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_08-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/par_spas_012024_ao_pll_19202420240827_11194574.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_01_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/parece_ces_022024_veto_plo_24202420241126_08595802.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_01-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3463/537322-2023wm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/portaria_nomeacao_comissap_veto_20240920_10185113.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/portaria_nomeacao_comissao_alteracao_ri20240924_08482054.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/decreto_leg_01202420241010_10002420.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/veto_ao_pll_04202420240412_12260918.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/veto_aut_15702024_pll_11202420240503_10490401.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/veto_a_lo_1596202420240910_10553693.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3466/veto_pll_242024_autografo_1598202420241030_12042041.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/nr_001.2024-_piso_salarial_profissionais_da_educacao_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/plo_02.2024-_alteracao_da_lei_n_1.396.2021_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/plo_003.2024_reajuste_sal._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/plo_004.2024_codema.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/plo_05.2024_-_cria_distrito_pa_pingos_dagua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/plo_07.2024_-_rga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/plo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/nr-2_plo_009.2024_-_projeto_lei_aluguel_parque_e_tendas_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/plo_10.2024_-_plantao_e_sobreaviso_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/plo_011.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/plo_012.2024_-_rga_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/plo_013.2024_-__reajuste_sal._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/plo_14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/plo_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/nr_plo_18202420240419_12105187.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/plo_019.2024-_loteamento_residencial_planalto_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/plo_020.2024-_loteamento_residencial_ceu_azul.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/plo_021.2024_-projeto_de_lei_altera_o_lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/plo_022.2024-_loteamento_residencial_do_lago.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/plo_23202420240502_12245992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/plo_24202420240502_12300491.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/plo_025.2024-_alienacao_area.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/plo_026.2024-_alienacao_area.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/plo_28-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/nr_plo_029.2024_-_alteracao_de_lei_vbr.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/nr_plo_30_ldo2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/plo_031.2024-_altera_a_lei_1.576.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/plo_32-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/plo_33-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/plo_034.2024_-_remanejamento_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/plo_035.2024-_altera_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/plo_36202420240805_07191925.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/037.2024-alienacao_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/nr_plo_38202420241018_09120284.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/nr_plo_392025_loa2025_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/plo_040.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/plo_041.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/plo_043.2024_-_modelo_de_lei_municipal_corrigido_e_com_anexos_3_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/plo_442024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3479/plo_046.2024-_loteamento_jardim_dourados.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/plo_047.2024-_loteamento_rommer_ville.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/plo_048.2024-_loteamento_nova_querencia_ii.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/plo_49.2024-_fundo_de_transporte-fmt.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/plo_50-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/plc_002.2024-pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/nr_plc_03202420241018_09133350.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/pll_02202420240301_10282345.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/pll_03202420240301_10290290.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/plo_04202420240308_10183760.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/pll_05-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/pll_06-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/plo_07202420240318_11201289.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/plo_08202420240318_11205411.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/plo_09202420240318_11211790.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/pll_10202420240327_08272978.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/pll_11202420240327_10433285.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/pll_12202420240408_12114125.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/pll_13202420240409_10343528.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/nr_pll_14202420240509_10210399.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/pll_15202420240418_09295197.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/pll_16202420240502_11404308.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/pll_17202420240503_10442397.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/pll_18202420240624_10574066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/pll_19202420240710_10352765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/pll_20202420240806_12163045.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_21202420240909_08415665.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pll_22202420240925_10150027.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/pll_23202420241008_10234571.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3464/pll_24202420241010_09103695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/pll_25202420241125_11152244.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/nr_proj_res_01202420240517_11205627.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/nr_proj_res_02202420240517_11221270.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/proj_reso_03202420240502_10234394.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/proj_res_04202420240902_09530246.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/subs_ao_plo_10202420240328_12155782.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/substitutivo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/ind_01202420240131_10390009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_02202420240216_09532662.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/ind_03202420240216_08561439.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_04202420240216_08563684.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/ind_05202420240226_10415372.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/ind_062024_corrigida20240305_09405842.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/ind_072024_corrigida20240305_09414323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/ind_082024_corrigida20240305_09420279.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/ind_092024_corrigida20240305_09422616.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/ind_10202420240408_09244734.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_11-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_12-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/ind_13-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/ind_14202420240412_11515282.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/ind_15202420240516_09445903.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/ind_16202420240516_09453136.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/ind_17202420240516_09455834.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/ind_18202420240529_10085553.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/21202420240626_07510952.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/ind_22202420240710_10472433.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/ind_23202420240827_09471098.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/ind_24202420240827_09473837.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/ind_25202420240830_09354704.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/2_a_nr_ind_262024_20241004_10325497.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/ind_27202820241114_07302454.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/ind_28202820241114_07305398.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3490/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/res_01202420240301_11425270.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/res_afast_02202420240517_12255247.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/resolucao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/emenda_aditiva_01202420240403_08524739.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/emenda_ad_22024_ao_pll_19202420240904_08383575.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_plo_53202320240304_07375785.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_no_022024_ao_plo_2202420240305_10002247.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/emend_mod_032024_ao_plo_04202420240521_07275407.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/emenda_modificativa_05-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/emenda_modificativa_06-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/emenda_modificatica__no_72024_ao_pll_19202420240806_12132248.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/em_mod_082024_pll_20202420240830_07430436.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/em__n._10-2024_plo_49-2024_criacao_fundo_municipal_transportes_fmt.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/plo_em_plo_043-2024_-escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/mocao_1202420240216_09553837.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/mocao_aplausos_servidores_empaer20240710_10460865.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/cjr_no_0122024_ao_plo_01202420240220_10260286.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/cjr_no_022024_ao_plo_54202320240220_10211759.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/cjr_no_0322024_ao_plo_03202420240220_10244941.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/cjr_no_042024_ao_plo_53202320240220_10144703.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/cjr_no_0522024_ao_pll_03202320240220_10295029.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/cjr_no_062024_ao_plo_52202320240305_09520742.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/cjr_no_072024_ao_plo_51202320240220_10160778.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/cjr_no_082024_ao_plo_05202420240305_09585045.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/cjr_no_092024_ao_pll_13202320240305_09580517.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/cjr_no_142024_ao_plo_02202420240305_09593344.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/cjr_no_152024_ao_plo_14202420240325_09431248.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/cjr_no_162024_ao_plc_01202420240325_09420886.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/cjr_no_172024_ao_plo_07202420240325_09443698.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/cjr_no_182024_ao_plo_11202420240325_09563279.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/cjr_no_192024_ao_plo_08202420240325_09451696.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/cjr_no_202024_ao_plo_12202420240325_09440118.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/cjr_no_212024_ao_pll_01202420240325_09412138.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/cjr_no_222024_ao_pll_042024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/cjr_no_232024_ao_pll_072024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/cjr_no_252024_ao_plo_15202420240403_09130734.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/cjr_no_262024ao_plo_09202420240403_08134157.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/cjr_no_282024_ao_plo_13202420240529_08053540.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_29-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/cjr_no_302024_ao_pll_06202420240403_09300325.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/cjr_no_312024_ao_pll_03202420240403_09233869.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/cjr_no_322024_ao_plo_21202420240403_09172596.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/cjr_no_332024_ao_pll_05202420240403_09271384.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/342024_cjr_ao_pll_04132420240521_11293044.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/352024_cjr_ao_plo_04202420240521_11260192.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/parecer_37.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/parecer_39.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/parecer_40.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/cjr_no_432024_ao_veto_ao_pll_11202420240529_09583147.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/442024_cjr_ao_pll_15202420240521_11322973.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/452024_cjr_ao_pll_16202420240521_11350455.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/cjr_no_462024_ao_pll_17202420240529_08083680.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/472024_cjr_ao_prleg_012202420240521_11240712.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/482024_cjr_ao_prleg_022202420240521_11215386.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/parecer_49-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/502024_cjr_ao_pll_142420240521_11310962.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_51-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/parecer_52-2024_cjr.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/cjr_532024_ao_plo_35202420240716_08194821.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/cjr_552024_ao_pll_19202420240916_09055444.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_56_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_57_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_58-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/faeo_052024_ao_plo_34202420240716_08205821.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/parecer_001_urfm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/parecer_002_urfm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3465/par_urfm_042024_ao_plo_38202420241029_11421694.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_05-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_06-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/parecer_07-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_08-2024_urfm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/par_spas_012024_ao_pll_19202420240827_11194574.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_01_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/parece_ces_022024_veto_plo_24202420241126_08595802.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_01-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3463/537322-2023wm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/portaria_nomeacao_comissap_veto_20240920_10185113.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/portaria_nomeacao_comissao_alteracao_ri20240924_08482054.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/decreto_leg_01202420241010_10002420.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/veto_ao_pll_04202420240412_12260918.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/veto_aut_15702024_pll_11202420240503_10490401.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/veto_a_lo_1596202420240910_10553693.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/3466/veto_pll_242024_autografo_1598202420241030_12042041.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>