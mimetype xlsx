--- v0 (2026-03-02)
+++ v1 (2026-05-14)
@@ -54,2709 +54,2709 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/001.2023_-_cria_escola_parque_das_torres_1_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/001.2023_-_cria_escola_parque_das_torres_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação do Centro Municipal de Educação Infantil Parque das Torres.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/projeto_de_lei_ordinaria_no._002.2023_-_cria_escola_bela_vista.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/projeto_de_lei_ordinaria_no._002.2023_-_cria_escola_bela_vista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação da Escola Municipal de Educação Básica Bela Vista.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/003.2023_-_comodato_agroindustria_de_pequi_e_polpa_de_frutas_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/003.2023_-_comodato_agroindustria_de_pequi_e_polpa_de_frutas_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência a ceder mediante comodato imóvel público à COOPERQUER.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/plo_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/plo_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova denominação do Centro Municipal de Educação Infantil  Passinhos para o Futuro e dá outras providências.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/plo_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/plo_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 284/2003, de 07 de julho de 2003 e dá outra providências</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/nr_plo_06202320230317.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/nr_plo_06202320230317.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência MT, por intermédio do Poder Executivo, a realizar doação do imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/nr_plo_08202320230317.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/nr_plo_08202320230317.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/nr_plo_09202320230307.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/nr_plo_09202320230307.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do loteamento Residencial denominado "Residencial Planalto" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/projeto_10-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/projeto_10-2023.pdf</t>
   </si>
   <si>
     <t>Institui o REFISQUER VIII Refinanciamento Fiscal de Querência.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/nr_plo_112023_atualizado_2303202320230323.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/nr_plo_112023_atualizado_2303202320230323.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 355 /2005 que dispõe sobre a reestruturação do regime próprio de previdência social do município de Querência MT, e da outras providências.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/012.2023_-_altera_lei_nomeia_diretoria_executiva_do_fempas_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/012.2023_-_altera_lei_nomeia_diretoria_executiva_do_fempas_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.224/2020, de 17 de fevereiro de 2020</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/plo_13-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/plo_13-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual na forma do inciso X, do Art. 37, da Constituição Federal, ao vencimento dos servidores públicos do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_14-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da criança e do adolescente e esta lei revoga parcialmente  a lei 1.153/2019 dos artigos 45 ao artigos 55. entram em vigor parcialmente os artigos 52 ao artigos 71 na data de sua publicação estando vigente ate a data de 31 de dezembro de 2023. Esta lei entra em vigor totalmente do dia 01 de janeiro de 2024 revogando assim inteiramente a lei 1.153/2019.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_15-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_15-2023.pdf</t>
   </si>
   <si>
     <t>Concede piso salarial aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias  do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/plo_16-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/plo_16-2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual na forma do inciso X, do Art. 37, da Constituição Federal, ao subsídio do prefeito, vice prefeito e secretários do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/plo_18-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/plo_18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 288/2003, que autoriza o poder Executivo  Municipal a efetuar a doação  de lote urbano para entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/plo_19-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/plo_19-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.464/2022, de 30 de agosto de 2022, revogando as disposições em contrário e dá outra providências .</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/plo_20-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/plo_20-2023.pdf</t>
   </si>
   <si>
     <t>DISP6E  SOBRE A ALTERACAO  DA LEI MUNICIPAL   N.    1.464/2022,    DE    30    DE AGOSTO    DE    2022,    REVOGANDO    AS DISPOSICÕES   EM   CONTRARIO   E   DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/plo_21-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/plo_21-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/plo_22-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/plo_22-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.329/2021 de 05 de abril de 2021, revogando as disposições em contrário e dando outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/plo_023.2023_-_projeto_de_lei_-_regulamenta_plantoes_medicos_e_sobreaviso_3.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/plo_023.2023_-_projeto_de_lei_-_regulamenta_plantoes_medicos_e_sobreaviso_3.pdf</t>
   </si>
   <si>
     <t>Dispõe a instituição de plantão médico hospitalar e sistema de sobreaviso médico do município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/nr_plo_24202320230511.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/nr_plo_24202320230511.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no lotacionograma do Município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/nr_plo_0252023_sus_pag_09_20230710_09295004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/nr_plo_0252023_sus_pag_09_20230710_09295004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no lotacionograma do município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/plo_262023_ldocompleta_v1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/plo_262023_ldocompleta_v1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/plo_27-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/plo_27-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do centro de referência especialização de assistência social (CREAS) no município  de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/plo_28-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/plo_28-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei que reestruturou o Regime Próprio de Previdência Social do município de Querência MT e, dá outras providências.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/plo_29-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/plo_29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por excesso de arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/po_30-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/po_30-2023.pdf</t>
   </si>
   <si>
     <t>Autorização para Abertura de Crédito Adicional Suplementar por remanejamento, transposição ou transparência de recursos de uma categoria para outra ou de um órgão para outro no orçamento vigente.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/plo_31202320230718_09442286.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/plo_31202320230718_09442286.pdf</t>
   </si>
   <si>
     <t>Que cria o SESMT - Serviço Especializado em Engenharia de Segurança e Medicina do Trabalho, no Âmbito da Prefeitura Municipal de Querência-MT.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/plo_32-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/plo_32-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais vinculados a secretaria de educação, pertencentes aos quadro de servidores do município de Querência MT</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_033.2023_-_construcao_de_unidades_habitacionais.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_033.2023_-_construcao_de_unidades_habitacionais.pdf</t>
   </si>
   <si>
     <t>Que Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_034.2023_-_manutencao_de_estradas_vicinais_-_convenio_941700.2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_034.2023_-_manutencao_de_estradas_vicinais_-_convenio_941700.2023.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a autorização para abertura de crédito adicional especial por excesso de arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/plo_35-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/plo_35-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei de nº 1.396/2021, de 6 de Dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/plo_036.2023-_loteamento_residencial_betis.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/plo_036.2023-_loteamento_residencial_betis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do loteamento Residencial denominado "Residencial Jardim Betis" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/plo_no_037.2023-_loteamento_urban_agroempresarial.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/plo_no_037.2023-_loteamento_urban_agroempresarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do Loteamento denominado "Urban Agroempresarial" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_39202320230901_08515510.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_39202320230901_08515510.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a Criação do Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência do Município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/plo_40-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/plo_40-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da política de assistência social e regulamenta o sistema único de assistência social no município de Querência MT, e dá outras providências</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/plo_41-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/plo_41-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do município de Querência para a instalação do loteamento Residencial denominado " Bosque Floresta Negra" na área urbana da cidade e dá outras providências</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/plo_42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/plo_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional por anulação de dotação e dá outras providências</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/plo_no_043.2023_-_projeto_lei_043-2023_uber.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/plo_no_043.2023_-_projeto_lei_043-2023_uber.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regulamentação da prestação de serviço de transporte remunerado privado individual de passageiros baseado no uso de aplicativos de transporte no âmbito do Município de Querência MT.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/nr_plo_442023_-_loa_2024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/nr_plo_442023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do município de Querência MT, para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/plo_045.2023-_altera_a_lei_1.133.2018.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/plo_045.2023-_altera_a_lei_1.133.2018.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à lei nº 1.133/2023, de 17 de dezembro de 2018, que " estabelece as normas do parcelamento de solo para fins urbanos no município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/plo_no_046.2023-_cria_a_cipa.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/plo_no_046.2023-_cria_a_cipa.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito da Prefeitura municipal de Querência a comissão interna de prevenção de acidentes - CIPA e dá outras providências.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/plo_48202320231101_10582197.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/plo_48202320231101_10582197.pdf</t>
   </si>
   <si>
     <t>Afeta ao uso comum do povo os bens imóveis que indica.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/plo_49202320231122_08503914.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/plo_49202320231122_08503914.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.099/2018, de 18 de junho de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/plo_50202320231128_12175998.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/plo_50202320231128_12175998.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Alienar para fins sociais os Imóveis que menciona de propriedade do Município de Querência-MT, acresce dispositivos à Lei Municipal N° 700/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/plo_no_051.2023_-_altera_lei_874.2014_-_doacao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/plo_no_051.2023_-_altera_lei_874.2014_-_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência MT, por intermédio do Poder Executivo, alterar a Lei Municipal nº 874/2024.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3113/plo_no_052.2023_-_altera_lei_taxi.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3113/plo_no_052.2023_-_altera_lei_taxi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e a autorização para o exercício da atividade privada de transporte individual de passageiros por meio de automóvel de aluguel (táxis) no âmbito do Município de Querência - MT.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3114/plo_53202320231215_08253506.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3114/plo_53202320231215_08253506.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei Municipal nº 318/2004 de 08 de setembro de 2004.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/nr_plo_n_054.2023_-projeto_de_lei_altera_o_lotacionograma_-_corrigido_3.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/nr_plo_n_054.2023_-projeto_de_lei_altera_o_lotacionograma_-_corrigido_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no lotacionograma do município de Querência-MT e dá outras providências</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/plc_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/plc_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da lei complementar nº  097/2017, a qual dispõe sobre a estrutura administrativa organizacional do município de Querência MT.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/plc_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/plc_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se a lei complementar nº 008/1993, que estabelece novas regras quanto as dimensões de comportamentos de permanência prolongada e de permanência de curta duração para edificações verticais.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/nr_plc_0032023_folha_520230317.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/nr_plc_0032023_folha_520230317.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 097/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura Municipal de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/plc_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/plc_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 104/2018, de 17 de dezembro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/plc_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/plc_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei complementar nº 103/2018, de 15 de outubro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/plc_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/plc_06-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 66/2014 que dispõe sobre a criação do Departamento de Água e Esgoto do município de Querência-DAE, e dá outras providências.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/plc_07-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/plc_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei complementar nº 102/2018, de 15 de outubro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/plc_08202320230518.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/plc_08202320230518.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 81/2015, de 13 de fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/plc_009.2023_-_altera_lei_complementar_n._081.2015.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/plc_009.2023_-_altera_lei_complementar_n._081.2015.pdf</t>
   </si>
   <si>
     <t>Que Dispõe Sobre a Alteração da Lei Complementar Nº 81/2015 de 13 de fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/plc_010.2023-_altera_a_lei_complementar_n.097_-_2017_3.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/plc_010.2023-_altera_a_lei_complementar_n.097_-_2017_3.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 97/2017 que dispõe sobre a Reforma da Estrutura Administrativa Organizacional da Prefeitura Municipal de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/nr_plc_011.2023_-_planta_genericanova.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/nr_plc_011.2023_-_planta_genericanova.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a planta genérica de valores por metros quadrados de terreno, edificação, de seus fatores corretivos e da formula de cálculo para os lançamento dos tributos do município, nos termos do 12º do artigo 423 da Lei Complementar nº 104 de 17 de dezembro de 2018 - Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/pll_01202320230118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/pll_01202320230118.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.152/2019-Lotacionograma da Câmara Municipal de Querência-MT, criando cargo em comissão de assessor em arquitetura, estudos e projetos.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>Professora Rosiane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/pll_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/pll_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para distribuição de absorventes higiênicos para mulheres de baixa renda, em situações de vulnerabilidade e/ou risco social.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Edmar Batista</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/pll_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/pll_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação da Rua 08, da quadra 17, do Jardim Bela Vista II, para Rua  Baltazar Felizardo de Jesus.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/pll_04202320230306.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/pll_04202320230306.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual na forma do inciso X, do Art. 37, da Constituição Federal, aos vereadores  do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/pll_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/pll_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do programa telemedicina/telessaúde no município de Querência -MT e dá outras providências.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/pll_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/pll_06-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Lucas, que dispõe sobre a obrigatoriedade da realização de cursos de primeiros socorros por professores e funcionários que tenham contato direto com os alunos nas creches e escolas instaladas no Município de Querência, da rede pública e privada, institui o selo " Lucas Begalli Zamora de Souza" de capacitação em primeiros socorros.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>Dra. Alexandra</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/pll_07-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/pll_07-2023.pdf</t>
   </si>
   <si>
     <t>Proíbe a queima de fogos de artifícios com estampido no município de Querência MT.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/pll_08-2023-mesclado.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/pll_08-2023-mesclado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de logradouro público Parque de Exposições para Parque de Exposição Ariosvaldo Alves da Costa.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Divino Goiamat, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/pll_09-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/pll_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade pública municipal a Associação dos Ministros do Evangelho de Querência.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/pll_10202320230714_09094830.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/pll_10202320230714_09094830.pdf</t>
   </si>
   <si>
     <t>Cria o distrito Agrovila Pingos d'Água, com área territorial de 79.8556 HÁ, pertencente ao município de Querência - MT, de acordo com o artigo 20 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/pll11-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/pll11-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de logadouro público Rua B10 para Rua Valdir Pereira Duarte.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/pll_12-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/pll_12-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar o projeto "Programa de Material Escolar Solidário" de distribuição de materiais e uniformes escolares aos alunos carentes.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>Luzimar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3115/pll_13202320231215_08132555.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3115/pll_13202320231215_08132555.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de logradouro público Rua E 6 para Rua Zeni Wochner.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/nr_plcleg_01202320230123.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/nr_plcleg_01202320230123.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar nº 85/2015, que estabelece o plano de cargos, carreira e vencimentos dos servidores da Câmara Municipal de Querência MT</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_001-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_001-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize o recapeamento asfáltico e a iluminação na entrada da cidade, referente a Avenida Sul.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_002-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_002-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a marcação e estruturação de uma pista de ciclismo na estrada MT-109/110, entre o município de Querência ao assentamento P.A Pingo d´Água.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_003-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_003-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a iluminação pública na Rua Vicente Gonçalves dos Santos, no setor Industrial.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/ind_004-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/ind_004-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possibilite o acesso  de  um ponto de ônibus escolar no setor Bosque das Orquídeas</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_05-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a Criação da Secretaria da Mulher.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/ind_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/ind_06-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma praça no setor B na Rua Afonso Munaro (Rua b-13) quadra 20, lote 01.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/ind_07-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/ind_07-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma praça com academia ao Ar Livre  no Setor H, Rua H-21, Quadra 30, lote 01.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/ind_08-2023_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/ind_08-2023_2.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma praça com quadra  de areia para volei e Beach Tênis no Setor G, Rua G-9, Quadra 16, lote 01.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/ind_09-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/ind_09-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a limpeza das Ruas do setor Gabriela</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_10-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_10-2023.pdf</t>
   </si>
   <si>
     <t>Indico para que desenvolva a criação de um processo para o recebimento e depósito de sobras de materiais de construção e acabamento e que esse seja doado à pessoas carentes e entidades beneficentes ou habitacionais do município de Querência MT.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/ind_11.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/ind_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja providenciado uma área de jogos/lazer na Praça Rotary Club com capacidade para aproximadamente 20 pessoas a fim de atender a melhor idade, criando espaço adequado e confortável para que os mesmos possam se reunir no dia a dia e participem de jogos e atividades de descontração.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/ind_12-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/ind_12-2023.pdf</t>
   </si>
   <si>
     <t>Viabilize um abrigo para os usuários que aguardam por transporte na saída para a Agrovila Pingo d Água e demais assentamentos e fazendas do município.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Beatriz  Steffen, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/indicacao_13-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/indicacao_13-2023.pdf</t>
   </si>
   <si>
     <t>Viabilize elementos de segurança nas escolas como cercas elétricas, elevação da altura dos muros e segurança armada em todas as escolas, bem como a criação de uma rede de apoio interdisciplinar.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/ind_14202320230511.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/ind_14202320230511.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, para que seja feito a distribuição de água na Agrovila do Assentamento P.A Pingo d Água.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_15202320230511.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_15202320230511.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que viabilize na praça Rotary Club  uma nova praça com Playground e academia ao ar livre no setor C</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_16202320230511.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_16202320230511.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que viabilize  uma nova praça com Playground no setor Morada do Sol quadra 11 frente com a Rua 6 e 7</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_17-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_17-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que realize a manutenção da estrutura de contenção da água, fiação elétrica e calçada de caminhada, localizada no lago Azul.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/ind_018-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/ind_018-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que providencie a implementação e construção de praça, com 2 quadras de areia, playground, fonte de água e arborização.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/ind_19-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/ind_19-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize um projeto urbanístico com estacionamento oblíquo e fechamento da vala da avenida Norberto Schwantes.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/ind_20-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/ind_20-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  viabilize um projeto paisagístico para avenida das Torres.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2478/ind_21-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2478/ind_21-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a iluminação na Rua Berto Vezaro.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_22202320230607_09410178.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_22202320230607_09410178.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que  realize a criação e implantação dos ecopontos em pontos estratégicos para captação de resíduos que estão sendo descartados de forma inadequada no Município de Querência.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/ind_23.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/ind_23.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que faça a construção de um quebra mola na Avenida Leste, esquina com a Avenida Norte, no setor G.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_24.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_24.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que realize uma  construção e paisagismo da rotatória entre a Rua Herta Kist Malmann e  Avenida das Torres.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_25-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_25-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a construção de um posto de saúde (PSF/ SUS) no setor Bela Vista.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/ind_26-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/ind_26-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que faça a estruturação e troca de lâmpadas necessárias, na iluminação pública da estrada R-10</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/ind_27202320230711_11351334.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/ind_27202320230711_11351334.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que realize a instalação de placas e sinais de trânsito na Avenida Sul.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_28-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo através da Secretaria Municipal de Assistência Social e Secretaria de Administração viabilize a implantação do programa Cozinha Popular através do Governo Federal no Município conforme Projeto Marmita Solidária.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_29-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_29-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a construção de uma praça de lazer nos setores Parque das Torres 1 e 2</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_30-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_30-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a reforma da Avenida das Torres, com paisagismo e arborização e construa uma pista de caminhada na avenida.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>Adeal Carneiro, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/ind_31.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/ind_31.pdf</t>
   </si>
   <si>
     <t>Indicamos para Poder Executivo para que possam criar "secretaria de assuntos indígenas ou povos originários dentro do planejamento orçamentário, destinando assim um recurso próprios para atender as etnias indígenas, e que o secretario da pasta seja indicado pelos povos indígenas pertencentes ao município.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>Jean do Coutinho, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/ind_32-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/ind_32-2023.pdf</t>
   </si>
   <si>
     <t>Destinar um valor de R$ 400.000,00 (Quatrocentos mil reais), para reforma e ampliação da escola do P.A. Pingos d Água</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/ind_33-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/ind_33-2023.pdf</t>
   </si>
   <si>
     <t>Destinar um valor de R$600.000,00 ( Seiscentos mil reais), para construção de uma casa de acolhimento do município de Querência.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_34-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_34-2023.pdf</t>
   </si>
   <si>
     <t>Destinar um valor R$ 2.700.000,00 ( dois milhões e setecentos mil reais) para a construção de casas habitacionais no município de Querência.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/ind_35-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/ind_35-2023.pdf</t>
   </si>
   <si>
     <t>Destinar um valor de R$300.000,00( trezentos mil reais) para o asfaltamento e manutenção de ruas e avenidas do assentamento P.A Brasil Novo.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/ind_36-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/ind_36-2023.pdf</t>
   </si>
   <si>
     <t>Destinar um valor de R$ 300.000,00 ( trezentos mil reais), para asfaltamento e manutenção de ruas e avenidas do assentamentos P.A Coutinho União.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_37-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_37-2023.pdf</t>
   </si>
   <si>
     <t>Indicamos para o Poder executivo destine um valor de R$ 700.000,00 (setecentos mil reais) para o asfaltamento e manutenção de rua e avenidas da agrovila P. A Pingos d´Agua.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_38-2023_rozaine.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_38-2023_rozaine.pdf</t>
   </si>
   <si>
     <t>Que indica ao Poder Executivo para viabilizar a implantação de uma via de mão única na rua Lucas Gorgen.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_40-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_40-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a construção da calçada no decorrer da Avenida Leste.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_41.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que viabilize a revitalização da grama na Avenida A, no Setor morada do Sol</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/ind_42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/ind_42.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que providencie a construção de um Parque de lazer, no Setor Morada do Sol</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/ind_43-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/ind_43-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que realize a instalação de bancos na área verde, 90 C do setor Jardim Europa</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/ind_44-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/ind_44-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a construção de um Parque de Lazer no setor Coabe.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/ind_45-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/ind_45-2023.pdf</t>
   </si>
   <si>
     <t>Indico  ao Poder Executivo para que busque uma forma de organizar melhor a coleta de lixo urbano.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/ind_46202320231123_10281366.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/ind_46202320231123_10281366.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo , que seja adquirido de 01 ônibus à Secretaria de Educação que será para o uso exclusivo de pessoas / munícipes.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/ind_47202320231123_10290012.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/ind_47202320231123_10290012.pdf</t>
   </si>
   <si>
     <t>Indico que seja implementado e garantido o Projeto Piloto de adequação de 10 salas de aula na Escola Municipal de Educação Básica Parque Imperial.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/ind_48202320231123_10292965.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/ind_48202320231123_10292965.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que implentem o Projeto piloto para a oferta de Educação Infantil - creche em tempo integral para o ano 2024, para os anos Maternal I,II, III.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/ind_49202320231123_10300517.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/ind_49202320231123_10300517.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja adquirido notebooks para a Secretaria Municipal de Educação a fim de ser fornecido em Regime de Comodato aos professores interinos da Rede municipal de Ensino.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/ind_50202320231212_10590421.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/ind_50202320231212_10590421.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que providencie um guarda para a ala 2 da extensão do Hospital Municipal de Querência</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/req_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/req_01-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos  uma maquina de esteira em tempo integral no lixão municipal</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>Rozaine Presença, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/req_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/req_02-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Deputada Estadual Janaina Riva que seja encaminhado a Secretaria de Estado de Saúde de Mato Grosso, para que seja feito o atendimento das demandas de aparelho auditivo, cirurgia bariátrica e próteses de braço e perna as pessoas que estão na lista de espera do município de Querência.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/requerimento_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/requerimento_03-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos prestação de contas dos recursos devolvidos pelo Poder Legislativo no ano 2023</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/req_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/req_04-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a Energisa -Para que seja analisado o motivo de interrupções no fornecimento de energia elétrica no Setor Morada do Sol.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/resolucao_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/resolucao_01-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de contas do exercício de 2021, mantendo-se o Parecer prévio do Tribunal de Contas do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/resolucao_002-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/resolucao_002-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Licença remunerada ao vereador Telmo Alves de Brito, pelo período de 60 dias, no período  compreendido entre 1º de maio a 30 de junho do corrente ano para tratamento de saúde.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/res_3202320230508.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/res_3202320230508.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da mulher no âmbito da Câmara Municipal de Querência e dá outras providência.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/resolucao_4-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/resolucao_4-2023.pdf</t>
   </si>
   <si>
     <t>Concede licença não remunerada ao vereador Edmar Lúcio Batista, pelo período de 60 dias,  no período compreendido entre 15 de maio a 15 de julho.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/resolucao_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/resolucao_05-2023.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Itinerante na Agro Vila P. A Pingo D'Agua</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/resolucao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/resolucao.pdf</t>
   </si>
   <si>
     <t>Autorização para o Prefeito ausentar-se do município por 16 dias</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/res_07202311102023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/res_07202311102023.pdf</t>
   </si>
   <si>
     <t>Denominação do plenário da Câmara Municipal de Querência - MT</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/resolucao_8202320231123_10253269.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/resolucao_8202320231123_10253269.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana ao Dr. Thalles.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_09202320231215_11254592.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_09202320231215_11254592.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de cidadania querenciana ao Dr. Kalil Jacob.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/resolucao_10202320231215_11285961.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/resolucao_10202320231215_11285961.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana ao Dr. Gary Sandalio Gutierrez Salas</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/res_11-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/res_11-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de contas do exercício de 2022, mantendo-se o Parecer prévio do Tribunal de Contas do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/emenda_aditiva_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/emenda_aditiva_03-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLO nº 19/2023</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/emenda_mod_012023_ao_plcleg_01202320230216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/emenda_mod_012023_ao_plcleg_01202320230216.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar do Legislativo Nº. 01/2023</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/emenda_modificativa_02-2023-mesclado.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/emenda_modificativa_02-2023-mesclado.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao  PLO nº 11/2023 - altera a lei 355/2005.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_mod_ao_plc_04202320230329.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_mod_ao_plc_04202320230329.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC de nº 04/2023 - Que dispõe sobre o código Tributário do Município de Querência -MT e dá outras providências</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/emenda_modificativa_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/emenda_modificativa_04-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa  ao PLC nº 03/2023</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/emenda_modificativa_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/emenda_modificativa_06-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO nº 18/2023</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/emenda_modificativa_7-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/emenda_modificativa_7-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa  ao PLO nº 19/2023</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/emenda_08-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/emenda_08-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO nº 20/2023</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/emenda_09-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/emenda_09-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO nº 22/2023</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/emenda_10-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/emenda_10-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC nº07/2023</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/emenda_11-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/emenda_11-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC nº05/2023</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/emenda_modificativa_12-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/emenda_modificativa_12-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC nº 07/2023 de 06 de abril de 2023</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/emenda_mod_13_ap_plo_24202320230711_09355724.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/emenda_mod_13_ap_plo_24202320230711_09355724.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 013/2023 ao PLO nº 024/2023</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/emenda_mod_142023_ao_plo_25202320230711_09424971.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/emenda_mod_142023_ao_plo_25202320230711_09424971.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 25/2023</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/emenda_mod_ao_plo_26202320230714_10471806.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/emenda_mod_ao_plo_26202320230714_10471806.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária 26/2023</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/emenda_16-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/emenda_16-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificava ao PLO de nº 30/2023</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_17-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_17-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal nº 32/2023</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/emenda_18-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/emenda_18-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal nº 31/2023</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/emenda_19-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/emenda_19-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Poder Legislativo nº 09/2023</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/emenda_mod_202023_plo_40202320231101_10571641.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/emenda_mod_202023_plo_40202320231101_10571641.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da política pública de assistência Social e Regulamenta o sistema único de Assistência Social no município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda_mod_ao_plo_452023_nr20231117_12152539.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda_mod_ao_plo_452023_nr20231117_12152539.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO nº 045/2023- Altera e acrescenta dispositivo à lei nº 1.133/2018, de 17 de dezembro de 2018 que " Estabelece as normas de parcelamento de solo para fins urbanos no município de Querência e dá outras Providências.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/emenda_supressiva.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao PLO nº 26/2023</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_supressiva_022023_ao_pll_12202320231123_10250603.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_supressiva_022023_ao_pll_12202320231123_10250603.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao PLL de nº 012/2023- " Autoriza o Poder Executivo Municipal a implantar o projeto PROGRAMA DE MATERIAL ESCOLAR de distribuição de materiais e uniformes escolares aos alunos."</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/emenda_substitutiva_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/emenda_substitutiva_01-2023.pdf</t>
   </si>
   <si>
     <t>Emenda  Substitutiva ao PLC nº 02/2023</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Jean do Coutinho, Adeal Carneiro, Beatriz  Steffen, Divino Goiamat, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/emenda_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/emenda_03-2023.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao PLO nº 23/2023</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Adeal Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/mocao_1-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/mocao_1-2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Policiais da polícia militar pelos serviços prestados  na operação Cangaçu em Confresa Mato Grosso</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/mocao_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/mocao_02-2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a professora Ângela klein do EMEB  Parque Imperial pela conquista de premiação com a melhor professora alfabetizadora na DRE</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao_03-2023.pdf</t>
   </si>
   <si>
     <t>A Soldada da PM, senhor Izaura Silva paes, pela participação e cooperação com os alunos da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães na Segunda edição dos Jogos Militares Estadual de 2023.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/mocao_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/mocao_04-2023.pdf</t>
   </si>
   <si>
     <t>Ao senhor Fagner Cuzinato Alli, pela participação e cooperação como técnico dos alunos  da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães na segunda edição dos Jogos Militares Estadual de 2023.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/mocao_05-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/mocao_05-2023.pdf</t>
   </si>
   <si>
     <t>Ao senhor Walteir Antônio Barbosa, pela participação e cooperação como técnico dos alunos da Escola Estadual Militar Tiradentes Coronel PM jorge Luiz de Magalhães na segunda edição dos Jogos Militares Estadual de 2023</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/mocao_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/mocao_06-2023.pdf</t>
   </si>
   <si>
     <t>Ao senhor Huemerson Divino Chaves pela participação e cooperação como técnico dos alunos da Escola Estadual Militar Tirantes Coronel PM Jorge Luiz de Magalhães na segunda edição dos jogos militares estadual de 2023</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/mocao_07-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/mocao_07-2023.pdf</t>
   </si>
   <si>
     <t>Ao senhor Tenente André Morais Leão, pela coordenação das equipes, treinadores e oficiais na segunda edição dos Jogos Militares Estadual de 2023</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/mocao_08-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/mocao_08-2023.pdf</t>
   </si>
   <si>
     <t>A equipe de Futsal categoria feminina da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães, pela conquista do primeiro lugar na segunda edição dos jogos militares Estadual de 2023</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/mocao_09-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/mocao_09-2023.pdf</t>
   </si>
   <si>
     <t>A equipe de Handebol categoria feminina da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães, pela conquista do primeiro lugar na segunda edição dos jogos militares estadual de 2023</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/mocao_10-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/mocao_10-2023.pdf</t>
   </si>
   <si>
     <t>A equipe de Handebol categoria masculina da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães, pela conquista do primeiro lugar na segunda edição dos jogos militares estadual de 2023</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/mocao_11-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/mocao_11-2023.pdf</t>
   </si>
   <si>
     <t>A equipe de Basquetebol categoria feminina da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães pela conquista do primeiro lugar na Segunda Edição dos Jogos Militares Estadual de 2023</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_12-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_12-2023.pdf</t>
   </si>
   <si>
     <t>A Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz Magalhães, pela conquista do primeiro lugar, na segunda edição dos Jogos Militares Estadual de 2023, nas modalidades de Voleibol feminino, Futsal masculino e feminino, basquetebol feminino e Handebol feminino e masculino, contribuindo para o título de campeão geral dos Jogos Militares 2023.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/mocao_13-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/mocao_13-2023.pdf</t>
   </si>
   <si>
     <t>Ao cabo da Polícia Militar, senhor Francisco Almeida Martins pela participação e cooperação com os alunos da Escola Estadual Militar Tiradentes Coronel PM Jorge Luiz de Magalhães na Segunda edição dos Jogos Militares Estadual de 2023.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/mocao_aplausos_14202320231212_10593379.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/mocao_aplausos_14202320231212_10593379.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a nossa Miss Querência Juvenil, Valentina Agnes Eidt pela Premiação de 1ª Princesa do concurso de Miss Brasil Juvenil 2023</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_aplausos_15202320231212_11000744.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_aplausos_15202320231212_11000744.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a nossa Miss Querência, Cristiane Stipp, pela premiação de 1º lugar no concurso de Miss Mato Grosso 2023</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Professora Rosiane, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Jean do Coutinho, Luzimar, Marcos Amorin, Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/repudio20231003_08490259.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/repudio20231003_08490259.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Gabinete da Presidência da Colenda da Câmara dos deputados, Excelentíssimo Senhor Arthur Lira, pelo contra as razões da ADPF e contra seu intento de discriminar o aborto até a decima segunda semana de gestação, mediante via judicial.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/parecer_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/parecer_02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 04/2023</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_03-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 02/2023</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/parecer_04-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/parecer_04-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 01/2023</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/parecer_005-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/parecer_005-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 01/2023</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/parecer_006-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/parecer_006-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 11/2022</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/parecer_007-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/parecer_007-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 10/2022</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/parecer_008-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/parecer_008-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 01/2023</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/parecer_10-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/parecer_10-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLLC nº 01/2023</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/parecer_11-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/parecer_11-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 02/2023</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/parecer_12.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/parecer_12.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLO 09/2023</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_13-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_13-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 010/2023</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/parecer_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/parecer_14.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 05/2023</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/parecer_15.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/parecer_15.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 08/2023</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/parecer_16.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/parecer_16.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão CJR ao PLO nº 06/2023</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/parecer_17.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/parecer_17.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 04/2023</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/parecer_19.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/parecer_19.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 016/2023</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/parecer_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/parecer_20.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 013/2023</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/parecer_21.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/parecer_21.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 015/2023</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/parecer_22.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/parecer_22.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 011/2023</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/parecer_23.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/parecer_23.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLC nº 03/2023</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/parecer_24.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/parecer_24.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 012/2023</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/parecer_25.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/parecer_25.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLL nº 02/2023</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/parecer_26.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/parecer_26.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 014/2023</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/parecer_27.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/parecer_27.pdf</t>
   </si>
   <si>
     <t>Parecer CJR ao PLL 04/2023</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/parecer_cjr_28-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/parecer_cjr_28-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 05/2023</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_29-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_29-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 19/2023</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_30-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_30-2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLC nº 07/2023</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_31-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_31-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 22/2023</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_32-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_32-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 05/2023</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_33-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_33-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 20/2023</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_34-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_34-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 21/2023</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_35-2023_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_35-2023_2.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 18/2023</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/parecer_36-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/parecer_36-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 23/2023</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/parecer_37-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/parecer_37-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR  ao PLC nº 08/2023</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/parc_cjrcjr_382023_ao_plo_25202320230718_12142413.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/parc_cjrcjr_382023_ao_plo_25202320230718_12142413.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 25/2023</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parc_cjr_392023_ao_pll_04202320230718_12111997.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parc_cjr_392023_ao_pll_04202320230718_12111997.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei  do Legislativo nº 07/2023</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/parecer_40-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/parecer_40-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 08/2023</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/parc_cjr_412023_ao_plo_28202320230718_12234559.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/parc_cjr_412023_ao_plo_28202320230718_12234559.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 28/2023</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/parc_cjrcjr_422023_ao_plo_27202320230718_12182005.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/parc_cjrcjr_422023_ao_plo_27202320230718_12182005.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 27/2023</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/parecer_43_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/parecer_43_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 09/2023</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/parecer_44-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/parecer_44-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão PLO nº 035/2023</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/parecer_045-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/parecer_045-2023.pdf</t>
   </si>
   <si>
     <t>Parecer PLO 36</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/parecer_46-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/parecer_46-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Municipal nº 37/2023</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer_49-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer_49-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de lei Municipal nº 31/2023</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/parecer_50-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/parecer_50-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei nº 32/2023</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/parecer_51-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/parecer_51-2023.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Complementar nº 10/2023</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/parecer_52-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/parecer_52-2023.pdf</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/parecer_53-2023_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/parecer_53-2023_2.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 53/2023</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/parecer_54.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/parecer_54.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 041/2023</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_55.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_55.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº 011/2023</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/parecer_56.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/parecer_56.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão CJR ao PLO nº 40/2023</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_cjr_602023_ao_plo_45202320231117_11065751.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_cjr_602023_ao_plo_45202320231117_11065751.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 045/2023</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/parecer_cjr_612023_ao_plo_46202320231117_11073571.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/parecer_cjr_612023_ao_plo_46202320231117_11073571.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 46/2023</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_cjr_632023_ao_plo_4352023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_cjr_632023_ao_plo_4352023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 43/2023</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/nr_parecer_cjr_642023_ao_plo_48202320231121_10033323.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/nr_parecer_cjr_642023_ao_plo_48202320231121_10033323.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 48/2023</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/par_cjr_ao_pll_12202320231124_09235027.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/par_cjr_ao_pll_12202320231124_09235027.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão ao PLL nº 12/2023</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/parecer_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/parecer_01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 26/2023</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/parc_faeo_22023_ao_plo_29202320230718_12212400.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/parc_faeo_22023_ao_plo_29202320230718_12212400.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 29/2023</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/parecer_03_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/parecer_03_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 30/2023</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/parecer_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/parecer_04.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº 042/2023</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>URFM</t>
   </si>
   <si>
     <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
   </si>
   <si>
     <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/parecer_01-2023_plc02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/parecer_01-2023_plc02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLC nº 02/2023</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/parecer_002_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/parecer_002_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão URFM ao PLO nº 06/2023</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/parecer_03-urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/parecer_03-urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão URFM ao PLO nº 08/2023</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/parecer_004-urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/parecer_004-urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão URFM ao PLO nº 09/2023</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/parecer_no_05_plo_37-2023__urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/parecer_no_05_plo_37-2023__urfm.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei nº 37/2023</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/parecer_06-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/parecer_06-2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao PLO 36-2023</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/parecer_no_07_plo_41-2023__urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/parecer_no_07_plo_41-2023__urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 41/2023</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/parecer_urfm_ao_plo_45202320231121_09555663.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/parecer_urfm_ao_plo_45202320231121_09555663.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 45/2023</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>SPAS</t>
   </si>
   <si>
     <t>Parecer Comissão Saúde, Prev. e Assistência Social</t>
   </si>
   <si>
     <t>SPAS - Saúde, Previdência e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_01-2023_spas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_01-2023_spas.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL nº 05/2023</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/parecer_spas_02-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/parecer_spas_02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão SPAS ao PL nº 23/2023</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/parecer_spas_03-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/parecer_spas_03-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão SPAS ao PLO de nº 08/2023</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 040/2023</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>TSPC</t>
   </si>
   <si>
     <t>Parecer Comissão Transportes e Seg. Pública e Com.</t>
   </si>
   <si>
     <t>TSPC - Transportes, Segurança Pública e Comunitária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/parecer_tspc_ao_plo_43202320231121_09563289.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/parecer_tspc_ao_plo_43202320231121_09563289.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão ao PLO nº 43/2023</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>Parecer Pessoal Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/parecer_01-2023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/parecer_01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer do Vereador Marcos Amorin ao PLC nº 002/2023</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/contas_anuais_de_governo_processo_892732022_tce20231026_11221034.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/contas_anuais_de_governo_processo_892732022_tce20231026_11221034.pdf</t>
   </si>
   <si>
     <t>Processo Nº. 8.297-3/2022 TCE-MT Contas anuais de Governo Municipal</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/oficio_de_licenca.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/oficio_de_licenca.pdf</t>
   </si>
   <si>
     <t>Ofício de Licença do Poder Executivo para o cargo de prefeito e secretaria municipal de assistência social entre os dias 01 de novembro a 16 de novembro de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3063,67 +3063,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/001.2023_-_cria_escola_parque_das_torres_1_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/projeto_de_lei_ordinaria_no._002.2023_-_cria_escola_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/003.2023_-_comodato_agroindustria_de_pequi_e_polpa_de_frutas_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/plo_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/plo_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/nr_plo_06202320230317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/nr_plo_08202320230317.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/nr_plo_09202320230307.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/projeto_10-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/nr_plo_112023_atualizado_2303202320230323.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/012.2023_-_altera_lei_nomeia_diretoria_executiva_do_fempas_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/plo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/plo_023.2023_-_projeto_de_lei_-_regulamenta_plantoes_medicos_e_sobreaviso_3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/nr_plo_24202320230511.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/nr_plo_0252023_sus_pag_09_20230710_09295004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/plo_262023_ldocompleta_v1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/plo_28-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/po_30-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/plo_31202320230718_09442286.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_033.2023_-_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_034.2023_-_manutencao_de_estradas_vicinais_-_convenio_941700.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/plo_036.2023-_loteamento_residencial_betis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/plo_no_037.2023-_loteamento_urban_agroempresarial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_39202320230901_08515510.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/plo_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/plo_no_043.2023_-_projeto_lei_043-2023_uber.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/nr_plo_442023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/plo_045.2023-_altera_a_lei_1.133.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/plo_no_046.2023-_cria_a_cipa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/plo_48202320231101_10582197.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/plo_49202320231122_08503914.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/plo_50202320231128_12175998.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/plo_no_051.2023_-_altera_lei_874.2014_-_doacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3113/plo_no_052.2023_-_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3114/plo_53202320231215_08253506.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/nr_plo_n_054.2023_-projeto_de_lei_altera_o_lotacionograma_-_corrigido_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/nr_plc_0032023_folha_520230317.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/plc_08202320230518.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/plc_009.2023_-_altera_lei_complementar_n._081.2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/plc_010.2023-_altera_a_lei_complementar_n.097_-_2017_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/nr_plc_011.2023_-_planta_genericanova.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/pll_01202320230118.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/pll_02-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/pll_03-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/pll_04202320230306.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/pll_05-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/pll_06-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/pll_07-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/pll_08-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/pll_09-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/pll_10202320230714_09094830.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/pll11-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/pll_12-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3115/pll_13202320231215_08132555.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/nr_plcleg_01202320230123.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_001-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_002-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_003-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/ind_004-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_05-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/ind_06-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/ind_07-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/ind_08-2023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/ind_09-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_10-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/ind_11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/ind_12-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/ind_14202320230511.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_15202320230511.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_16202320230511.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_17-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/ind_19-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/ind_20-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2478/ind_21-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_22202320230607_09410178.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/ind_23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_25-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/ind_26-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/ind_27202320230711_11351334.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_29-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_30-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/ind_31.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/ind_32-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/ind_33-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_34-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/ind_35-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/ind_36-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_37-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_38-2023_rozaine.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_40-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_41.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/ind_42.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/ind_43-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/ind_44-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/ind_45-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/ind_46202320231123_10281366.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/ind_47202320231123_10290012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/ind_48202320231123_10292965.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/ind_49202320231123_10300517.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/ind_50202320231212_10590421.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/req_01-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/req_02-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/req_04-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/res_3202320230508.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/resolucao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/resolucao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/res_07202311102023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/resolucao_8202320231123_10253269.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_09202320231215_11254592.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/resolucao_10202320231215_11285961.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/res_11-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/emenda_aditiva_03-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/emenda_mod_012023_ao_plcleg_01202320230216.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/emenda_modificativa_02-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_mod_ao_plc_04202320230329.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/emenda_modificativa_04-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/emenda_modificativa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/emenda_modificativa_7-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/emenda_08-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/emenda_09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/emenda_10-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/emenda_11-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/emenda_modificativa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/emenda_mod_13_ap_plo_24202320230711_09355724.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/emenda_mod_142023_ao_plo_25202320230711_09424971.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/emenda_mod_ao_plo_26202320230714_10471806.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/emenda_16-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_17-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/emenda_18-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/emenda_19-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/emenda_mod_202023_plo_40202320231101_10571641.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda_mod_ao_plo_452023_nr20231117_12152539.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_supressiva_022023_ao_pll_12202320231123_10250603.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/emenda_substitutiva_01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/emenda_03-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/mocao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/mocao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/mocao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/mocao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/mocao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/mocao_aplausos_14202320231212_10593379.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_aplausos_15202320231212_11000744.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/repudio20231003_08490259.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/parecer_02-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_03-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/parecer_04-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/parecer_005-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/parecer_006-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/parecer_007-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/parecer_008-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/parecer_10-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/parecer_11-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_13-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/parecer_15.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/parecer_16.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/parecer_17.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/parecer_21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/parecer_22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/parecer_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/parecer_24.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/parecer_25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/parecer_26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/parecer_27.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/parecer_cjr_28-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_29-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_30-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_31-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_32-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_33-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_34-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_35-2023_2.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/parecer_36-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/parecer_37-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/parc_cjrcjr_382023_ao_plo_25202320230718_12142413.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parc_cjr_392023_ao_pll_04202320230718_12111997.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/parecer_40-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/parc_cjr_412023_ao_plo_28202320230718_12234559.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/parc_cjrcjr_422023_ao_plo_27202320230718_12182005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/parecer_43_cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/parecer_44-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/parecer_045-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/parecer_46-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer_49-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/parecer_50-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/parecer_51-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/parecer_52-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/parecer_53-2023_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/parecer_54.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_55.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/parecer_56.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_cjr_602023_ao_plo_45202320231117_11065751.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/parecer_cjr_612023_ao_plo_46202320231117_11073571.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_cjr_632023_ao_plo_4352023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/nr_parecer_cjr_642023_ao_plo_48202320231121_10033323.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/par_cjr_ao_pll_12202320231124_09235027.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/parecer_01-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/parc_faeo_22023_ao_plo_29202320230718_12212400.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/parecer_03_faeo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/parecer_01-2023_plc02-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/parecer_002_urfm.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/parecer_03-urfm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/parecer_004-urfm.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/parecer_no_05_plo_37-2023__urfm.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/parecer_06-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/parecer_no_07_plo_41-2023__urfm.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/parecer_urfm_ao_plo_45202320231121_09555663.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_01-2023_spas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/parecer_spas_02-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/parecer_spas_03-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/parecer_tspc_ao_plo_43202320231121_09563289.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/parecer_01-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/contas_anuais_de_governo_processo_892732022_tce20231026_11221034.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/oficio_de_licenca.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/001.2023_-_cria_escola_parque_das_torres_1_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/projeto_de_lei_ordinaria_no._002.2023_-_cria_escola_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/003.2023_-_comodato_agroindustria_de_pequi_e_polpa_de_frutas_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/plo_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/plo_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/nr_plo_06202320230317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/nr_plo_08202320230317.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/nr_plo_09202320230307.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/projeto_10-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/nr_plo_112023_atualizado_2303202320230323.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/012.2023_-_altera_lei_nomeia_diretoria_executiva_do_fempas_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2405/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/plo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/plo_023.2023_-_projeto_de_lei_-_regulamenta_plantoes_medicos_e_sobreaviso_3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/nr_plo_24202320230511.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/nr_plo_0252023_sus_pag_09_20230710_09295004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/plo_262023_ldocompleta_v1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/plo_28-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/po_30-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/plo_31202320230718_09442286.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_033.2023_-_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_034.2023_-_manutencao_de_estradas_vicinais_-_convenio_941700.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/plo_036.2023-_loteamento_residencial_betis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/plo_no_037.2023-_loteamento_urban_agroempresarial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_39202320230901_08515510.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/plo_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/plo_no_043.2023_-_projeto_lei_043-2023_uber.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/nr_plo_442023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/plo_045.2023-_altera_a_lei_1.133.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/plo_no_046.2023-_cria_a_cipa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/plo_48202320231101_10582197.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/plo_49202320231122_08503914.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/plo_50202320231128_12175998.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/plo_no_051.2023_-_altera_lei_874.2014_-_doacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3113/plo_no_052.2023_-_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3114/plo_53202320231215_08253506.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/nr_plo_n_054.2023_-projeto_de_lei_altera_o_lotacionograma_-_corrigido_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/nr_plc_0032023_folha_520230317.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2409/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2473/plc_08202320230518.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/plc_009.2023_-_altera_lei_complementar_n._081.2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/plc_010.2023-_altera_a_lei_complementar_n.097_-_2017_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/nr_plc_011.2023_-_planta_genericanova.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/pll_01202320230118.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/pll_02-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/pll_03-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2407/pll_04202320230306.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/pll_05-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/pll_06-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/pll_07-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/pll_08-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/pll_09-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/pll_10202320230714_09094830.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/pll11-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/pll_12-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3115/pll_13202320231215_08132555.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/nr_plcleg_01202320230123.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_001-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_002-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_003-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/ind_004-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_05-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/ind_06-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/ind_07-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/ind_08-2023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/ind_09-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_10-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/ind_11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/ind_12-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/ind_14202320230511.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_15202320230511.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_16202320230511.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/ind_17-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/ind_19-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/ind_20-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2478/ind_21-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_22202320230607_09410178.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/ind_23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/ind_24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/ind_25-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/ind_26-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/ind_27202320230711_11351334.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_29-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_30-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/ind_31.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/ind_32-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/ind_33-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_34-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/ind_35-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/ind_36-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_37-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_38-2023_rozaine.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_40-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_41.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/ind_42.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/ind_43-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/ind_44-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/ind_45-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/ind_46202320231123_10281366.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/ind_47202320231123_10290012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/ind_48202320231123_10292965.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/ind_49202320231123_10300517.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/ind_50202320231212_10590421.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/req_01-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/req_02-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/req_04-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/res_3202320230508.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/resolucao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/resolucao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/res_07202311102023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/resolucao_8202320231123_10253269.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_09202320231215_11254592.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/resolucao_10202320231215_11285961.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/res_11-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/emenda_aditiva_03-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/emenda_mod_012023_ao_plcleg_01202320230216.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/emenda_modificativa_02-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/emenda_mod_ao_plc_04202320230329.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/emenda_modificativa_04-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2449/emenda_modificativa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/emenda_modificativa_7-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/emenda_08-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/emenda_09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/emenda_10-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/emenda_11-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/emenda_modificativa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/emenda_mod_13_ap_plo_24202320230711_09355724.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/emenda_mod_142023_ao_plo_25202320230711_09424971.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/emenda_mod_ao_plo_26202320230714_10471806.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/emenda_16-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/emenda_17-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/emenda_18-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/emenda_19-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/emenda_mod_202023_plo_40202320231101_10571641.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda_mod_ao_plo_452023_nr20231117_12152539.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda_supressiva_022023_ao_pll_12202320231123_10250603.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/emenda_substitutiva_01-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/emenda_03-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/mocao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2480/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/mocao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/mocao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/mocao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/mocao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/mocao_aplausos_14202320231212_10593379.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_aplausos_15202320231212_11000744.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/repudio20231003_08490259.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/parecer_02-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_03-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/parecer_04-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/parecer_005-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/parecer_006-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/parecer_007-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/parecer_008-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/parecer_10-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/parecer_11-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_13-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/parecer_15.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/parecer_16.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/parecer_17.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/parecer_21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/parecer_22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/parecer_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/parecer_24.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/parecer_25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/parecer_26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/parecer_27.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/parecer_cjr_28-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_29-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_30-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_31-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_32-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_33-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_34-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_35-2023_2.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/parecer_36-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/parecer_37-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/parc_cjrcjr_382023_ao_plo_25202320230718_12142413.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parc_cjr_392023_ao_pll_04202320230718_12111997.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/parecer_40-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/parc_cjr_412023_ao_plo_28202320230718_12234559.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2509/parc_cjrcjr_422023_ao_plo_27202320230718_12182005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/parecer_43_cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/parecer_44-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/parecer_045-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/parecer_46-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer_49-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/parecer_50-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/parecer_51-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/parecer_52-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/parecer_53-2023_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/parecer_54.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_55.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/parecer_56.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_cjr_602023_ao_plo_45202320231117_11065751.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/parecer_cjr_612023_ao_plo_46202320231117_11073571.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_cjr_632023_ao_plo_4352023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/nr_parecer_cjr_642023_ao_plo_48202320231121_10033323.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/par_cjr_ao_pll_12202320231124_09235027.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/parecer_01-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/parc_faeo_22023_ao_plo_29202320230718_12212400.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/parecer_03_faeo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/parecer_01-2023_plc02-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/parecer_002_urfm.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/parecer_03-urfm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/parecer_004-urfm.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/parecer_no_05_plo_37-2023__urfm.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/parecer_06-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/parecer_no_07_plo_41-2023__urfm.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/parecer_urfm_ao_plo_45202320231121_09555663.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/parecer_01-2023_spas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/parecer_spas_02-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/parecer_spas_03-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/parecer_tspc_ao_plo_43202320231121_09563289.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/parecer_01-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/contas_anuais_de_governo_processo_892732022_tce20231026_11221034.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/oficio_de_licenca.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>