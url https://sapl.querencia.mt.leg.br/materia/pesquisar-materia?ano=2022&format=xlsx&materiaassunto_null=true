--- v1 (2026-03-03)
+++ v2 (2026-05-15)
@@ -54,3079 +54,3079 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_no_001.2022_-_manut.hospitalar_sus_-_estado_ass-1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_no_001.2022_-_manut.hospitalar_sus_-_estado_ass-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito Adicional Especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_no_002.2022_-_recuperacao_da_pavimentacao_na_rodovia_mt-109_-_sentido_canarana_ass.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_no_002.2022_-_recuperacao_da_pavimentacao_na_rodovia_mt-109_-_sentido_canarana_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito Adicional Especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_no_003.2022_-_veiculo_assistencia_social_ass.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_no_003.2022_-_veiculo_assistencia_social_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito Adicional Especial por superávit financeiro é dá outras providências</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_no_004.2022_-_construcao_de_piscina_aquecida_ass.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_no_004.2022_-_construcao_de_piscina_aquecida_ass.pdf</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/projeto_de_lei_no_005.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_ass.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/projeto_de_lei_no_005.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito Adicional Especial por excesso arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_no_006.2022_-_construcao_de_laticinio_de_pequeno_porte_conv.no_897812_.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_no_006.2022_-_construcao_de_laticinio_de_pequeno_porte_conv.no_897812_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por superávit financeiro e excesso arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_lei_no_007.2022_-_aquisicao_de_farinheira_convenio_no_914060.2021.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_lei_no_007.2022_-_aquisicao_de_farinheira_convenio_no_914060.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por Superávit financeira e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_no_008.2022_-_aquisicao_de_lama_asfaltica.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_no_008.2022_-_aquisicao_de_lama_asfaltica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por excesso de arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_lei_no_009.2022_-_constr.novo_predio_da_esc.estadual_indigena_kisedje_-_ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_lei_no_009.2022_-_constr.novo_predio_da_esc.estadual_indigena_kisedje_-_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar por superávit financeiro e excesso de arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_010.2022_-_quadra_poliesportiva_escola_estadual_-_ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_010.2022_-_quadra_poliesportiva_escola_estadual_-_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de  crédito adicional suplementar por superávit financeiro e excesso arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/projeto_de_lei_no_011.2022_-_festas_de_artes_integradas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/projeto_de_lei_no_011.2022_-_festas_de_artes_integradas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por superavit financeiro e dá outras providências</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_012.2022_-_realizacao_da_cerimonia_do_kuarup_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_012.2022_-_realizacao_da_cerimonia_do_kuarup_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_lei_no_013.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_2362_km_-_ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_lei_no_013.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_2362_km_-_ok.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_no_014.2022_-__constr.do_predio_da_escola_estadual_20_de_marco_-_ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_no_014.2022_-__constr.do_predio_da_escola_estadual_20_de_marco_-_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por excesso arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_no_015.2022_-_aquisicao_de_veiculo_sec.educacao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_no_015.2022_-_aquisicao_de_veiculo_sec.educacao.pdf</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/plo-16.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/plo-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por superavit financeiro e excesso arrecadação de convênios e dá outras providências</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei_no_017.2022_-_aquisicao_de_ambulancia_-_estado_-_termo_compromisso_026-2021_-_ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei_no_017.2022_-_aquisicao_de_ambulancia_-_estado_-_termo_compromisso_026-2021_-_ok.pdf</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_18.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de manutenção da limpeza de terrenos urbanos em Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/plo_19-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/plo_19-2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da CF/88 ao vencimento dos servidores públicos do Município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/plo__21.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/plo__21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no  lotacionograma do município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/022.2022_-_rga_prefeito_vice_e_secretarios.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/022.2022_-_rga_prefeito_vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, ao subsídio do prefeito, vice prefeito e secretários dos município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_23.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N. 874/2014, DE 02 DE DEZEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/plo_242022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/plo_242022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.294/2020, de 07 de dezembro e 2020 e Institui o programa Planta Popular no âmbito do poder Publico Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_no_025.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_a-1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_no_025.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_a-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial superávit financeiro e por excesso arrecadação de convênios e dá outras providências</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no_026.2022_-_festas_de_artes_integradas_a.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no_026.2022_-_festas_de_artes_integradas_a.pdf</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no_027.2022_-_aquisicao_de_lama_asfaltica_a.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no_027.2022_-_aquisicao_de_lama_asfaltica_a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização opara abertura de crédito adicional especial por superavit financeiro e excesso arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/plo_28.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/plo_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração da Lei Municipal nº 1.353/2021, de 21 de junho de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_29.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_29.pdf</t>
   </si>
   <si>
     <t>Autoriza para abertura de crédito adicional suplementar por remanejamento, transposição ou transferência de recursos de uma  categoria para outra  ou de um órgão para outro no orçamento vigente.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/projeto_de_lei_030202213042022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/projeto_de_lei_030202213042022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de valorização da Cultura, do Turismo e da vocação Agrícola do Município de Querência, dentre outras providências correlatas.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/projeto_de_lei_032202214042022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/projeto_de_lei_032202214042022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.a, e dá outras providências</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/projeto_de_lei_033202214042022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/projeto_de_lei_033202214042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 530/2006, de 22 de abril de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/projeto_de_lei_no_034.2022_-_obras_nas_secretarias.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/projeto_de_lei_no_034.2022_-_obras_nas_secretarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/plo_35.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/plo_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para instalação do Loteamento denominado "Residencial  Jardins Valência" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/projeto_de_lei_no__036202220220504.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/projeto_de_lei_no__036202220220504.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono em vias e logradouro públicos do município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_037.2022_-_despesas_para_cultura_indigenas.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_037.2022_-_despesas_para_cultura_indigenas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito  Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/plo_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/plo_38.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Campo Limpo, no calendário oficial de comemorações do Município de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_39-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_39-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/plo_40.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/plo_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1.396/2021, de 06 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/plo_041202220220825.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/plo_041202220220825.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo municipal de Querência, a alienar em favor da empresa vencedora do chamamento público, área em perímetro urbano, a ser desmembrada em 224 lotes para o Programa Habitacional do Governo Federal - Casa verde e amarela realizado e parceria com a Caixa Econômica Federal e/ou Banco do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_042202220220601.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_042202220220601.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.405/2021, que dispõe sobre a lei de Diretrizes Orçamentárias (LDO) para o exercício 2022 e a Lei Municipal  nº 1.407/2021, Lei Orçamentária Anual (LOA), Exercício Financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/plo_043202220220601.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/plo_043202220220601.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária nº 1.393/2021, de 03 de novembro de 2021, que cria o Conselho Municipal de Desenvolvimento Econômico, Institui o Fundo Municipal de Desenvolvimento Econômico e dá outras providências.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/plo_44.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/plo_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para a instalação do loteamento denominado"Comercial Eldorado Polo Empresarial" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/plo_45.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/plo_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de taxa de administração e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/plo_046202220220707.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/plo_046202220220707.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial dos profissionais vinculados a Secretaria Municipal de Educação, pertencentes ao quadro de servidores do Município de Querência-MT.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/plo_047202220220729.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/plo_047202220220729.pdf</t>
   </si>
   <si>
     <t>Concede piso salarial aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias do Município de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_048.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_5860_km_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_048.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_5860_km_1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/plo_49-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/plo_49-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática nas unidades educacionais de Rede Pública Municipal de Ensino de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/plo_50-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/plo_50-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do Município de Querência para  a instalação do loteamento Residencial e Comercial denominado "Três Américas" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/plo_51.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/plo_51.pdf</t>
   </si>
   <si>
     <t>Institui a bonificação por Resultados, aos professores do fundamental I das Unidades Educacionais da Rede Pública Municipal de Ensino de Querência -MT e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/nr_plo_052202220221024.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/nr_plo_052202220221024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 318/2004 de 08 de setembro de 2004.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/plo_53-202220221216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/plo_53-202220221216.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa do município de Querência para o exercício financeiro para ano 2023.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/plo_54202220221014.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/plo_54202220221014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regulamentação  e a autorização para o exercício da atividade privada de transporte individual de passageiros por meio de automóveis de aluguel (táxis) no âmbito do município de Querência MT.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/plo_55202220221013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/plo_55202220221013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos anexos PPA 2022/2025 e dá outras providências</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/plo_56202220221013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/plo_56202220221013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais vinculados a Secretaria de Educação, pertencentes aos quadro de servidores do Município de Querência MT.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2316/plo_057.2022_-_desapropriacao_5.909.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2316/plo_057.2022_-_desapropriacao_5.909.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel através de desapropriação judicial e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/plo_058202220221014.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/plo_058202220221014.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial dos ocupantes do cargos de Técnico de Enfermagem do Município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2317/plo_059.2022_-_desapropriacao_5.908.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2317/plo_059.2022_-_desapropriacao_5.908.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel através de desapropriação judicial e dá outras providências</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/plo_60-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/plo_60-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.450 de 16 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2314/plo_061202220221114.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2314/plo_061202220221114.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.407/2021, Lei Orçamentária Anual- LOA, Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2318/plo_062.2022_-_desapropriacao_8.072.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2318/plo_062.2022_-_desapropriacao_8.072.pdf</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/plo_063.2022_-_desapropriacao_3.165.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/plo_063.2022_-_desapropriacao_3.165.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/plo_64-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/plo_64-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 1.464/2022 de 30 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/nr_plo_065202220221213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/nr_plo_065202220221213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no lotacionograma do município de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/nr_plc_01202220220310.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/nr_plc_01202220220310.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar nº 097/2017 que dispõe sobre a reforma da estrutura administrativa organizacional da Prefeitura municipal de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/plc_02-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/plc_02-2022.pdf</t>
   </si>
   <si>
     <t>Alterar a Lei Complementar nº 097/2017 que dispõe sobre a Reforma da Estrutura Administrativa Organizacional da Prefeitura Municipal de Querência MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/plc_04-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/plc_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 081/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/plc_05-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/plc_05-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  planta genérica de valores por metro quadrado de terreno, edificação, de seus fatores corretivos e d formula de cálculo para o lançamento dos tributos do município, nos termos do 1 e 2º do artigo 423 da Lei Complementar  nº 04 de 17 de dezembro de 2018- código tributário Municipal e dá outras Providências.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/plc_06-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/plc_06-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 097/2017 que dispõe sobre a reforma da estrutura  administrativa organizacional da prefeitura municipal de Querência -MT e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/plc_07-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/plc_07-2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I- Mapa do Perímetro Urbano integrante  da Lei Complementar  nº 102/2018, de 15 de outubro de 2018, que institui a revisão do plano diretor e o processo de planejamento do município.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/pll_01-2022__lotacionograma.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/pll_01-2022__lotacionograma.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo III do lotacionograma da Câmara Municipal de Querência criação de cargos de provimento de comissão."</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Marcos Amorin, Adeal Carneiro, Beatriz  Steffen, Divino Goiamat, Jean do Coutinho, Luzimar, Professor Neiriberto Abner, Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/pll_02-_2022_denoominacao_aeroporto-mesclado_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/pll_02-_2022_denoominacao_aeroporto-mesclado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação do Aeroporto Municipal de Querência para Aeroporto Diego Grespon.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/pll_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/pll_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regularização de feiras itinerantes e livres em todos  os bairros do município de Querência,  e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Luzimar, Marcos Amorin, Professor Neiriberto Abner, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/pll_042022_assinado20220318.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/pll_042022_assinado20220318.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias e décimo terceiro salário para os agentes políticos municipais de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/05-2022_rga_vereadores.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/05-2022_rga_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, aos vereadores do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>Professora Rosiane</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/nr_plc_006202220221213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/nr_plc_006202220221213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher a ter um acompanhante de sua livre escolha nas consultas e exames, inclusive os ginecológicos, nos estabelecimentos públicos e privados do município de Querência no estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>Telmo Brito, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/pl_07-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/pl_07-2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da banda Estudantil Adelir Bettanin para Banda Municipal Adelir Bettanin</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/pll_09202220221118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/pll_09202220221118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial aos servidores públicos da Câmara Municipal de Querência MT.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_legislativo_10-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_legislativo_10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de logradouro público Rua  A-9 , no setor para Rua  José Devilla, no município de Querência MT</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>Rozaine Presença, Adeal Carneiro, Beatriz  Steffen, Divino Goiamat, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/projeto_de_lei_legislativo_11-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/projeto_de_lei_legislativo_11-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de logradouro público Rua B-6, no setor B para Rua Sírio Egon Krupp, no município de Querência-MT.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/substitutivo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PLO de nº 030/2022 que " Cria o Comitê Gestor do Programa da Valorização da Cultura, do Turismo e da Vocação Agrícola do Município de Querência  e autoriza a emissão do Selo de valorização ao Programa, dentre outras providências correlatas."</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/substitutivo_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/substitutivo_02.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PLO 45/2022</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/substitutivo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PLO nº 47/2022</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/ind_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/ind_01.pdf</t>
   </si>
   <si>
     <t>Viabilize a aquisição de uma ambulância com capacidade para duas macas.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ind_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ind_02.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que possa realizar a manutenção do piso do salão da Associação dos Servidores Públicos e realizar a instalação de iluminação em toda a estrada que dá acesso a mesma, tendo seu início m anexo com a Rua Juvino Gomes (Estrada R9).</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/ind03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/ind03.pdf</t>
   </si>
   <si>
     <t>Indico viabilize a conclusão da pavimentação asfáltica na parte que na parte que falta da avenida Leste do setor Gabriela até o setor Bela Vista, bem como a construção de um canteiro com paisagismo e jardinagem na referida avenida dentro do setor Bela Vista.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/ind04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/ind04.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize  a conclusão da pavimentação asfáltica nas agrovilas do Pingos D´Água, Distrito Coutinho União e Brasil Novo,  bem como a finalização do meio-fio em todas as rua já pavimentadas.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/ind05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/ind05.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para providencie a reforma do ginásio de esportes da Agrovila Pingos  D´Água.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/ind06.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/ind06.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que através da secretária de serviços urbanos  para que providencie a conclusão da iluminação pública e colocação dos braços de luz na Agrovila  Pingos D´ Água.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Divino Goiamat, Luzimar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_07-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_07-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao senador Carlos Fávaro para disponibilizar ao Poder Executivo de Querência a quantia de R$ 1.500.00 para término da pavimentação asfáltica da antiga R-20 conhecida como Juvino Gomes no traçado de 1 quilômetro e meio ligando os setores G  e Gabriela ao Bosque das Orquídeas.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_08-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_08-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que através da Secretária de educação,  providencie a ampliação de números de vagas na pré escola na educação infantil do município.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>Adeal Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/009-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/009-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao senador Carlos Fávaro, que disponibilize R$300.000,00 para construção de um posto de saúde na Aldeia Kalapalo.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_10-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_10-2022.pdf</t>
   </si>
   <si>
     <t>Indico  ao senador Carlos Fávaro, que disponibilize ao Poder Executivo, a quantia de R$600.000,00 para a construção do Laboratório municipal de Querência.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/11-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/11-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado federal Neri Geller que disponibilize  R$250.000,00 para construção do Centro de lutas no setor F ao lado do campo Terrão.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>Divino Goiamat</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_12-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_12-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça uma travessia entre a Avenida Mato Grosso e a Rua vereador Elzo João Rippel</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_13-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_13-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize melhorias nas estradas rurais de todo perímetro rural do Município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_14-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo viabilize a construção de uma creche no Parque das Torres.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>Jean do Coutinho, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_15-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_15-2022.pdf</t>
   </si>
   <si>
     <t>Indico Poder Executivo indico para que viabilize a reforma da Escola Estadual Coutinho União.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Adeal Carneiro, Edmar Batista, Jean do Coutinho, Marcos Amorin, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_16-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_16-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Governo de Mato Grosso, para que  viabilize recursos para reforma  da Escola Escola Estadual Querência.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_17-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_17-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que faça a ampliação de 03 salas da EMEB Pingos d Água.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_18-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_18-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça uma passarela coberta na EMEB Pingos d Água.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_19-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_19-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma limpeza na Agrovila Brasil Novo.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Adeal Carneiro, Edmar Batista</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/indicacao_21-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/indicacao_21-2022.pdf</t>
   </si>
   <si>
     <t>Para que viabilize 03 ônibus escolares para suprir a demanda escolar do município de Querência</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/indicacao_22-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/indicacao_22-2022.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a manutenção da malha asfáltica viária do município.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/indicacao_23-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/indicacao_23-2022.pdf</t>
   </si>
   <si>
     <t>Para que viabilize um estacionamento no canteiro da avenida central e avenida Cuiabá</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_24-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_24-2022.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a construção de uma horta na escola municipal do P.A Brasil Novo</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/indicacao_25-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/indicacao_25-2022.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize uma cobertura em frente ao centro de imagem - CIM</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_26-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_26-2022.pdf</t>
   </si>
   <si>
     <t>Para que solicite aos laboratórios de exames clínicos conveniados com o município, para instalarem uma tenda em frente aos respectivos estabelecimentos.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/ind_27-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/ind_27-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma lombada eletrônica na travessia do anel viário que dá acesso aos setores Bela Vista e Bosque das Orquídeas.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>Edmar Batista</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_28202220220428.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_28202220220428.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a conclusão da pavimentação asfáltica no final da Avenida Leste que faz ligação entre o setor Gabriela e Setor Bela Vista.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/ind_29202220220504.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/ind_29202220220504.pdf</t>
   </si>
   <si>
     <t>Para que providencie iluminação pública na rotatória que dá acesso ao Lago Bets</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>Beatriz  Steffen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_030-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie o asfaltamento do pátio e também a instalação de calçada no entrono do Ginásio Nilo Perin.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_031-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_031-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que promova uma reunião junto aos laboratórios de exames clínicos para que os mesmos possam atender nos finais de semanas em de regime de plantão.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_032-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_032-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que promova a criação de um programa de cunho Educacional e profissionalizante denominado "  Usina de Talento".</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/33.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/33.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa estudar a possibilidade de construir um espaço para a realização de atividades  recreativas bem como eventos de datas comemorativas na escola Municipal Mundo Encantado.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_34.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_34.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie sinalização vertical, horizontal e semafórica na Avenida Central com Avenida Cuiabá e com a Mato Grosso, e faça a identificação com nomenclatura de Ruas e Bairros de nossa cidade.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_35202220220530.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_35202220220530.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a contratação imediata de um médico pediátrico para atendimento em nossas UBS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/ind_036202220220601.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/ind_036202220220601.pdf</t>
   </si>
   <si>
     <t>Indico ao Pode Executivo para que seja  implementado junto ao espaço Cultural fonte do aprendiz o projeto/ atividade orquestra Municipal em parceria com a comunidade evangélica.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/ind_37.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/ind_37.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a realização do curso de Primeiros Socorros para Educação Infantil, destinado a professores e funcionários das escolas do município, estado e rede particular com base na Lei nº 13.722/2018 mais conhecida como a Lei Lucas.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/ind_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/ind_38.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que promova uma campanha de conscientização para coibir a prática de descarte irregular de lixo nos acostamentos (laterais) das vias que dão acesso à cidade, providenciando a instalação de placas que informe que é proibido jogar lixo e entulho naquele local.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2216/ind39.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2216/ind39.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja implementado e modernizado a iluminação pública de nossas principais avenidas da cidade, por uma iluminação mais eficaz, tipo Led.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ind_40.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ind_40.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja criado em nossa cidade ciclovias nas vias de principais acessos transeuentes centro e acesso para bairros.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/ind_41.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que Construa uma lombada, na Rua 10, esquina com a Rua 3, que fica do lado direito do ESF no setor Imperial.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_42.pdf</t>
   </si>
   <si>
     <t>Indica  ao Poder Executivo para que construa uma lombada na Avenida das Torres com a Rua 4 e realizar as devidas sinalizações.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/ind_43.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/ind_43.pdf</t>
   </si>
   <si>
     <t>Que solicita emenda parlamentar ao Deputado Federal Neri  Geller para que o mesmo viabilize o valor de  R$280.000,00 para aquisição de barcos para aldeias indígenas do Xingu.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_44.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja realizado a sinalização viária, horizontal e vertical em toda extensão do anel viário.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_45.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_45.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo para que seja construída creche municipal que atenda os bairros Parque Imperial, Parque das Torres 1 e 2, Jardim Panorama; Morada do Sol e Grenville 1 e 2.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/ind_46.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/ind_46.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo  para que seja construído um depósito no DAE (Departamento de Água e Esgoto), para a guarda de materiais hidráulicos e ferramentas.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/ind_47-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/ind_47-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja feito a aquisição de motocicleta para DAE( Departamento de água e Esgoto) deste município.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/ind_48-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/ind_48-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que resolva a questão da falta de Água no Parque Imperial e no Parque  das Torres.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/ind_49-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/ind_49-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção de uma praça de lazer no Jardim Europa.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/ind_50.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/ind_50.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a reforma  do Centro Comunitário no P.A Coutinho União.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/ind_51.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/ind_51.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo através da Secretaria de Agricultura que se institua no dia 21 de setembro (Dia da Árvore)  em nosso município, um dia voltado a arborização e melhoramento do clima.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/ind_52.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/ind_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça a perfuração de novos poços artesianos em nosso perímetro urbano em Querência MT.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/ind_53.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/ind_53.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a implantação de uma cabine de transmissão das rádios no Estádio Municipal Osvaldo Gorgen.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/ind_54.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/ind_54.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  que providencie um termo de consentimento em que a paciente escolha se quer parto normal ou cesária pelo SUS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/ind_55.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/ind_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo  que construa uma pista de caminhada e coloque iluminação na praça do setor H.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>Luzimar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/ind_56.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/ind_56.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  que viabilize um notebook para o atendimento médico do posto de saúde da Agrovila Pingos d Água.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/ind_57.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/ind_57.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize uma caixa d água de 2 mil litros para o Posto de saúde da Agrovila Pingos d' Água.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/ind_58.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/ind_58.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a redução de idade mínima para esterilização voluntária.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>Jean do Coutinho, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_n.o_59_-_regularizacao_fundiaria_pa_-_copia.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_n.o_59_-_regularizacao_fundiaria_pa_-_copia.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa ser instruído e concluído o processo de Regularização Fundiária Urbana no P.A Coutinho União mediante a aplicação dos instrumentos previstos n legislação federal específica da REURB.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_n.o_60_-_marcos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_n.o_60_-_marcos.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa se adquiridos para complementar a EMEB Imperial, os seguintes materiais, 15 computadores;  bancadas para computadores; 01 tela de projeção; 01 notebook; 01 playground. Aproveitando o ensejo solicito mais 01 estagiária para o bom trabalho da escola.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_61-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_61-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie uma manutenção da pavimentação asfáltica da rua B-1 do setor B.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>Valneis Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_62-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_62-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que através da secretaria municipal de serviços urbanos viabilize a adequação na passarela da avenida Sul que liga a rua Berto Vezaro com Avenida C que passa ao lado da Construcenter, como forma de inibir o tráfego de motoqueiros.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/ind_63.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/ind_63.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a instalação de postes de iluminação pública entre a Avenida Mato Grosso especificamente entre a Galeria Alfredo Bissolotti (Galeria do Helio) e Eletrônica Centro Oeste</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/ind_64.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/ind_64.pdf</t>
   </si>
   <si>
     <t>Para que providencie um cronograma de periodicidade de no mínimo 2x na semana do recolhimento de lixo para o Parque das Torres I e II, Residencial Morada do Sol, Parque Imperial e Setor Industrial.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/ind_65.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/ind_65.pdf</t>
   </si>
   <si>
     <t>Para que providencie a instalação de uma cesta de basquete na quadra poliesportiva localizada na área de lazer do Setor B</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/ind_66.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/ind_66.pdf</t>
   </si>
   <si>
     <t>Para que providencie a revitalização e conserto da passarela de trilha esportiva dos ciclistas no córrego do Lago Bets</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Dra. Alexandra</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/ind_67-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/ind_67-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a delegação do serviço iluminação pública por concessão administrativa ou por delegação legal, com fundamento no art. 30, v e 175 da CF/ 88.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/ind_68-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/ind_68-2022.pdf</t>
   </si>
   <si>
     <t>Indico a limpeza da Agrovila Pingo d Agua.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Telmo Brito, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_69-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_69-2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que coloque placas de identificação dos nomes de Ruas e Avenidas do Município, bem como a sinalização no trevo que dá acesso ao P.A Coutinho União e Pingos d' Água e na MT 109 na curva conhecida como curva da Fazenda Wentz.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_n.o_70-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_n.o_70-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabilize a implantação de um canteiro central na Rua Rio Grande do Sul com arborização e iluminação pública.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/req_01-2022_-telmo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/req_01-2022_-telmo.pdf</t>
   </si>
   <si>
     <t>Requer uma sessão solene para homenagear as mulheres que se destacaram na sociedade.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Jean do Coutinho, Luzimar, Marcos Amorin, Professor Neiriberto Abner, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/req_02-2022_-telmo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/req_02-2022_-telmo.pdf</t>
   </si>
   <si>
     <t>Requer melhorias no atendimento ao público e na logística das entregas da empresa Correios.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>Ulysses  Lacerda Moraes</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_quebra_de_decoro_parlamentar_contra_neiriberto20220401.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_quebra_de_decoro_parlamentar_contra_neiriberto20220401.pdf</t>
   </si>
   <si>
     <t>Representação de quebra decoro parlamentar do vereador Neiriberto Erthal.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_neiriberto20220401.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_neiriberto20220401.pdf</t>
   </si>
   <si>
     <t>Requer que seja investigada a conduta do vereador Edmar Batista.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/req_05-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/req_05-2022.pdf</t>
   </si>
   <si>
     <t>Requer cumprimento de lei municipal nº 557/2009</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/req_06.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/req_06.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito que seja encaminhado a ANATEL um requerimento  de instalações de torres, objetivando melhorias de sinal de telefonia local.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/req_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/req_07.pdf</t>
   </si>
   <si>
     <t>Requerimento ao chefe da Unidade Avançada do INCRA do Vale do Araguaia para que compareça em nosso Município com intuito de fazerem a entrega dos 300 títulos de novas propriedades nas áreas rurais dos assentamentos.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/08-2022_expoquer_2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/08-2022_expoquer_2022.pdf</t>
   </si>
   <si>
     <t>Requer a ACEQ a prestação de contas da Expoquer 2022.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/09-2022_expoquer_2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/09-2022_expoquer_2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a prestação de contas da Expoquer 2022.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/10-2022_compra_area_staub.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/10-2022_compra_area_staub.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo informações sobre a aquisição de imóvel sob objeto da matrícula n° 2.973 do Livro n° 2 Registro Geral de Imóveis de_x000D_
 Querência- MT.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/11-2022_expoquer_2022_sindicato_rural.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/11-2022_expoquer_2022_sindicato_rural.pdf</t>
   </si>
   <si>
     <t>Requer do Sindicato dos Produtores Rurais de Querência a prestação de contas global da EXPOQUER 2022</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento_12-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento_12-2022.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre assuntos previamente determinado , com documentos comprobatórios referente aquisição de leite especial a crianças.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/resolucao_001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/resolucao_001.pdf</t>
   </si>
   <si>
     <t>Concede licença não remunerada o vereador Edmar Batista, pelo período de 28 dias no período compreendido entre 01 de Fevereiro a 28 de Fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/resolucao_06-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/resolucao_06-2022.pdf</t>
   </si>
   <si>
     <t>Resolução 06/2022- Dispõe sobre o afastamento dos vereadores Neiriberto Martins da Silva Erthal e Edmar Lúcio por 30 dias.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>Telmo Brito, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/resolucao_007-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/resolucao_007-2022.pdf</t>
   </si>
   <si>
     <t>Pena de afastamento temporário dos vereadores Neiriberto Erthal e Edmar Batista</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/resolucao_08_2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/resolucao_08_2022.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício de 2020, mantendo-se o Parecer Prévio do Tribunal de Contas do Estado Mato Grosso.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/resolucao_09-2022_afastamento_rosiane_galvao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/resolucao_09-2022_afastamento_rosiane_galvao.pdf</t>
   </si>
   <si>
     <t>Concede licença não remunerada a vereadora Rosiane Rosa Galvão.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/resolucao_12202220221118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/resolucao_12202220221118.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas da EXPOQUER 2022, mantendo-se o Relatório em anexo.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/13-2022_concede_licenca_nao_remunerada_edmar.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/13-2022_concede_licenca_nao_remunerada_edmar.pdf</t>
   </si>
   <si>
     <t>Concede licença não renumerada ao vereador Edmar Lúcio Batista pelo período compreendido do dia 06 à 31 de dezembro de  2022.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emanda_mod_012022_ao_plo_109202120220203.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emanda_mod_012022_ao_plo_109202120220203.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 01/2022 ao PLO nº 109/2021</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/emenda_022022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/emenda_022022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO nº 018/2022</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/emenda_mod_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/emenda_mod_03.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 17/2022</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/emenda_mod.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/emenda_mod.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLL nº 02/2022</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/emenda_05-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/emenda_05-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 107/2021</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/emenda_06-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/emenda_06-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLL nº 05/2022</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/emenda_07-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/emenda_07-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 022/2022.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/emenda_08-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/emenda_08-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa  ao PLO de nº 019/2022</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/emenda_modificativa_09-2022_plo-_107-2021.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/emenda_modificativa_09-2022_plo-_107-2021.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 09/2022 ao Projeto de Lei Ordinária Nº 107/2021</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/emenda_ao_plc_012022_assinado20220318.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/emenda_ao_plc_012022_assinado20220318.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Complementar nº 01/2022</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/emenda_11.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/emenda_11.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei do Executivo nº 107/2021</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/emenda_12.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/emenda_12.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária nº 21/2022</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/emenda_modificativa_13.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/emenda_modificativa_13.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO nº 107/2021, no art. 10º.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/emenda_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/emenda_14.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO de nº 107/202021 no art. 9º</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/emenda_mod_15_2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/emenda_mod_15_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO nº 32/2022</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/emenda_16_plo_33.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/emenda_16_plo_33.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO  nº 33/2022</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2195/emenda_mod_ao_plo_24202220220518.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2195/emenda_mod_ao_plo_24202220220518.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa da comissão ao PLO nº 24/2022.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/emenda_mod_ao_plo_33202220220516.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/emenda_mod_ao_plo_33202220220516.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO de nº 033/2022</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/emenda_mod_ao_plo_36202220220526.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/emenda_mod_ao_plo_36202220220526.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Municipal Nº. 36/2022</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/emenda_20-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/emenda_20-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO de nº 040/2022 - "Dispõe sobre a alteração da Lei Municipal  nº 1.396/2021,de 06 Dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/emenda_212022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/emenda_212022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa  ao PLO de nº 41/2022</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2277/emenda_modificativa_22-2022_plo-_41-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2277/emenda_modificativa_22-2022_plo-_41-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO de nº 41/2022</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/emenda_23-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/emenda_23-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº41/2022</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/emenda_24-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/emenda_24-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO nº 41/2022</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/emenda_modificativa_25-2022_substitutivo_03-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/emenda_modificativa_25-2022_substitutivo_03-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 25/2022 ao Substitutivo 03/2022</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2350/emenda_26-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2350/emenda_26-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Complementar nº. 06/2022.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2358/emenda_27-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2358/emenda_27-2022.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária nº 39/2022</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2359/emenda_28-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2359/emenda_28-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 53/2022.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>EO</t>
   </si>
   <si>
     <t>Emenda Oral</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/emenda_oral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/emenda_oral.pdf</t>
   </si>
   <si>
     <t>Emenda Oral ao PLO 40/2022</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/emenda_a_lo_012022_assinado20220318.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/emenda_a_lo_012022_assinado20220318.pdf</t>
   </si>
   <si>
     <t>Altera o art. 45 da Lei Orgânica Municipal._x000D_
 _x000D_
 _x000D_
 Proposição aprovada em 1ª discussão (20/12/2022)._x000D_
 Proposição aprovada em 2ª discussão (06/02/2023).</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>Adeal Carneiro, Beatriz  Steffen, Divino Goiamat, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/emenda_lei_organica_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/emenda_lei_organica_02.pdf</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica - "Altera o art. 21 da lei Orgânica Municipal." Guarda  Municipal</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Jean do Coutinho, Luzimar, Marcos Amorin, Rozaine Presença, Valneis Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_01-2022..pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_01-2022..pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Banda Municipal Adelir Bettanin</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_02-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_02-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos de autoria do Soberano Plenário a Equipe de Futsal Feminino de Querência, pelo título de Campeão Brasileiro dos Jogos da Juventude de Seleções 2022.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_03-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_03-2022.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos atletas do município de Querência pela Vitória da copa Araguaia de Futebol tornando-se bicampeão.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>Rozaine Presença, Adeal Carneiro, Beatriz  Steffen, Edmar Batista, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/mocao_04-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/mocao_04-2022.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a atleta de Jiu jitsu Maira Coleto premiação de 1º lugar mundial.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>Telmo Brito, Adeal Carneiro, Beatriz  Steffen, Divino Goiamat, Jean do Coutinho, Luzimar, Marcos Amorin, Professora Rosiane, Rozaine Presença</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_05-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_05-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Jovens Guerreiros do Município de Querência.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_06-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_06-2022.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Grupo de Teatro Arte Aprendiz coordenado pela professora Ana Paula Carrasco pela participação do FETRAN.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/parecer_cjr_012022_ao_plo_109202120220203.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/parecer_cjr_012022_ao_plo_109202120220203.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão De Constituição, Justiça e Redação, ao Projeto de Lei Municipal nº. 109/2021 de 10 de Dezembro de 2021, que "ALTERA A LEI MUNICIPAL Nº 790/2014, DE 13 DE MARÇO DE 2014, QUE CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL E REFORMA AGRÁRIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO  de nº 095/2021</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/parecer_03_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/parecer_03_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao  PLO nº 018/2022</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/parecer_004_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/parecer_004_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 02/2022</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/parecer_005_servicos_elementares.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/parecer_005_servicos_elementares.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 01/2022</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/parecer_06-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/parecer_06-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 021/2022.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2133/parecer_07-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2133/parecer_07-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC de nº 01/2022</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/parecer_08-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/parecer_08-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 019/2022</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/parecer_09-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/parecer_09-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR  ao PLL de nº 03/2022.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer_010-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer_010-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  CJR ao PLL de nº 05/2022</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/parecer_011-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/parecer_011-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 022/2022</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer_12_ao_pll_04202220220314.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer_12_ao_pll_04202220220314.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL de nº04/2022.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/parecer_13-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/parecer_13-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR sobre a Emenda a Lei Orgânica nº 01/2022  que " Altera o art. 45 da lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/parecer_14-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/parecer_14-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 107/2021.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_cjr_ao_plo_23202220220317.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_cjr_ao_plo_23202220220317.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de CJR ao PLO 023/2022</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_16-cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_16-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 32/2022</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/parecer_ao_plo_33202220220518.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/parecer_ao_plo_33202220220518.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão do PLO nº 033/2022</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_cjr_ao_plo_24202220220518.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_cjr_ao_plo_24202220220518.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 24/2022</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/parecer_ao_plo_28202220220518.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/parecer_ao_plo_28202220220518.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 28/2022</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/parecer_20_plo_35.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/parecer_20_plo_35.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 035/2022</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_21_plo36.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_21_plo36.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 036/2022</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/parecer_22_plo30.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/parecer_22_plo30.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 030/2022</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_23_plo43.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_23_plo43.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 043/2022</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/parecer24_plo40.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/parecer24_plo40.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 040/2022.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/parecer_25-subs_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/parecer_25-subs_01.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao Substitutivo nº 1/2022</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/parecer_26_emenda_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/parecer_26_emenda_02.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR  sobre a Emenda Orgânica nº 2/2022</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/parecer_27_plo_44.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/parecer_27_plo_44.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 044/2022</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_28_plo_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_28_plo_38.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR  ao PLO nº 38/2022</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_029.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_029.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO de nº 046/2022</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/parecer_030.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/parecer_030.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 002/2022</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/parecer_31.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/parecer_31.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 47/2022</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_32.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_32.pdf</t>
   </si>
   <si>
     <t>Parecer ao substitutivo nº 03/2022</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/parecer_33.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/parecer_33.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO nº 41/2022</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/parecer_34_plo_49.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/parecer_34_plo_49.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 049/2022</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/parecer_35_substitutivo_02.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/parecer_35_substitutivo_02.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao substitutivo nº 02/2022</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/parecer_36_plc_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/parecer_36_plc_04.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLC nº 04/2022</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/parecer_cjr_372022_ao_plo_06202220221014.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/parecer_cjr_372022_ao_plo_06202220221014.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 06/2022</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_38.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_38.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 050/2022</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/parecer_cjr_392022_ao_plo_07202220221014.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/parecer_cjr_392022_ao_plo_07202220221014.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLL nº 07/2022</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/parecer_40-2022_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/parecer_40-2022_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer nº 40/2022 ao PLC 005/2022</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/parecer_42-2022_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/parecer_42-2022_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer nº 42/2022 ao PLO 56/2022</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_43.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_43.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 052/2022</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/parecer_44-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/parecer_44-2022.pdf</t>
   </si>
   <si>
     <t>Parecer nº 044/2022 ao PLO 64/2022</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/parecer_45-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/parecer_45-2022.pdf</t>
   </si>
   <si>
     <t>Parecer nº 45/2022 CJR ao PLO 60/2022.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/parecer_46-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/parecer_46-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLL nº 009/2022</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/parecer_47-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/parecer_47-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 059/2022</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2338/parecer_48-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2338/parecer_48-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 057/2022</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/parecer_49-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/parecer_49-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão CJR ao PLO nº 062/2022</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/parecer_50-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/parecer_50-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 63/2022</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/parecer_51-2022_cjr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/parecer_51-2022_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer nº 51/2022 ao PLO 51/2022</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/parecer_cjr_52_-_pl_054_taxi.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/parecer_cjr_52_-_pl_054_taxi.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 054/2022</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2351/parecer_53-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2351/parecer_53-2022.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 006/2022</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2352/parecer_54-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2352/parecer_54-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Sobre o Projeto de Lei Municipal nº 065/2022</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/parecer_055-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/parecer_055-2022.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 07/2022</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_01_pl_001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_01_pl_001.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº 01/2022</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/parecer_02_pl_002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/parecer_02_pl_002.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO  ao PLO nº 02/2022</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_03_pl_003.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_03_pl_003.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO de nº 03/2022</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/parecer_04_pl_004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/parecer_04_pl_004.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão FAEO ao PLO de nº 004/2022</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_05_pl_005.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_05_pl_005.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº 05/2022</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_18.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_18.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão ao PLO nº 025/2022</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_19.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_19.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão FAEO ao PLO nº 26/2022</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_20.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão FAEO ao PLO nº 27/2022</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_21-faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_21-faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão  ao PLO nº 029/2022</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/parecer_22-faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/parecer_22-faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO  nº 034/2022.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/parecer_23-faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/parecer_23-faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO 037/2022</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/parecer24_plo42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/parecer24_plo42.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão FAEO ao PLO de nº 042/2022</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_plo_48202220220729.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_plo_48202220220729.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Lei Municipal nº 048/2022</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/parecer_26_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/parecer_26_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 39/2022</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/parecer_faeo_27.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/parecer_faeo_27.pdf</t>
   </si>
   <si>
     <t>Parecer  da comissão FAEO sobre as Contas Anuais de Governo do exercício de 2020.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/parecer_28_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/parecer_28_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 53/2022</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/parecer_29_faeo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/parecer_29_faeo.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 55/2022</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>URFM</t>
   </si>
   <si>
     <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer__projeto_001-2022_95_urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer__projeto_001-2022_95_urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM  ao PLO nº 95/2021</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/parecer_02-urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/parecer_02-urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLO n°35/2022</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_03-urfm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_03-urfm.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão URFM ao PLO nº 40/2022.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/parecer_urf_plo_44.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/parecer_urf_plo_44.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLO nº 44/2022</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/parecer_05-2022_urfm_plo_41.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/parecer_05-2022_urfm_plo_41.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão ao PLO nº 41/2022</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_06.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_06.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLO nº 50/2022</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_07.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão URFM ao PLO nº 52/2022</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>MARHR</t>
   </si>
   <si>
     <t>Parecer Comissão Meio Ambiente Rec. Híd. e Min.</t>
   </si>
   <si>
     <t>MARHRM - Meio Ambiente, Recursos Hídricos e Recursos Minerais</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_01-2022_do_projeto_109marhrm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_01-2022_do_projeto_109marhrm.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão MRHRM ao PLO 109/2021</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>Parecer Pessoal Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_01.pdf</t>
   </si>
   <si>
     <t>Parecer Pessoal do Parlamentar ao PLC nº005/2022</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>RPCP</t>
   </si>
   <si>
     <t>Relatório Preliminar da Comissão Processante</t>
   </si>
   <si>
     <t>CP - Comissão Processante</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/15-parecer_preliminar_da_comissao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/15-parecer_preliminar_da_comissao.pdf</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Processante do processo de nº 02/2022</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/contas_anuais_de_governo_processo_1004042020_tcemt20220608.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/contas_anuais_de_governo_processo_1004042020_tcemt20220608.pdf</t>
   </si>
   <si>
     <t>ofício  Nº. 83/2022/GABPRES -JCN  - PROCESSO 10.040-4/2020 TCE/MT Contas Anuais de Governo da prefeitura Municipal de Querência MT , Exercício de 2020._x000D_
 _x000D_
 Ofício recebido através da prefeitura no dia 08 de junho de 2022, prazo de 90 dias para análise, finalizando em 08 de setembro de 2022. ART. 455 RI. § 2° O Prazo será de até 90 dias seguintes ao da data de recebimento do Parecer Técnico do tribunal de Contas para inclusão na Ordem do Dia, para discussão e votação das contas. ( NR – Resolução 04/2016</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 1226/GABPRES - JCN. PROCESSO 41.207-4/2021 TCE-MT, QUE TRATA DAS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE QUERÊNCIA, RELATIVAS AO EXERCÍCIO DE 2021, COM SEUS ANEXOS E APENSOS PARA JULGAMENTO.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/oficio_gpq_n_116-2022.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/oficio_gpq_n_116-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de autorização para licença de cargo de prefeito, no período de 31 de maio a 12 de junho de 2022, tendo em vista a proposta de Missão técnica internacional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3433,67 +3433,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_no_001.2022_-_manut.hospitalar_sus_-_estado_ass-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_no_002.2022_-_recuperacao_da_pavimentacao_na_rodovia_mt-109_-_sentido_canarana_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_no_003.2022_-_veiculo_assistencia_social_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_no_004.2022_-_construcao_de_piscina_aquecida_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/projeto_de_lei_no_005.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_no_006.2022_-_construcao_de_laticinio_de_pequeno_porte_conv.no_897812_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_lei_no_007.2022_-_aquisicao_de_farinheira_convenio_no_914060.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_no_008.2022_-_aquisicao_de_lama_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_lei_no_009.2022_-_constr.novo_predio_da_esc.estadual_indigena_kisedje_-_ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_010.2022_-_quadra_poliesportiva_escola_estadual_-_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/projeto_de_lei_no_011.2022_-_festas_de_artes_integradas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_012.2022_-_realizacao_da_cerimonia_do_kuarup_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_lei_no_013.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_2362_km_-_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_no_014.2022_-__constr.do_predio_da_escola_estadual_20_de_marco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_no_015.2022_-_aquisicao_de_veiculo_sec.educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/plo-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei_no_017.2022_-_aquisicao_de_ambulancia_-_estado_-_termo_compromisso_026-2021_-_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/plo__21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/022.2022_-_rga_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/plo_242022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_no_025.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_a-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no_026.2022_-_festas_de_artes_integradas_a.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no_027.2022_-_aquisicao_de_lama_asfaltica_a.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/plo_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/projeto_de_lei_030202213042022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/projeto_de_lei_032202214042022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/projeto_de_lei_033202214042022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/projeto_de_lei_no_034.2022_-_obras_nas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/plo_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/projeto_de_lei_no__036202220220504.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_037.2022_-_despesas_para_cultura_indigenas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/plo_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/plo_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/plo_041202220220825.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_042202220220601.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/plo_043202220220601.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/plo_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/plo_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/plo_046202220220707.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/plo_047202220220729.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_048.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_5860_km_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/plo_49-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/plo_50-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/plo_51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/nr_plo_052202220221024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/plo_53-202220221216.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/plo_54202220221014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/plo_55202220221013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/plo_56202220221013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2316/plo_057.2022_-_desapropriacao_5.909.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/plo_058202220221014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2317/plo_059.2022_-_desapropriacao_5.908.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/plo_60-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2314/plo_061202220221114.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2318/plo_062.2022_-_desapropriacao_8.072.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/plo_063.2022_-_desapropriacao_3.165.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/plo_64-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/nr_plo_065202220221213.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/nr_plc_01202220220310.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/plc_07-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/pll_01-2022__lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/pll_02-_2022_denoominacao_aeroporto-mesclado_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/pll_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/pll_042022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/05-2022_rga_vereadores.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/nr_plc_006202220221213.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/pl_07-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/pll_09202220221118.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_legislativo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/projeto_de_lei_legislativo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/ind_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ind_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/ind03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/ind04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/ind05.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/ind06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/009-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/11-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_26-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/ind_27-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_28202220220428.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/ind_29202220220504.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/33.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_34.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_35202220220530.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/ind_036202220220601.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/ind_37.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/ind_38.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2216/ind39.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ind_40.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/ind_41.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_42.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/ind_43.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_44.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_45.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/ind_46.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/ind_47-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/ind_48-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/ind_49-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/ind_50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/ind_51.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/ind_52.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/ind_53.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/ind_54.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/ind_55.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/ind_56.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/ind_57.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/ind_58.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_n.o_59_-_regularizacao_fundiaria_pa_-_copia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_n.o_60_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/ind_63.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/ind_64.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/ind_65.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/ind_66.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/ind_67-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/ind_68-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_69-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_n.o_70-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/req_01-2022_-telmo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/req_02-2022_-telmo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_quebra_de_decoro_parlamentar_contra_neiriberto20220401.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_neiriberto20220401.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/req_05-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/req_06.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/req_07.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/08-2022_expoquer_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/09-2022_expoquer_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/10-2022_compra_area_staub.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/11-2022_expoquer_2022_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/resolucao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/resolucao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/resolucao_09-2022_afastamento_rosiane_galvao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/resolucao_12202220221118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/13-2022_concede_licenca_nao_remunerada_edmar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emanda_mod_012022_ao_plo_109202120220203.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/emenda_022022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/emenda_mod_03.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/emenda_05-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/emenda_06-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/emenda_07-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/emenda_08-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/emenda_modificativa_09-2022_plo-_107-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/emenda_ao_plc_012022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/emenda_modificativa_13.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/emenda_mod_15_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/emenda_16_plo_33.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2195/emenda_mod_ao_plo_24202220220518.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/emenda_mod_ao_plo_33202220220516.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/emenda_mod_ao_plo_36202220220526.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/emenda_20-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/emenda_212022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2277/emenda_modificativa_22-2022_plo-_41-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/emenda_23-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/emenda_24-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/emenda_modificativa_25-2022_substitutivo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2350/emenda_26-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2358/emenda_27-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2359/emenda_28-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/emenda_oral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/emenda_a_lo_012022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/emenda_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_01-2022..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_03-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/mocao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/parecer_cjr_012022_ao_plo_109202120220203.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/parecer_03_cjr.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/parecer_004_cjr.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/parecer_005_servicos_elementares.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/parecer_06-cjr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2133/parecer_07-cjr.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/parecer_08-cjr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/parecer_09-cjr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer_010-cjr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/parecer_011-cjr.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer_12_ao_pll_04202220220314.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/parecer_13-cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/parecer_14-cjr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_cjr_ao_plo_23202220220317.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_16-cjr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/parecer_ao_plo_33202220220518.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_cjr_ao_plo_24202220220518.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/parecer_ao_plo_28202220220518.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/parecer_20_plo_35.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_21_plo36.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/parecer_22_plo30.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_23_plo43.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/parecer24_plo40.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/parecer_25-subs_01.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/parecer_26_emenda_02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/parecer_27_plo_44.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_28_plo_38.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_029.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/parecer_030.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/parecer_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/parecer_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/parecer_34_plo_49.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/parecer_35_substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/parecer_36_plc_04.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/parecer_cjr_372022_ao_plo_06202220221014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/parecer_cjr_392022_ao_plo_07202220221014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/parecer_40-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/parecer_42-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/parecer_44-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/parecer_45-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/parecer_46-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/parecer_47-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2338/parecer_48-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/parecer_49-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/parecer_50-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/parecer_51-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/parecer_cjr_52_-_pl_054_taxi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2351/parecer_53-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2352/parecer_54-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/parecer_055-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_01_pl_001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/parecer_02_pl_002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_03_pl_003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/parecer_04_pl_004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_05_pl_005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_18.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_21-faeo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/parecer_22-faeo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/parecer_23-faeo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/parecer24_plo42.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_plo_48202220220729.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/parecer_26_faeo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/parecer_faeo_27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/parecer_28_faeo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/parecer_29_faeo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer__projeto_001-2022_95_urfm.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/parecer_02-urfm.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_03-urfm.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/parecer_urf_plo_44.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/parecer_05-2022_urfm_plo_41.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_06.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_01-2022_do_projeto_109marhrm.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/15-parecer_preliminar_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/contas_anuais_de_governo_processo_1004042020_tcemt20220608.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/oficio_gpq_n_116-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/projeto_de_lei_no_001.2022_-_manut.hospitalar_sus_-_estado_ass-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_no_002.2022_-_recuperacao_da_pavimentacao_na_rodovia_mt-109_-_sentido_canarana_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_no_003.2022_-_veiculo_assistencia_social_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_no_004.2022_-_construcao_de_piscina_aquecida_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/projeto_de_lei_no_005.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_no_006.2022_-_construcao_de_laticinio_de_pequeno_porte_conv.no_897812_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_lei_no_007.2022_-_aquisicao_de_farinheira_convenio_no_914060.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/projeto_de_lei_no_008.2022_-_aquisicao_de_lama_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/projeto_de_lei_no_009.2022_-_constr.novo_predio_da_esc.estadual_indigena_kisedje_-_ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_010.2022_-_quadra_poliesportiva_escola_estadual_-_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/projeto_de_lei_no_011.2022_-_festas_de_artes_integradas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_012.2022_-_realizacao_da_cerimonia_do_kuarup_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/projeto_de_lei_no_013.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_2362_km_-_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_no_014.2022_-__constr.do_predio_da_escola_estadual_20_de_marco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_no_015.2022_-_aquisicao_de_veiculo_sec.educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/plo-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/projeto_de_lei_no_017.2022_-_aquisicao_de_ambulancia_-_estado_-_termo_compromisso_026-2021_-_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/plo__21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/022.2022_-_rga_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/plo_242022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_no_025.2022_-_adequacao_de_estradas_vicinais_-_convenio_no_893460.2019_a-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no_026.2022_-_festas_de_artes_integradas_a.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no_027.2022_-_aquisicao_de_lama_asfaltica_a.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/plo_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/projeto_de_lei_030202213042022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/projeto_de_lei_032202214042022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/projeto_de_lei_033202214042022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/projeto_de_lei_no_034.2022_-_obras_nas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/plo_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/projeto_de_lei_no__036202220220504.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_037.2022_-_despesas_para_cultura_indigenas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/plo_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/plo_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/plo_041202220220825.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_042202220220601.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/plo_043202220220601.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/plo_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/plo_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/plo_046202220220707.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/plo_047202220220729.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/projeto_de_lei_no_048.2022_-_implantacao_e_pavimentacao_qr-387_com_extensao_5860_km_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/plo_49-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/plo_50-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/plo_51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/nr_plo_052202220221024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/plo_53-202220221216.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/plo_54202220221014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/plo_55202220221013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/plo_56202220221013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2316/plo_057.2022_-_desapropriacao_5.909.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/plo_058202220221014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2317/plo_059.2022_-_desapropriacao_5.908.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/plo_60-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2314/plo_061202220221114.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2318/plo_062.2022_-_desapropriacao_8.072.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/plo_063.2022_-_desapropriacao_3.165.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/plo_64-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/nr_plo_065202220221213.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/nr_plc_01202220220310.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/plc_07-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/pll_01-2022__lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/pll_02-_2022_denoominacao_aeroporto-mesclado_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/pll_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/pll_042022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/05-2022_rga_vereadores.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/nr_plc_006202220221213.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/pl_07-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/pll_09202220221118.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_legislativo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/projeto_de_lei_legislativo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/ind_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ind_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/ind03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/ind04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/ind05.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/ind06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/009-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/11-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_26-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/ind_27-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_28202220220428.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/ind_29202220220504.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/33.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_34.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_35202220220530.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/ind_036202220220601.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/ind_37.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/ind_38.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2216/ind39.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ind_40.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/ind_41.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_42.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/ind_43.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_44.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_45.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/ind_46.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/ind_47-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/ind_48-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/ind_49-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/ind_50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/ind_51.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/ind_52.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/ind_53.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/ind_54.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/ind_55.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/ind_56.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/ind_57.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/ind_58.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/indicacao_n.o_59_-_regularizacao_fundiaria_pa_-_copia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/indicacao_n.o_60_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/ind_63.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/ind_64.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/ind_65.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/ind_66.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/ind_67-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/ind_68-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_69-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_n.o_70-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/req_01-2022_-telmo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/req_02-2022_-telmo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_quebra_de_decoro_parlamentar_contra_neiriberto20220401.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_neiriberto20220401.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/req_05-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/req_06.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/req_07.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/08-2022_expoquer_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/09-2022_expoquer_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/10-2022_compra_area_staub.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/11-2022_expoquer_2022_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/resolucao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/resolucao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/resolucao_09-2022_afastamento_rosiane_galvao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/resolucao_12202220221118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/13-2022_concede_licenca_nao_remunerada_edmar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/emanda_mod_012022_ao_plo_109202120220203.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/emenda_022022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/emenda_mod_03.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/emenda_05-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/emenda_06-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/emenda_07-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/emenda_08-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/emenda_modificativa_09-2022_plo-_107-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/emenda_ao_plc_012022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/emenda_modificativa_13.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/emenda_mod_15_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/emenda_16_plo_33.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2195/emenda_mod_ao_plo_24202220220518.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/emenda_mod_ao_plo_33202220220516.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/emenda_mod_ao_plo_36202220220526.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/emenda_20-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/emenda_212022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2277/emenda_modificativa_22-2022_plo-_41-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/emenda_23-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/emenda_24-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/emenda_modificativa_25-2022_substitutivo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2350/emenda_26-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2358/emenda_27-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2359/emenda_28-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/emenda_oral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/emenda_a_lo_012022_assinado20220318.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/emenda_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_01-2022..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_03-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/mocao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/parecer_cjr_012022_ao_plo_109202120220203.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/parecer_03_cjr.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/parecer_004_cjr.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/parecer_005_servicos_elementares.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/parecer_06-cjr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2133/parecer_07-cjr.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/parecer_08-cjr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/parecer_09-cjr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer_010-cjr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/parecer_011-cjr.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer_12_ao_pll_04202220220314.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/parecer_13-cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/parecer_14-cjr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_cjr_ao_plo_23202220220317.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_16-cjr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/parecer_ao_plo_33202220220518.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_cjr_ao_plo_24202220220518.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/parecer_ao_plo_28202220220518.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/parecer_20_plo_35.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_21_plo36.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/parecer_22_plo30.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_23_plo43.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/parecer24_plo40.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/parecer_25-subs_01.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/parecer_26_emenda_02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/parecer_27_plo_44.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_28_plo_38.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_029.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/parecer_030.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/parecer_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/parecer_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/parecer_34_plo_49.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/parecer_35_substitutivo_02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/parecer_36_plc_04.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/parecer_cjr_372022_ao_plo_06202220221014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/parecer_cjr_392022_ao_plo_07202220221014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/parecer_40-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/parecer_42-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/parecer_44-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/parecer_45-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/parecer_46-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/parecer_47-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2338/parecer_48-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/parecer_49-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/parecer_50-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/parecer_51-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/parecer_cjr_52_-_pl_054_taxi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2351/parecer_53-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2352/parecer_54-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/parecer_055-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_01_pl_001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/parecer_02_pl_002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_03_pl_003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/parecer_04_pl_004.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_05_pl_005.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_18.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_20.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_21-faeo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/parecer_22-faeo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/parecer_23-faeo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/parecer24_plo42.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_plo_48202220220729.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/parecer_26_faeo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/parecer_faeo_27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/parecer_28_faeo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/parecer_29_faeo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer__projeto_001-2022_95_urfm.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/parecer_02-urfm.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_03-urfm.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/parecer_urf_plo_44.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/parecer_05-2022_urfm_plo_41.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_06.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_01-2022_do_projeto_109marhrm.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_01.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/15-parecer_preliminar_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/contas_anuais_de_governo_processo_1004042020_tcemt20220608.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/oficio_gpq_n_116-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H293"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>