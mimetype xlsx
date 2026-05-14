--- v0 (2026-03-27)
+++ v1 (2026-05-14)
@@ -4393,51 +4393,51 @@
   <si>
     <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/contas_anuais_de_governo_exercicio_de_201920210303.pdf</t>
   </si>
   <si>
     <t>Contas anuais de Governo do exercício de 2019 da Prefeitura Municipal de Querência. Processos Nº.8.802-1/2019 e 37.571-3/2018, 78-7/2019, 11.690-4/2020; 265-8/2020; 78-7/2019; 37.571-3/2018; 10.154-0/2020</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>DELEG</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2021/1883/decreto_01202120210803.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre restabelecimento dos efeitos da lei Municipal nº 1.202/2019 e da licitação Modalidade concorrência nº 001/2016( Proc. Adm n° 87/2019) Que dispõe sobre alienação de imóvel público.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2021/1889/veto_total_ao_pll_03202120210817.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de Lei do Legislativo nº 03/2021, de 14 de junho de 2021, autógrafo da Lei Municipal mº 1.368/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>