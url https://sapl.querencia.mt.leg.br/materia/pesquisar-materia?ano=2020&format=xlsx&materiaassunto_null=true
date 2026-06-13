--- v0 (2026-03-28)
+++ v1 (2026-06-13)
@@ -4347,51 +4347,51 @@
   <si>
     <t>Dispõe sobre protocolo de medidas preventivas a serem adotadas diante da declarada “Pandemia” de Coronavírus (COVID-19)</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>DEXC</t>
   </si>
   <si>
     <t>Decreto Executivo</t>
   </si>
   <si>
     <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2020/1347/decreto_calamidade20200504.pdf</t>
   </si>
   <si>
     <t>DECLARA ESTADO DE CALAMIDADE PÚBLICA EM TODO TERRITÓRIO DO MUNICÍPIO DE QUERENCIA - MT, PARA FINS DE PREVENÇÃO E DE ENFRENTAMENTO Á EPIDEMIA CAUSADA PELO COVID-19 (NOVO CORONAVÍRUS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2020/1299/decreto_2091.pdf</t>
   </si>
   <si>
     <t>Decreto nº 2.091/2020 de 20 de março de 2020. ‘’Que declara estado de calamidade pública em todo o território do município de Querência-MT, para fins de prevenção e de enfrentamento à epidemia causada pelo COVID-19 (Novo Coronavírus), e dá outras providências.’’</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>Solicito que encaminhe uma viatura para a Polícia Civil do município de Querência-MT a SESP-MT.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>Ofício de encaminhamento de projeto de lei municipal nº 091/2020.</t>
   </si>
 </sst>
 </file>
 