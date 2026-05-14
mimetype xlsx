--- v0 (2026-03-03)
+++ v1 (2026-05-14)
@@ -54,4034 +54,4034 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/834/plo_001201920190204_07473616.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/834/plo_001201920190204_07473616.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento do novo terminal rodoviário de passageiros " Francieli Cristina Tosati"e das outras providencias.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/835/plo_004201920190204_07481909.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/835/plo_004201920190204_07481909.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por excesso de arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação de Pedra e Areia para família de Baixa Renda e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/829/plo_006201920190125_11411447.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/829/plo_006201920190125_11411447.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais do Magistério pertencentes ao quadro  de servidores do Município de Querência MT.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/833/plo_007201920190130_11401202.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/833/plo_007201920190130_11401202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito  Adicional Especial por Excesso Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/883/plo_08201920190312_07263008.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/883/plo_08201920190312_07263008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de crédito Adicional Especial por Excesso Arrecadação de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/885/plm09201920190315_08195023.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/885/plm09201920190315_08195023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, CONTRATADOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERENCIA-MT.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/886/plm10201920190315_08165624.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/886/plm10201920190315_08165624.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL, E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/887/plm11201920190315_08184266.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/887/plm11201920190315_08184266.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL DOS CONSELHEIROS TUTELARES DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/892/plo_122201920190321_12173426.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/892/plo_122201920190321_12173426.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, ao subsídio do prefeito, vice prefeito e secretários do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/903/plo_13201920190401_10263125.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/903/plo_13201920190401_10263125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo único da Lei Municipal nº 1.041/2017 de 30 de maio de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/904/plo_14201920190401_10265794.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/904/plo_14201920190401_10265794.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/905/plo_16201920190401_10011093.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/905/plo_16201920190401_10011093.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e revoga as leis nº 744/2013 de 15 de julho de 2013 e a lei nº 800/2014 de 08 de Abril de 2014.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/906/plo_17201920190402_10534826.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/906/plo_17201920190402_10534826.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/920/plm192019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/920/plm192019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 923/2015, que a cria a Verba Indenizatória a ser paga aos Agentes Comunitários de Saúde Rural, do município de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/921/plo202019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/921/plo202019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover leilão para alienar sucata, considerados inservíveis, de propriedade do município, e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/922/plo212019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/922/plo212019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o REFISQUER VI, financiamento fiscal de Querência.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/929/plm22.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/929/plm22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 1.132/2018, de 17 de dezembro de 2018, que dispõe sobre a criação do Conselho Municipal de Turismo- COMTUR e do Fundo municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/943/plo23.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/943/plo23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/944/plo24.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/944/plo24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/945/plo25.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/945/plo25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/957/plo_28201920190520_11261128.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/957/plo_28201920190520_11261128.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar o artigo 3º, incluindo paragrafo 2º, da Lei Municipal Nº 700 de 21 de novembro de 2012</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/965/plo_29201920190610_11221775.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/965/plo_29201920190610_11221775.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para cobertura de dotações orçamentárias, no orçamento em curso das secretarias municipais de Querência, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/966/plo_30201920190610_11231216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/966/plo_30201920190610_11231216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a a elaboração e execução da lei orçamentária anual de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/967/plo_31201920190611_10261211.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/967/plo_31201920190611_10261211.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco de Brasil S.A e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/968/plo_32201920190611_10265659.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/968/plo_32201920190611_10265659.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/969/plo_33201920190611_10273820.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/969/plo_33201920190611_10273820.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/970/plo_34201920190611_10281440.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/970/plo_34201920190611_10281440.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/971/plo_35201920190611_10285677.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/971/plo_35201920190611_10285677.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/plo36.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/plo36.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a alteração de parte da lei Municipal ordinária de nº 1.006, de 20 de junho de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/plo372019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/plo372019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a autorização para abertura de crédito adicional especial por operação de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/plo382019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/plo382019.pdf</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/plo392019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/plo392019.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/plo402019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/plo402019.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/plo412019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/plo412019.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/plo42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/plo42.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/plo43.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/plo43.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/scanner_20190704.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/scanner_20190704.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência-MT a realocar parte da área verde do loteamento Nova Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/plo452019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/plo452019.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Municipal a parcelar débito oriundo de infração ambiental perante o Ibama- Instituto Brasileiro do Meio Ambiente e dos Recursos Naturais Renováveis e dá outras Providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/plo46.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/plo46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Promover leilão para alienar sucata, considerados inservíveis, de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/plo_47201920190819_11074537.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/plo_47201920190819_11074537.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar a Concessão onerosa de uso de espaço público que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/plo48.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/plo48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para  abertura de Crédito adicional Especial por Excesso Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/plo49.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/plo49.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/plo50.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/plo50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para  abertura de Crédito Adicional Especial  e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/plo51.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/plo51.pdf</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/plo52.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/plo52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação do uso do maquinário público do município de Querência-MT para fins de prestação de serviço particular e dá outras providências.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/nova_red_plo_53201920190819_11032712.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/nova_red_plo_53201920190819_11032712.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre sobre a alteração da Lei Municipal nº 971/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/plo_55.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/plo_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a parcelar débito oriundo de infração ambiental perante o IBAMA-Instituto Brasileiro do Meio Ambiente e dos recursos naturais renováveis e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/plo-56.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/plo-56.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a alteração  do  artigo 1º da lei Municipal 374/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/scanner_20190819.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/scanner_20190819.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre abertura de crédito adicional suplementar para cobertura de dotações orçamentárias, no orçamento em curso das secretarias municipais de Querência, Estado de Mato Grosso, e dá outras providências.''</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/plo_58201920190902_12111626.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/plo_58201920190902_12111626.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por excesso arrecadação de convênios dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/plo_059201920190904_12003059.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/plo_059201920190904_12003059.pdf</t>
   </si>
   <si>
     <t>Poder Executivo redefine o Fundo Municipal de Fomento a Cultura do município de Querência, sob a nova nomenclatura de Fundo Municipal de Política Cultural do município de Querência e dá outras providências.'</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/plo_060201920190905_12342414.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/plo_060201920190905_12342414.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de bem imóvel público do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/nr_plo_61201920190924_12080113.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/nr_plo_61201920190924_12080113.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional  por Excesso Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/nr_plo_62201920190924_12072858.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/nr_plo_62201920190924_12072858.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional  Especial por Excesso Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/nr_plo_63201920190924_12065557.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/nr_plo_63201920190924_12065557.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de crédito Adicional Especial por Excesso de Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/plo_64201920190924_12060988.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/plo_64201920190924_12060988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aplicar o incentivo financeiro do PMAQ-AB, concedido pelo Ministério da Saúde no âmbito do Programa Nacional de Melhoria do Acesso e da qualidade de Atenção Básica- PMAQ-AB, em prol das equipes da Atenção Básica que obtiver classificação de desempenho certifica nos termos do Art. 1º da portaria nº 874 de 10 de maio de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/plo_65201920190924_12045129.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/plo_65201920190924_12045129.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a alteração do Art. 1º e parágrafo único, bem como inclusão do Art. 2º da lei ordinária Municipal nº 1.136/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/plo_066201920190925.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/plo_066201920190925.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Adicional Suplementar por Superávit Financeiro e dá outras Providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/nr_plo_067201920191008.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/nr_plo_067201920191008.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o MTG - Movimento Tradicionalista Gaúcho de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/plo_068201920191007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/plo_068201920191007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para cobertura de dotações orçamentárias, no orçamento em curso das secretárias municipais de Querência, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/plo_069201920191011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/plo_069201920191011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de bens imóveis público do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/nova_red_plo_070201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/nova_red_plo_070201920191216.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência para o Exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/nova_red_do_plo_72201920191202.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/nova_red_do_plo_72201920191202.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.133/2018 que " Dispõe sobre o parcelamento do solo, e dá outras providências".</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/plo_732019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/plo_732019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo único da Lei Municipal nº 859/2014, que dispõe sobre a criação de cargos de provimento efetivo e instituição do novo lotacionograma da prefeitura municipal de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/plo_074201920191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/plo_074201920191104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a abertura de crédito suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/plo_075201920191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/plo_075201920191104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional suplementar para cobertura de dotações orçamentarias, no orçamento em curso das secretarias municipais de Querencia, estado de Mato Grosso e das outras providencias.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/plo_076201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/plo_076201920191118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por Excesso de Arrecadação de Convênios e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/plo_77.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/plo_77.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar Patrimônio Público Municipal que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/plo_78.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/plo_78.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo à lei municipal nº 700/2012 de 21 de novembro de 2012, que autoriza a alienação de 450 (quatrocentos e cinquenta) lotes urbanos aos beneficiários de Programa Habitacional do Governo Federal Minha Casa Minha Vida realizado em parceria com a Caixa Econômica Federal  e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/scanner_20191204.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/scanner_20191204.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária nº 1.077/2018 de 05 de março de 2018, que cria o Conselho Municipal dos Direitos da Mulher -COMDIM e o fundo Municipal dos Direitos da Mulher no Município de Querência e dá outras providências</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/plo_0812019_ocm_msg_leg20200309.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/plo_0812019_ocm_msg_leg20200309.pdf</t>
   </si>
   <si>
     <t>Realiza inclusões nos Programas de Plano Plurianual para o período de 2018 a 2021, aprovado pela Lei Municipal nº 1066 de 18/12/2017 e a Lei Diretrizes Orçamentárias ano 2020, aprovado pela Lei Municipal nº 1197 de 15/ 07/2019.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/plo_0822019_ocm_msg_leg20200309.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/plo_0822019_ocm_msg_leg20200309.pdf</t>
   </si>
   <si>
     <t>Realiza alterações nos projetos e programas do Plano Plurianual para o período de 2018 a 2021, aprovado pela Lei Municipal de nº 1066 de 18/12/2017 e a Lei de Diretrizes Orçamentárias ano 2020, aprovado pela Lei Municipal nº 1179 de 15/07/2019.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/plo_084201920191210.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/plo_084201920191210.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para aquisição e doação de combustível às comunidades indígenas.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/nr_plo_085201920200228.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/nr_plo_085201920200228.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Querência a receber imóvel,  para a implantação e prolongamento de Via Arterial Leste.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/plo_86201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/plo_86201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para cobertura de dotações orçamentárias, no orçamento em curso das secretárias municipais de Querência, no Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/plo_87201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/plo_87201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito suplementar por excesso de arrecadação  e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/plo_0902019_20200124.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/plo_0902019_20200124.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 355/2005 que dispõe sobre a reestruturação do regime próprio de previdência social do Município de Querência/ MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/plo_0912019_20200124.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/plo_0912019_20200124.pdf</t>
   </si>
   <si>
     <t>Cria gratificação  por exercício de função na diretoria Executiva do FEMPAS - Regime próprio de previdências social do município de Querência/ MT.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/923/plc012019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/923/plc012019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos I, II, III, V E VI, anexos da lei complementar 97/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/plc_022019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/plc_022019.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre alteração dos anexos I, II, III, V E VI anexos da lei complementar nº 097/2017 e dá outras providências.''</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/plc_003201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/plc_003201920191118.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga  dispositivos da lei complementar nº 104, de 17 de dezembro de 2018, Que institui o Código Tributário do Município de Querência- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_052019_com_assinatura20200129.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_052019_com_assinatura20200129.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a planta genérica de valores por m² de terreno, edificação, de seus fatores corretivos e da fórmula de cálculo para lançamento dos tributos do município, nos termos do 1 2º do artigo 423 da lei complementar nº 4, de 17 de dezembro de 2018 - Código Tributário Municipal e da outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/888/ploleg_01201920190318_12032549.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/888/ploleg_01201920190318_12032549.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/889/ploleg_02201920190318_12050268.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/889/ploleg_02201920190318_12050268.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal, aos Vereadores do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/891/pll_032019_com_impacto20190322_11191456.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/891/pll_032019_com_impacto20190322_11191456.pdf</t>
   </si>
   <si>
     <t>Novo lotacionograma da Câmara Municipal de Querência criação de cargos de provimento em comissão.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/938/plo04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/938/plo04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 949/2015 que disciplina o estacionamento rotativo de veículos em frente farmácias e drogarias no município de Querência-MT e d á outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Domingos Roberti, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei05.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar nº 103/2018 que disciplina o zoneamento da sede do município e uso e ocupação do solo urbano.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/940/projeto06.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/940/projeto06.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar nº 102/2018 que disciplina o Plano Diretor do município de Querência.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/pll_07_dMm2yO1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/pll_07_dMm2yO1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de logradouro público Rua A -15, no setor A para Rua Antonia Guerra no município de Querência - MT.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/pll_08201920190916_07412929.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/pll_08201920190916_07412929.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para estacionamento na Avenida Sul no Município de Querência -MT e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/pll_09201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/pll_09201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de logradouro público rua A - 1, no setor A para Rua Aires Luiz Giacomini no município de Querência - MT.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/882/plcl01201920190311_07334111.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/882/plcl01201920190311_07334111.pdf</t>
   </si>
   <si>
     <t>Altera o Regime Jurídico do Município de Querência -MT, Instituído pela lei Complementar 84/2015 de 29 de maio de 2015.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
     <t>Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/870/subisaoplo052019atualizado20190320_10085291.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/870/subisaoplo052019atualizado20190320_10085291.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de construção de muro ou mureta e calçada em Ruas e Avenidas do Município e Criação de Programa de doação de pedra e areia para famílias de baixa renda</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/836/ind_01201920190204_10443956.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/836/ind_01201920190204_10443956.pdf</t>
   </si>
   <si>
     <t>Que Indica a limpeza das Ruas da Agrovila P.A Pingo D´Água.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/837/ccf06022019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/837/ccf06022019.pdf</t>
   </si>
   <si>
     <t>Que indica a pavimentação asfáltica das Ruas Um e Rua Vivente Gonçalves dos Santos do Setor Industrial.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/838/ind_03201920190204_11391039.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/838/ind_03201920190204_11391039.pdf</t>
   </si>
   <si>
     <t>Que indica que faça a manutenção da iluminação pública na estrada que dá acesso ao Setor Bela Vista.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/839/ind_04201920190204_11393884.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/839/ind_04201920190204_11393884.pdf</t>
   </si>
   <si>
     <t>Que indica a manutenção das Ruas da Agrovila P. A Brasil Novo e das estradas adjacentes.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Que indica a limpeza das Ruas do Setor Parque das Torres I e Parque das Torres II</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/847/ind_06201920190218_08271083.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/847/ind_06201920190218_08271083.pdf</t>
   </si>
   <si>
     <t>Indico a construção de meio fio e canteiro central da Agrovila Brasil Novo.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/848/ind_07201920190218_08273790.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/848/ind_07201920190218_08273790.pdf</t>
   </si>
   <si>
     <t>Indico a Continuidade de asfaltamento das ruas e avenidas do Distrito Coutinho União e recuperação da Avenidas existentes.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/849/ind_08201920190218_08275887.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/849/ind_08201920190218_08275887.pdf</t>
   </si>
   <si>
     <t>Indico a regularização Fundiária da Agrovila Distrito Coutinho União e a entrega dos títulos das famílias que ali vivem.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/850/ind_09201920190218_08293176.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/850/ind_09201920190218_08293176.pdf</t>
   </si>
   <si>
     <t>Indico a implantação da UPA 24 horas,que trata-se da Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/851/ind_10201920190218_08282559.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/851/ind_10201920190218_08282559.pdf</t>
   </si>
   <si>
     <t>Indico a Regulamentação dos Mototaxista.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/852/ind_11201920190218_09465304.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/852/ind_11201920190218_09465304.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção academia popular para o Conjunto Armando Zang.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/853/ind_12201920190218_09471412.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/853/ind_12201920190218_09471412.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção de meios- fios na Avenida Leste e a recuperação de duas travessias neste trecho.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/854/ind_13201920190218_09473453.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/854/ind_13201920190218_09473453.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção de uma quadra de tênis ao lado do ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/843/ind_14201920190215_11374395.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/843/ind_14201920190215_11374395.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que possa fazer um redutor de velocidade na Rua Minas Gerais no encontro com o cruzamento com a Avenida Santa Catarina.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/844/ind_15201920190215_11483603.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/844/ind_15201920190215_11483603.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que possa fazer uma estrutura em frente ao PSF do Setor G, colocando bancos e espaço coberta.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/845/ind_16201920190215_11490256.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/845/ind_16201920190215_11490256.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que possa fazer o nivelamento e cascalhamento da Rua Vicente Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/855/ind_17201920190218_08300974.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/855/ind_17201920190218_08300974.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo para proceder com urgência a Construção de uma escola Municipal nos Bairros "Morada do Sol e Setor Bela Vistas."</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/856/ind_18201920190218_09480367.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/856/ind_18201920190218_09480367.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a pavimentação asfáltica nas seguintes ruas, Rio Grande e Rua 01 na Agrovila Coutinho União.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/857/ind_19201920190218_09483578.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/857/ind_19201920190218_09483578.pdf</t>
   </si>
   <si>
     <t>Indico ao  Poder Executivo para que viabilize a pavimentação da Avenida do Posto de saúde e escola Municipal da Agrovila do Assentamento Brasil Novo.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/858/ind_20201920190218_09490422.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/858/ind_20201920190218_09490422.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que viabilize a construção de estacionamento para caminhões com infraestrutura.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/859/ind_21201920190218_09492603.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/859/ind_21201920190218_09492603.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que venha proceder com urgência o fornecimento de água tratada na Agrovila do Assentamento São Manoel.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/860/ind_22201920190218_09494789.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/860/ind_22201920190218_09494789.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça  a reforma com urgência do antigo telecentro comunitário  na Agrovila do Assentamento Coutinho  União.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/869/ind_24201920190307_10182914.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/869/ind_24201920190307_10182914.pdf</t>
   </si>
   <si>
     <t>Indico ao pode executivo a compra de um Data Show  com WiFi,  Tela de Projeção 2 x3, Espelhos de sala de dança.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/871/ind_25201920190308_07303332.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/871/ind_25201920190308_07303332.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que proceda o patrolamento das estradas que dá acesso a fazenda Curumin a Aldeia Kurumin.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/872/ind_26201920190308_07310303.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/872/ind_26201920190308_07310303.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Educação para que  providenciar com urgência a entrada do Ônibus escolar na Aldeia Kurumin.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/873/ind_27201920190308_07312405.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/873/ind_27201920190308_07312405.pdf</t>
   </si>
   <si>
     <t>Indicamos  a Secretaria de Serviços Urbanos para que providencie iluminação pública nas Agrovilas, Pingo da Água, São Manoel, Coutinho União, Brasil Novo.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/874/ind_28201920190308_07314799.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/874/ind_28201920190308_07314799.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo senhor prefeito Fernando Gorgen e a Secretaria de Obras  para que providencie a pavimentação asfáltica na Rua 02 de novembro ( entrada R/21) da Avenida Norte ao Jardim Europa no setor Nova Querência.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/876/ind_29201920190308_12084580.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/876/ind_29201920190308_12084580.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que  retorne com o atendimento para exames laboratoriais nos Assentamentos.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/875/ind_30201920190308_09250805.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/875/ind_30201920190308_09250805.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que disponibilize uma enfermeira de nível superior para atender o Posto de Saúde do Pingo da Água.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/877/ind_31201920190308_12091166.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/877/ind_31201920190308_12091166.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  e a Secretaria de Obras para que  faça o patrolamento nas Ruas e Avenida do Setor Parque das Torres I e Parque das Torres II.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/878/ind_32201920190308_12263327.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/878/ind_32201920190308_12263327.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo para que proceda com a construção de galeria e aterro manilhado na cabeceira do corrego são carlos localizado na estrada R3.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/884/ind33201920190314_07444798.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/884/ind33201920190314_07444798.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a construção de uma passarela na Avenida Oeste em frente à Igreja Católica São José.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/890/ind_34201920190321_11285494.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/890/ind_34201920190321_11285494.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e para Secretaria de Saúde para que  faça instalação de monitores televisivos para informação sobre a ordem de chamadas dos pacientes no hospital de Querência.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/893/ind_35201920190328_10041484.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/893/ind_35201920190328_10041484.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo   Fernando Gorgem para que faça Gestão junto SESP e ao comando Geral de Polícia Militar, providencie a implantação de um posto Policial no Distrito Coutinho União.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/894/ind_36201920190328_10043860.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/894/ind_36201920190328_10043860.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe  do Poder Executivo senhor Fernando Gorgen e Secretaria de Saúde para disponibilizar um percentual nas fichas para consultas com médicos especialistas.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Jean do Coutinho, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/895/ind_37201920190328_10045531.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/895/ind_37201920190328_10045531.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e ao Secretário adjunto de Serviços Urbanos para providenciar a melhoria na iluminação pública.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Andre Silva, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/896/ind_38201920190328_10051152.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/896/ind_38201920190328_10051152.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Saúde para providenciar um determinado lugar para recebimentos de munícipes de assentamentos, fazendas e chácaras.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/897/ind_392019_atualizada20190401_09141816.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/897/ind_392019_atualizada20190401_09141816.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Excecutivo  que providencie a regulamentação da Rua Tenente Portela em largura de metros.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/898/ind_40201920190329_11510015.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/898/ind_40201920190329_11510015.pdf</t>
   </si>
   <si>
     <t>Indico ao  Poder Executivo para que faça a aplicação da lama asfáltica na Rua  G15, Setor G.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/899/ind_41201920190329_11512185.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/899/ind_41201920190329_11512185.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Nininho para que disponibilize material betuminoso para asfaltamento do setor Parque das Torres I e Parque das Torres II.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_42.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a construção de uma quadra poliesportiva na escola Municipal Agrícola de Querência MT -EMAQUE.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/912/ind_43201920190408_11482729.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/912/ind_43201920190408_11482729.pdf</t>
   </si>
   <si>
     <t>Indico  ao Poder Executivo  para que faça instalação de lixeiras em pontos estratégicos nas avenidas de Querência.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/909/ind_44201920190408_11354067.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/909/ind_44201920190408_11354067.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Fernando Gorgen e a Secretaria de Educação Rosita Hahnn para que disponibilize computadores para a escola Parque Imperial EMEB.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/910/ind_45201920190408_11355980.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/910/ind_45201920190408_11355980.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo  para que providencie a construção da calcada, uma sala administrativa, a cobertura da passarela da entrada da escola, reboco e pintura dos muros na Escola Municipal Parque Imperial EMEB.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/911/ind_46201920190408_11361940.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/911/ind_46201920190408_11361940.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para viabilizar a construção de um retorno na Avenida Sul de frente a J.A Pneus que dá acesso a Avenida Santa Catarina.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/913/ind_47201920190415_06583949.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/913/ind_47201920190415_06583949.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a manutenção dos equipamentos agrícolas da patrulha mecanizada do assentamento Pingos D´Água.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/914/ind_48201920190415_09032689.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/914/ind_48201920190415_09032689.pdf</t>
   </si>
   <si>
     <t>Indico  para que faça um quebra- molas na avenida Norberto Schwantes no sentido cruzamento com Central.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/918/ind492019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/918/ind492019.pdf</t>
   </si>
   <si>
     <t>Proceda com o patrolamento da estrada do setor 05 do P.A Pingos d Água que dá acesso ao P.A São Manoel.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Marcos Amorin, Professor Neiriberto Abner, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/924/ind502019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/924/ind502019.pdf</t>
   </si>
   <si>
     <t>Providencie a aquisição de climatizadores para a feira livre municipal de Querência</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/919/ind512019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/919/ind512019.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de internet WIFI no posto de saúde na Agrovila do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/930/ind_52201920190503_09442896.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/930/ind_52201920190503_09442896.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a revitalização com grama, arborização e calçada na Avenida Francisco Schneider no setor Nova Querência.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/931/ind_53201920190503_09445094.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/931/ind_53201920190503_09445094.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo para que faça a construção de muros e proteção em volta de todos os Posto de Saúde, a fim de proporcionar maior segurança.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/925/ind54.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/925/ind54.pdf</t>
   </si>
   <si>
     <t>Instalação de antena parabólica ou uma antena digital no centro de saúde no Setor Imperial.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/926/ind55.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/926/ind55.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço de convivência para a terceira idade.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Domingos Roberti, Celso da Retifica, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/932/ind_56201920190503_09453947.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/932/ind_56201920190503_09453947.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo para que faça a implantação do Parque Ecológico Lago Azul.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/927/ind57.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/927/ind57.pdf</t>
   </si>
   <si>
     <t>Colocação de 2 interfones no alojamento que dá acesso à direção, na escola municipal agrícola de Querência (EMAQUE).</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/928/ind58.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/928/ind58.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação pública nos setores G e H.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/933/ind_59201920190503_09455832.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/933/ind_59201920190503_09455832.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder  Executivo para que faça a construção de 2 salas para pacientes em observação.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/934/ind_60201920190503_09542178.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/934/ind_60201920190503_09542178.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que façam atendimento odontológicos a domiciliar a pacientes.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/942/ind61_Gz8dBfr.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/942/ind61_Gz8dBfr.pdf</t>
   </si>
   <si>
     <t>Estabeleça a carga horária de 30 horas semanais para os cargos de  técnico de enfermagem, e enfermeiro que presta serviço de urgência e emergência.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/946/ind62.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/946/ind62.pdf</t>
   </si>
   <si>
     <t>Proceda com o manilhamento do Córrego da Areia no P.A Pingos D Água, na estrada vicinal 04.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/949/63.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/949/63.pdf</t>
   </si>
   <si>
     <t>Providenciem uma praça com área verde, parque infantil e pista de caminhada no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/950/64.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/950/64.pdf</t>
   </si>
   <si>
     <t>Providencie a pavimentação asfáltica do setor Nova Querência na rua Padre Roque Rittler.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/951/ind65.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/951/ind65.pdf</t>
   </si>
   <si>
     <t>Providencie iluminação pública da Avenida Norberto Schwantz que dá acesso as unidades de armazéns da SINAGRO E AMAGGI.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Andre Silva, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/952/66.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/952/66.pdf</t>
   </si>
   <si>
     <t>Providencie um multirão entre os servidores da área de mecânica e manutenção da secretaria de obras para realizar o conserto dos veículos que encontram-se sem funcionamento no parque de máquinas.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/953/67.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/953/67.pdf</t>
   </si>
   <si>
     <t>Faça um quebra molas ou redutor de velocidades em frente a Escola EMAQUE.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/954/68.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/954/68.pdf</t>
   </si>
   <si>
     <t>Providencie um espaço com bancos e academia ao ar livre na Avenida Central.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/960/ind692019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/960/ind692019.pdf</t>
   </si>
   <si>
     <t>A implantação de um programa de auxílio de locomoção a aposentados cadastrados no CRAS e residentes nas agrovilas Brasil Novo e Coutinho União.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/961/ind70.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/961/ind70.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza nas ruas e avenida da Agrovila Pingos  D Água.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/962/ind71.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/962/ind71.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de uma lombada na avenida principal da Agrovila Pingos D Água, em frente a borracharia do Obama.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/963/ind_72.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/963/ind_72.pdf</t>
   </si>
   <si>
     <t>Providencie a reforma da ponte sobre o córrego Tupeku da Aldeia Tupeku da etnia Kalapalo.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/972/ind73ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/972/ind73ok.pdf</t>
   </si>
   <si>
     <t>Fazer um quebra-molas na rua Padre Roque Rippler, esquina com a Rua Norberto Schwantes no Jardim Europa.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/973/in74ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/973/in74ok.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas em frente a Igreja Congregação Cristã no Brasil no Setor F.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/974/ind75.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/974/ind75.pdf</t>
   </si>
   <si>
     <t>Mudar o sentido do trânsito na rua F-3 (setor F), em frente o CMEI Crescer e Aprender.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/975/ind76.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/975/ind76.pdf</t>
   </si>
   <si>
     <t>Revitalização da quadra de basquete junto a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/976/ind77.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/976/ind77.pdf</t>
   </si>
   <si>
     <t>Que destine para o Distrito Coutinho União, uma patrola, 02 caminhões, 1 um caçamba, retroescavadeira para a manutenção das estradas.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/977/ind78.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/977/ind78.pdf</t>
   </si>
   <si>
     <t>Criação de projeto de lei municipal para viabilizar o atendimento de pacientes através do TFD municipal.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/978/ind79ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/978/ind79ok.pdf</t>
   </si>
   <si>
     <t>Providencie mais um dia de atendimento odontológico na Agrovila Pingos D Água.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/979/ind80ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/979/ind80ok.pdf</t>
   </si>
   <si>
     <t>Providencie a regularização do estacionamento na Avenida Oeste entre a Avenida Francisco Schneider até a Avenida Norte.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/990/ind81.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/990/ind81.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que construa um posto para atendimento médico e odontológico no assentamento São Manoel no município de Querência.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/996/ind82.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/996/ind82.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos para que providencie sinalização horizontal, vertical e colocação de placas de trânsito nas ruas e avenidas de Querência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/997/ind83.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/997/ind83.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos para que providenciem a colocação de placas indicativas contendo breves dados de cada localidade nos acessos aos Bairros, Ruas e Avenidas do Município.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/998/ind84.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/998/ind84.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos e Departamento Municipal de Esportes para que providenciem a pintura dos muros juntamente com um projeto paisagístico para o lado externo do Estádio Municipal Osvaldo Gorgen.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/999/ind85.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/999/ind85.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos para que providenciem a reforma da rotatória em frente ao Estádio Osvaldo Gorgen.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/ind86.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/ind86.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos e Energisa para que providenciem melhorias na iluminação pública  na Avenida Leste, que dá acesso ao residencial Morada do Sol.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/ind87.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/ind87.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que faça a construção de um quebra-molas entre a Avenida Leste e a Rua Herta Kist Mallmann que dá acesso ao Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/ind88.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/ind88.pdf</t>
   </si>
   <si>
     <t>Indico ao presidente da Câmara senhor Neiriberto  para que seja feita a entrega de títulos de cidadão Querenciano aos pioneiros que chegaram em Querência nos anos de 1988, 1989 e 1990.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/ind89.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/ind89.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja instalado um bebedouro na estação rodoviária Francieli Cristina Tossat.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/ind90.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/ind90.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que possa se empenhar para providenciar a regularização fundiária urbana na Agrovila Pingo D Água.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/ind91.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/ind91.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que construa dois Quebra-molas na Avenida Brasil Novo do Distrito Coutinho União.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/ind92.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/ind92.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal, que seja formalizado através de Lei Autorizativa o Programa de Pavimentação Asfáltica para os acessos as propriedades privadas e os acessos as edificações dos comércios e prestadores serviços que estão dentro da área de expansão urbana do município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/ind_93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/ind_93.pdf</t>
   </si>
   <si>
     <t>Indico  a Secretaria Adjunta do Turismo Ana Ruth Mosconi para que faça a criação de um Museu Histórico e Cultural para Querência MT.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/ind_94.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/ind_94.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria Adjunta do Turismo Ana Ruth Mosconi para fazer um encontro da Arte indígena de todas Etnias do Parque Xingu de Querência.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_95.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_95.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que providencie um encontro de cinema dos índios do Parque do Xingu.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/ind96.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/ind96.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja providenciado a instalação de um redutor de velocidade/ quebra mola na rua Tenente Portela na Região do setor H na posição da Quadra 27 e 22, as quais antecedem o cruzamento da Avenida Tocantins.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/ind97_oL9w0ZM.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/ind97_oL9w0ZM.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a pavimentação asfáltica na rua do PSF da Agrovila Pingo´Água e a rua ao lado do salão da igreja católica.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/ind98.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/ind98.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a construção de bueiros nas ruas de acesso  que corta a vala do setor Nova Querência.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_alterada_992019_20190715_12033749.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_alterada_992019_20190715_12033749.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo para que termine a pavimentação Asfáltica das Agrovilas: Pingos da Água e Coutinho União.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/ind_100.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/ind_100.pdf</t>
   </si>
   <si>
     <t>Viabilize construção de mesas para  a prática de xadrez na praça central ao lado da prefeitura.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/ind_101.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/ind_101.pdf</t>
   </si>
   <si>
     <t>Manutenção geral da iluminação pública nos distritos Coutinho União e Brasil Novo.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_102.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_102.pdf</t>
   </si>
   <si>
     <t>Ampliação do sistema de abastecimento de água no Distrito Pingos D Água.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/ind103.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/ind103.pdf</t>
   </si>
   <si>
     <t>Integração da Avenida Norte com a MT 109 com uma rotatória na saída para o Pingos D Água.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/ind104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/ind104.pdf</t>
   </si>
   <si>
     <t>Proceder o término dos meios-fios em toda a cidade.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/ind_105.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/ind_105.pdf</t>
   </si>
   <si>
     <t>Indico  ao Deputado Estadual  Ondanir Bortolini (Nininho) para que interceda junto  a CEF- Caixa Econômica Federal, a viabilidade de uma Agência do Órgão Federal em Querência - MT.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_106.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_106.pdf</t>
   </si>
   <si>
     <t>Indico ao  Secretário Adjunto do Serviços Urbanos Paulo Henrique dos Santos para que providencie iluminação na rotatória do cruzamento da Avenida Sul com a Rua Norberto Schwantes.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/ind107.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/ind107.pdf</t>
   </si>
   <si>
     <t>Indico ao Gerente de Serviços Urbanos Edilson Padeiro para que termine a pintura de vaga de estacionamento oblíquo em áreas centrais, e arredores da cidade.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/ind108.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/ind108.pdf</t>
   </si>
   <si>
     <t>Faça a implantação de um programa de incentivo ao futebol feminino em Querência</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Celso da Retifica, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/ind_109.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/ind_109.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros de água no Lago Azul (BETIS)</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/ind_110.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/ind_110.pdf</t>
   </si>
   <si>
     <t>Indico para  Poder Executivo para Construir uma Guarita no lixão.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Jean do Coutinho, Professor Neiriberto Abner, Vavá, Virginia do Brasil Novo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_111_YyWSLiq.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_111_YyWSLiq.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo e a Secretaria Municipal de Agricultura que providenciem a construção de abatedouros de frangos, suínos e carneiros no P.A Coutinho União e P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_112.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_112.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que faça a demarcação para pedestre na Rua Berto Vezaro.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/scanner_20190828.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/scanner_20190828.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça  reestruturação de equipamentos mecânicos no pátio de máquinas.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/ccf02092019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/ccf02092019.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretária de Saúde que possa fazer a implantação do terceiro turno  nos PSFS da sede do município de Querência.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/nr_ind_115201920190903_10000793.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/nr_ind_115201920190903_10000793.pdf</t>
   </si>
   <si>
     <t>Indico a proprietária da Lotérica de Querência Estado de Mato Grosso, que faça melhorias no espaço da mesma.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_116201920190902_10050033.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_116201920190902_10050033.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a instalação de semáforo, faça sinalização vertical e horizontal, como também, colocação de placas entorno do centro de Querência, neste município.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_117201920190904_07424105.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_117201920190904_07424105.pdf</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada ao Senador Jayme Campos, que sugere providências no sentido de implantar o posto de atendimento do INSS no município de Querência-MT.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/ind_118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/ind_118.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que construa uma área de espera no PSF do centro e um na secretaria de saúde.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_119.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_119.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja liberado mamografia fora do período de campanha.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/ind_120201920190905_12385857.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/ind_120201920190905_12385857.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que faça a adequação sobre a marcação de consultas com especialistas nos assentamentos.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_121201920190905_12391867.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_121201920190905_12391867.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que faça áreas coberta nas frentes dos PSFS das agrovilas de Querência.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/ind_122201920190906_07432591.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/ind_122201920190906_07432591.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a reforma dos banheiros públicos localizado na Praça Municipal de Querência.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/ind_123201920190906_07434416.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/ind_123201920190906_07434416.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, que seja efetuado na iluminação pública na Avenida Norberto Schwantes com interseção das ruas Vicente Gonçalves e Délcio Nivaldo Wentz.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/ind_124.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/ind_124.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a manutenção e instalação de novos pontos de iluminação na praça do Rotary.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/ind_125.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/ind_125.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a reforma do parquinho na Agrovila do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/ind_126_KcSOKBl.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/ind_126_KcSOKBl.pdf</t>
   </si>
   <si>
     <t>Disponibilize servidores do Cartório Eleitoral para o cadastramento biométrico e também para regularização de transferências e multas no Distrito Coutinho União e Assentamento P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/ind_127.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/ind_127.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a construção de calçadas em frente à escola do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/ind_128.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/ind_128.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a Secretaria de Serviços Urbanos, para que Providencie a urbanização e jardinagem dos canteiros centrais da avenida Goiás e Avenida Bela Vista do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_129.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_129.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça instalação de ventiladores na academia pública de Jiu- Jitsu, anexo ao posto de saúde do Setor E.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Jean do Coutinho, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_130.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_130.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie  a iluminação da frente da feira livre municipal.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_131201920191003.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_131201920191003.pdf</t>
   </si>
   <si>
     <t>Indico que providencie a construção de meios-fios na Agrovila do P.A Pingos d Água.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_132201920191003.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_132201920191003.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a secretaria de serviços urbanos para que providencie a colocação de lixeiras na avenida Sul.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/ind_133201920191007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/ind_133201920191007.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e ao departamento de água- DAE para que viabilize a finalização da instalação de rede de água potável na Avenida Sul.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_134201920191007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_134201920191007.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e ao secretário adjunto Municipal Paulo Henrique dos Santos para que faça a manutenção da rede de energia elétrica na Agrovila P.A Pingos d Água.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_135201920191007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_135201920191007.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a secretária de saúde Lubiane Boer que seja liberado um psicólogo para o assentamento do P.A Brasil Novo uma vez por mês.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_136201920191007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_136201920191007.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a engenheira Civil Municipal Angélica Franco Ferreira  e ao Secretário dos Serviços Urbanos Senhor Luiz Busato para que providencie um projeto para a praça D-1 quadra 21 do setor Parque das Torres II e a terraplanagem do local.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Keila Marques, Andre Silva, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_137.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_137.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder executivo  que instale lixeira coletora seletiva na Prefeitura Municipal e em todos os outros órgão públicos.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/ind_138.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/ind_138.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Presidente da Câmara Senhor Neiriberto  que  instale lixeira coletora seletiva na Câmara Municipal.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Domingos Roberti, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/ind_139.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/ind_139.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo  que  proceda com a construção da cobertura da quadra da escola EMEB Alegria Saber.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_140.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_140.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  e ao secretário adjunto Paulo Henrique dos Santos que façam a manutenção de iluminação pública localizada na Avenida Cuiabá entre a rua Minas Gerais e Avenida Norte.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/ind_141_XHPaQ45.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/ind_141_XHPaQ45.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a engenheira Civil senhora Angélica Franco Ferreira  que faça um projeto para a rotatória da Avenida Central com a Rua Norberto Schwantes.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/ind_142_h9wIASi.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/ind_142_h9wIASi.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  que conclua a obra do canteiro e meio-fio da Avenida Central, na Rua Norberto Schawantes até a rua 02 de novembro (R-21).</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/ind_143.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/ind_143.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a ampliação da Feira Livre Municipal de Querência-MT.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/ind_144.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/ind_144.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a construção de uma praça com Parque Infantil e academia ao ar livre no Setor H.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/ind_145.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/ind_145.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a ampliação do Espaço Cultural Fonte do Aprendiz.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/ind146.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/ind146.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma praça com parque infantil e academia ao ar livre no setor B.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_147.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_147.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e a secretário de serviços Urbanos Luiz Busato para que faça a construção de meios fios no distrito Coutinho União.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/ind_148.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/ind_148.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e ao Secretário de Serviços Urbanos Luiz Busato para que faça a revitalização dos canteiros da avenida Oeste no setor E e Setor F.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1129/ind_149.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1129/ind_149.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que conclua a obra do canteiro e meio  Avenida Sul, na Rua Noberto Schwantes até a Rua 02 de novembro ( R-21).</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/ind_150201920191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/ind_150201920191104.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo para que faça manutenção da via que dá acesso ao assentamento Canaã e estradas adjacentes.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_151_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_151_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de uma passarela manilhada na Avenida leste com a Rua Délcio Nivaldo Wentz.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_152_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_152_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie o patrolamento de todas as estradas rurais do Assentamento P.A Pingos d Água</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_153_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_153_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de uma passarela manilhada na Avenida Leste com a Rua H-20.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_154_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_154_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza da vala na Rua Norberto Schwantes que dá acesso ao Armazém Cargil Agrícola.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_155_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_155_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie a reforma estrutural, hidraúlica  e elétrica da Escola Municipal da Fazenda Tanguro</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_156_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_156_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de uma praça com academia ao ar livre próximo ao Estádio Osvaldo Gorgen para a tender aos munícipes do Parque das Torres I e II e Residencial Morada do Sol.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Parecer Jurídico, Vavá, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_157201920191112.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_157201920191112.pdf</t>
   </si>
   <si>
     <t>Abertura da Avenida Leste ligando ao setor Bela Vista.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Andre Silva, Parecer Jurídico, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/ind_158201920191112.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/ind_158201920191112.pdf</t>
   </si>
   <si>
     <t>A construção de um campo de voleibol, campo de futebol e parque infantil no setor Bela Vista.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/ind_159201920191112.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/ind_159201920191112.pdf</t>
   </si>
   <si>
     <t>Providenciar a iluminação pública e a pavimentação asfáltica que liga o setor Nova Querencia ao setor Bela vista.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/ind_160201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/ind_160201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo  para que faça  a Pintura dos meios fios do Setor Gabriela.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_161201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_161201920191118.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde Lubiane Boer para que disponibilize 02 computadores ao posto de saúde da Agrovila do P. A Pingos d Água.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_162201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_162201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Fernando Gorgen para que providencie a reforma do Parque Infantil  do Distrito Coutinho União.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_163201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_163201920191118.pdf</t>
   </si>
   <si>
     <t>Indico  ao Secretário adjunto de Serviços Urbanos Paulo Henrique dos Santos para que providencie a manutenção da rede de energia elétrica na Agrovila do Distrito Coutinho União.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_164201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_164201920191118.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Secretário Adjunto de Serviços Paulo Henrique dos Santos para que providencie a manutenção da rede de energia elétrica da Agrovila do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/ind_165201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/ind_165201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder executivo para que providencie a pavimentação asfáltica da Rua A-10 do Setor Morada do Sol.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo senhor Fernando Gorgen para que faça a Manutenção da iluminação Pública do Setor Gabriela.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_167201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_167201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que possa fazer a limpeza, o replantio de mudas de árvores e fazer partes do meio fio que estão danificados na Praça do Setor H, na Quadra H20.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_168201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_168201920191118.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de  implementação  de uma ciclovia  e faixa de pedestres na Rua Berto Vezaro e que proceda com a fiscalização para que os proprietários de imóveis entre a Avenida Sul e a Rua Herta Kist e construa suas calçadas.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_169201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_169201920191118.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Federal Juarez Costa  para que providencie uma retroescavadeira para secretaria de serviços urbanos e DAE ( Departamento de Água e Esgoto) para o Município de Querência - MT.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_170-2019-domingos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_170-2019-domingos.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo o Senhor Fernando Gorgen para que proceda com a manutenção na iluminação pública na praça da academia ao ar livre na agrovila do P.A Pingo d´Água.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_171-2019-domingos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_171-2019-domingos.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça manutenção no telhado no PSF na Agrovila do P.A Pingo d` Água.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_172_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_172_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretario de agricultura Luiz Vezero  para que faça a distribuição de mudas do viveiro municipal tanto nos assentamentos como na área urbana do município.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_173__2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_173__2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Indico ao assistente de serviços urbanos Adilson Mendonça para que providencie uma limpeza geral no entorno do estádio Osvado Gorgen, nas Ruas e Terrenos baldio nos setores Parque das Torres I e II.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Domingos Roberti, Professor Neiriberto Abner, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_174_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_174_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Deputado Federal José Medeiros para que disponibilize uma ambulância com UTI móvel para o assentamento P.A Pingos d Água.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_175_2019_neiriberto-.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_175_2019_neiriberto-.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Federal Neri Gheller para que disponibilize um recurso financeiro no valor de R$50.000,00, para fins de melhorias e aquisição de equipamentos para farinheira da associação Estrela da Paz do P.A Brasil Novo.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_176_2019_telmo.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_176_2019_telmo.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que providencie a abertura e asfaltamento da avenida Parques das Torres ligando a MT- 109 ao Armazén Amaggi.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Keila Marques, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_177_2019_telmo_OuiOYOD.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_177_2019_telmo_OuiOYOD.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Chefe do Poder Executivo Fernando Gorgen para que providencie a construção de uma Escola  para atender osa setores Parque das Torres I e II.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_178201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_178201920191213.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de banheiros feminino e masculino e uma cobertura na área externa do posto de saúde central com bancos e bebedouro.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_179201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_179201920191216.pdf</t>
   </si>
   <si>
     <t>Providencie uma passarela elevada em frente a antiga rodoviária municipal.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_180201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_180201920191213.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Estadual Ondanir Bortolini (Nininho), que disponibilize uma ambulância com UTI móvel para o Assentamento Pingos D Água.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_181201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_181201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a continuidade e abertura da via de mão dupla da Avenida Leste do armazém do Cabeça Branca até o final do bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_182201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_182201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a manutenção da estrada do setor 05 que dá acesso ao sítio do Seu Irton Mendes, abrindo um travessão ao fundo da fazenda da Candeia saindo na MT 109, conforme Mapa do INCRA, que está com o referido do secretário.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/ind_183201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/ind_183201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a instalação de bebedouros de água e pia para os caminhoneiros no Lago Bets.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/ind_184201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/ind_184201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a continuidade do projeto de estacionamento com arborização urbana na Avenida Mato Grosso, Avenida Central até a Avenida Norte.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/ind_185201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/ind_185201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a limpeza de todos terrenos baldios do município.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/ind_186201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/ind_186201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Estadual Ondanir Bortolini Nininho, que viabilize emenda impositiva de R$ 300.000,00 sendo 50% para a Secretaria de Saúde, e 50% para o Rotary Club.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/novo_documento_2019-12-18_08.48.37_20191218084858.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/novo_documento_2019-12-18_08.48.37_20191218084858.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça um estacionamento na Avenida das Torres em frente ao Supermercado Tropical entre as Ruas 4 e 5, no setor Parque das Torres.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_188201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_188201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça uma pista de caminhada com arborização na Avenida das Torres no Parque das Torre.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_189201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_189201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e ao Secretario de Serviços Urbanos para que faça uma passarela manilhada na Rua Vicente Gonçalves com a Noberto Schwantz.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_190201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_190201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo e Secretario de Serviços Urbanos para que providencie a manutenção da iluminação pública na Avenida Sul do trajeto da Avenida Mato Grosso até a Norberto Schwantz.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Iva Volpi, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_191201920191216.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_191201920191216.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que faça a compra de uma vaca mecânica para o município de Querência.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/841/req_01201920190204_10461533.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/841/req_01201920190204_10461533.pdf</t>
   </si>
   <si>
     <t>Requer reestruturação da Comissão Especial de estudos para Regimento Interno e Lei Orgânica</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/846/req_02201920190218_08255137.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/846/req_02201920190218_08255137.pdf</t>
   </si>
   <si>
     <t>Venho requerer cópias das notas fiscais referente a compra de combustíveis entre  os meses de 01 de maio de 2018 à 05 de janeiro de 2019.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/880/req_03201920190308_12125342.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/880/req_03201920190308_12125342.pdf</t>
   </si>
   <si>
     <t>Requerimento  do Cronograma dos Plantões Funerários  dos anos 2017/2018/2019.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Vavá, Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Marcos Amorin, Professor Neiriberto Abner, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/956/req04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/956/req04.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo, solicitando a aquisição de um caminhão de lixo.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/964/req_05_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/964/req_05_2.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos referente os serviços de limpeza urbana na cidade.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Solicitação instalação da Sessão Itinerante na Agrovila do P.A Brasil Novo em 26/08/2019.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1137/req_daiane_licitacao20191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1137/req_daiane_licitacao20191104.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA COMISSÃO DE LICITAÇÃO DA PREFEITURA QUE INFORME O PODER LEGISLATIVO REFERENTE  A ABERTURA DE PROCESSO LICITATÓRIO REFERIDO AO IMÓVEL DA MATRICULA 6.042 DO RI DE QUERENCIA AUTORIZADO PELO PLO 060/2019</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/req_gorgen20191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/req_gorgen20191104.pdf</t>
   </si>
   <si>
     <t>Requerimento para Prefeitura a respeito do não cumprimento da legislação em relação do serviços funerários.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/req_energisa20191104.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/req_energisa20191104.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM RAZÃO DO DESCASO DA ENERGISA COM A COMUNIDADE</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/827/res_01201920190123_10513968.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/827/res_01201920190123_10513968.pdf</t>
   </si>
   <si>
     <t>"Concede Licença não remunerada ao vereador Telmo Alves de Brito pelo período de 30 dias."</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/916/resexpoquer20190416_08145762.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/916/resexpoquer20190416_08145762.pdf</t>
   </si>
   <si>
     <t>Aprovação das contas EXPOQUER 2018 com recomendações.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/936/resolucao_03.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/936/resolucao_03.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Câmara Itinerante no município de Querência-MT.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/958/resolucao_04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/958/resolucao_04.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício de 2017, mantendo-se  o Parecer Técnico Prévio do Tribunal de Contas do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/937/res04.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/937/res04.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Desenvolvimento Contínuo dos Servidores da Câmara Municipal de Querência em nível de Qualificação Profissional e Capacitação.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/959/res_06_2019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/959/res_06_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão querenciano, ao Sr. Elizeu Francisco do Nascimento.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/resolucao_cac.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/resolucao_cac.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO AO CIDADÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE QUERENCIA - MT, DISCIPLINA SUA COMPETÊNCIA, ATIVIDADE E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Telmo Brito, Celso da Retifica, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/res_francioli_08201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/res_francioli_08201920191118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania Querenciana.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/res_licenca_vava20191202.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/res_licenca_vava20191202.pdf</t>
   </si>
   <si>
     <t>Concede licença não remunerada ao vereador Valdenício Anjos da Silva pelo período compreendido do dia 01 a 31 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1183/res_11201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1183/res_11201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre título de cidadão querenciano a Celso Carlos Rochetto.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/res_12201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/res_12201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre título de cidadão querenciano a Gilberto Tonetti</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/res_13201920191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/res_13201920191213.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre título de cidadão querenciano a Marvaldi Gorgen</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/emenda_ao_res_05.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/emenda_ao_res_05.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Resolução 05/2019.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/emenda_aditiva.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLC nº 03/2019, que altera, que acresce e revoga dispositivos da Lei Complementar nº 104/2018  Que institui o Código Tributário do município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/832/emenda_mod_012019_ao_plo_06201920190128_08054570.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/832/emenda_mod_012019_ao_plo_06201920190128_08054570.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de Lei Municipal 06/2019- Dispõe sobre o reajuste salarial dos profissionais do Magistério pertencentes ao quadro de servidores do Município de Querência MT.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/866/emendamod_022019_ao_plc_07201820190222_08271010.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/866/emendamod_022019_ao_plc_07201820190222_08271010.pdf</t>
   </si>
   <si>
     <t>Emenda  Modificativa ao Projeto de Lei Complementar nº 07/2019 "Altera a lei Complementar 97/2018 - Dispõe  sobre a Reforma da Estrutura Administrativa  Organizacional da Prefeitura Municipal do Município de Querência e dá outras providências."</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/867/emendamod_032019_ao_pll_09201820190222_08274983.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/867/emendamod_032019_ao_pll_09201820190222_08274983.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLL nº 09/2018  -" Dispõe sobre a obrigatoriedade de construção de rampas de acesso de passeio à soleira de entrada dos pontos comerciais, industriais e de serviços no Município de Querência  e dá outras providências."</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_mod_04_ao_plo_01201920190401_08430762.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_mod_04_ao_plo_01201920190401_08430762.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária Municipal nº 001/2019 que "Dispõe sobre o funcionamento do novo Terminal Rodoviário de passageiros Francieli Cristina Tosati e dá outras providências".</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/915/emenda_mod_ao_plo_01201920190415_10001360.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/915/emenda_mod_ao_plo_01201920190415_10001360.pdf</t>
   </si>
   <si>
     <t>Altera-se o ART. 4º do projeto de Lei nº 01/2019, " Dispõe sobre o funcionamento do Terminal Rodoviário de Passageiros Francieli Cristina Tosati e dá outras Providências."</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/917/emenda_mod_062019_ao_plo_13201920190416_09194333.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/917/emenda_mod_062019_ao_plo_13201920190416_09194333.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa " Dispõe sobre a Alteração do Anexo Único da Lei Municipal nº 1.041/2017 - Que dispõe sobre alteração da Lei 859/2014".</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/941/em07.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/941/em07.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 923/2015, que cria a verba indenizatória a ser paga aos agentes comunitários de saúde rural do município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/980/emenda_mod_08.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/980/emenda_mod_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o REFISQUER VI-Refinanciamento Fiscal de Querência-MT.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/981/emenda_mod092019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/981/emenda_mod092019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 09/2019.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/982/scanner_20190624.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/982/scanner_20190624.pdf</t>
   </si>
   <si>
     <t>Corrigi-se a escrita da EMENTA DO PROJETO DE LEI ORDINÁRIA 29/2019. _x000D_
 Corrigi-se a escrita do artigo 3º do Projeto de Lei Ordinária nº 29/2019.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/983/emenda_11ok.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/983/emenda_11ok.pdf</t>
   </si>
   <si>
     <t>Corrigi-se a mesma do PLO 29/2019, passando a vigorar a seguinte redação: Autorização para abertura de crédito adicional suplementar e transposição remanejamento, ou transferência de recursos de uma categoria para outra ou de órgão para outro de até R$ 6.000.000,00 (SEIS MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/emenda_12_plo56.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/emenda_12_plo56.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 56/2019- ''Altera-se o artigo 1º da Lei 374/2005-Que cria o parque Municipal Lago Azul e dá outras providências.''</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/emenda_mod.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/emenda_mod.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 52/2019- ''Dispõe sobre a regulamentação do uso do maquinário público do município de Querência-MT, para fins de de prestação de serviço particular e dá outras providências.''</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/emenda_14.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/emenda_14.pdf</t>
   </si>
   <si>
     <t>Altera-se a Ementa do Projeto de Lei ordinária nº 57/2019.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/emenda_mod.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/emenda_mod.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO 59/2019. " Redefine o Fundo Municipal de Fomento à  Cultura do Município de Querência, sob a nova nomenclatura de Fundo Municipal de política Cultural do Município de Querência dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_16.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_16.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa à Resolução 07/2019- " Dispõe sobre a criação do Centro de Atendimento ao Cidadão, no âmbito da Câmara Municipal de Querência -MT, Disciplina sua competência, atividade e funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/emenda_18.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/emenda_18.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO nº 59/2019.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Marcos Amorin, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_19.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_19.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao projeto de lei Municipal nº 060/2019 que "Dispõe sobre a alienação de bem imóvel público do município de Querência- MT,e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Marcos Amorin, Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Professor Neiriberto Abner, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_20.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_20.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de lei de nº 060/2019 que " Dispõe sobre a alienação de bem imóvel público do município de Querência- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/emenda_212019_ao_plo_69201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/emenda_212019_ao_plo_69201920191118.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei de nº 069/2019 que "Dispõe sobre a Alienação de Bens Imóveis Público do Município de Querência - MT e dá outras Providências."</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/emenda_222019_ao_plo_69201920191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/emenda_222019_ao_plo_69201920191118.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Municipal de nº 069/2019 que "Dispõe sobre a alienação de Bens Imóveis Público do município de Querência -MT e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/emenda_mod_26.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/emenda_mod_26.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLC nº 03/2019</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/26-2019_aoplo_70-2019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/26-2019_aoplo_70-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLO 70/2019</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/900/emenda_sup_01_ao_plo_01201920190401_08440909.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/900/emenda_sup_01_ao_plo_01201920190401_08440909.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Celso da Retifica, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_soldados_eulanio_e_leandro20190503_09484005.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_soldados_eulanio_e_leandro20190503_09484005.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Soldados da polícia militar os senhores, Eulanio Rosa da Silva e Leandro de Jesus Souza, por ato de bravura.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/947/mocao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/947/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Rodrigo Alberto Hoffmann, primeiro nascimento do Projeto de Colonização Querência.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/948/mocao_de_aplausos_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/948/mocao_de_aplausos_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Arlindo Celeste Peno Hoffmann, primeira empresa madeireira instalada no Projeto de Colonização Querência.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_neiriberto.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_neiriberto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao seguintes órgãos: Poder Executivo, secretarias de Educação, Saúde e Assistência Social, espaço Fonte do Aprendiz, Ministério Público de Querência, Poder Judiciário, Polícia Militar e Civil, Conselho Tutelar, Conselho Municipal dos Direitos da Criança e do Adolescente, Núcleo Assistência Criança e Adolescente e Centro de Referência de Assistência Social, pela realização do 1º FÓRUM DA REDE DE PROTEÇÃO DA CRIANÇA E ADOLESCENTE DO MUNICÍPIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_aplausos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  para as equipes campeãs dos jogos Escolares da Juventude de 2019.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_pm.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_pm.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Polícia Militar, pelos relevantes serviços prestados no município de Querência.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_pc.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_pc.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Polícia Civil, pelos relevantes serviços prestados no município de Querência.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_1_atual.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_1_atual.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao maestro Mauricio Woichekoski que conquistou o segundo lugar no quesito regência.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_2_atual.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_2_atual.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Banda Municipal Adelir Bettanin, por serem Bi Campeã Copa Centro Oeste de Bandas e Fanfaras em Sorriso MT.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_monica20190902_10055832.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_monica20190902_10055832.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as professoras Mônica Carrasco Tonolo e Elizangela Cozer Camargo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/mocao_neiriberto.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/mocao_neiriberto.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos de autoria do vereador Professor Neiriberto, aos senhores: André Morais Leão, Kezieudes Campos Cirino e Eduardo Silvas Rodrigues pela promoção de Posto militar.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Moção de aplausos a imprensa local pelos serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_jovens_guerreiros.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_jovens_guerreiros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Associação Jovens Guerreiros de desenvolvimento esportivo e cultural de Querência e região, pela graduação 2019 do Projeto Jovens Guerreiros.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_aplausos_ex_prefeito_vereador_e_vice20191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_aplausos_ex_prefeito_vereador_e_vice20191118.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os Ex Prefeitos, Ex vices- Prefeitos e Ex vereadores do município de Querência desde da emancipação política.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Domingos Roberti, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_aplausos_ex_patroes_ctg20191118.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_aplausos_ex_patroes_ctg20191118.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Ex Patrões do CTG Pousada do Sul- Querência -MT - Centro de Tradições Gaúchas.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_conselheiras_tutelar20191202.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_conselheiras_tutelar20191202.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso as conselheiros tutelares que esteve a frente do Conselho Tutelar a vários mandatos e findam seus serviços este ano.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_paula_rodrigues_cons_tutelar20191202.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_paula_rodrigues_cons_tutelar20191202.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Sra. Paula Rodrigues de Melo Castro pelos relevantes prestados junto ao conselho tutelar.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_time_feminino_moleque_bom_de_bola20191213.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_time_feminino_moleque_bom_de_bola20191213.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao time feminina vencedor de 2019 do projeto moleque bom de bola do Distrito Coutinho União e Brasil Novo.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/mocao_olimar_schneider.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/mocao_olimar_schneider.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao senhor Olimar Schneider, patrão do CTG Pousada do Sul-Querência-MT.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/mocao_milton_e_joao.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/mocao_milton_e_joao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao senhor João Ademar Rhoden e Milton Braun, pelos serviços prestados no CTG Pousada do Sul.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_roberto_basso.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_roberto_basso.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao senhor Roberto Basso, presidente do MTG/MT.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/mocao_neiriberto_marcos_e_domingos.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/mocao_neiriberto_marcos_e_domingos.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao senhores Marcos Amorin e Domingos Roberti pelos relevantes serviços prestados em prol da cultura gaúcha no CTG Pousada do Sul no município de Querência-MT.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Marcos Amorin, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_de_repudio_aXoZI3M.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_de_repudio_aXoZI3M.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra a ENERGISA, em razão do descaso com a sociedade ante aos inúmeros problemas na prestação de serviço público.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_pesar20190308_12103124.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_pesar20190308_12103124.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da ex Vereadora Helena Roberto da Fonseca.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>RCCPI</t>
   </si>
   <si>
     <t>Requerimento de criação de CPI</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/902/req_cpi_expoquer20190401_09284959.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/902/req_cpi_expoquer20190401_09284959.pdf</t>
   </si>
   <si>
     <t>Requerimento de criação de CPI nº 01/2019 " Requer a Constituição de Comissão Parlamentar de Inquérito, com a finalidade de investigar a regularidades dos gastos com a Expoquer do ano 2018.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/881/par_faeo_plo01201920190308_12140773.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/881/par_faeo_plo01201920190308_12140773.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão FAEO ao PLO nº 01/2019.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/868/43257-2017.pdf_contas_2017.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/868/43257-2017.pdf_contas_2017.pdf</t>
   </si>
   <si>
     <t>Ofício Nº.222/2019/GABPRES-DN_x000D_
 Processo nº 14.284-7/2019 (Contas Anuais de Governo).</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/decreto_06_2019.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/decreto_06_2019.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo, que dispõe sobre a sustação dos efeitos da lei municipal 1.202/2019 e da licitação da modalidade concorrência nº 001/2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4388,67 +4388,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/834/plo_001201920190204_07473616.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/835/plo_004201920190204_07481909.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/829/plo_006201920190125_11411447.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/833/plo_007201920190130_11401202.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/883/plo_08201920190312_07263008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/885/plm09201920190315_08195023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/886/plm10201920190315_08165624.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/887/plm11201920190315_08184266.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/892/plo_122201920190321_12173426.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/903/plo_13201920190401_10263125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/904/plo_14201920190401_10265794.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/905/plo_16201920190401_10011093.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/906/plo_17201920190402_10534826.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/920/plm192019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/921/plo202019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/922/plo212019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/929/plm22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/943/plo23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/944/plo24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/945/plo25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/957/plo_28201920190520_11261128.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/965/plo_29201920190610_11221775.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/966/plo_30201920190610_11231216.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/967/plo_31201920190611_10261211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/968/plo_32201920190611_10265659.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/969/plo_33201920190611_10273820.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/970/plo_34201920190611_10281440.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/971/plo_35201920190611_10285677.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/plo36.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/plo372019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/plo382019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/plo392019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/plo402019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/plo412019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/plo42.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/plo43.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/scanner_20190704.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/plo452019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/plo46.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/plo_47201920190819_11074537.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/plo48.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/plo49.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/plo50.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/plo51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/plo52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/nova_red_plo_53201920190819_11032712.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/plo_55.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/plo-56.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/scanner_20190819.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/plo_58201920190902_12111626.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/plo_059201920190904_12003059.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/plo_060201920190905_12342414.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/nr_plo_61201920190924_12080113.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/nr_plo_62201920190924_12072858.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/nr_plo_63201920190924_12065557.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/plo_64201920190924_12060988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/plo_65201920190924_12045129.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/plo_066201920190925.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/nr_plo_067201920191008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/plo_068201920191007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/plo_069201920191011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/nova_red_plo_070201920191216.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/nova_red_do_plo_72201920191202.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/plo_732019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/plo_074201920191104.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/plo_075201920191104.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/plo_076201920191118.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/plo_77.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/plo_78.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/scanner_20191204.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/plo_0812019_ocm_msg_leg20200309.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/plo_0822019_ocm_msg_leg20200309.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/plo_084201920191210.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/nr_plo_085201920200228.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/plo_86201920191213.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/plo_87201920191213.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/plo_0902019_20200124.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/plo_0912019_20200124.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/923/plc012019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/plc_022019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/plc_003201920191118.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_052019_com_assinatura20200129.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/888/ploleg_01201920190318_12032549.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/889/ploleg_02201920190318_12050268.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/891/pll_032019_com_impacto20190322_11191456.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/938/plo04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei05.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/940/projeto06.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/pll_07_dMm2yO1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/pll_08201920190916_07412929.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/pll_09201920191213.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/882/plcl01201920190311_07334111.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/870/subisaoplo052019atualizado20190320_10085291.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/836/ind_01201920190204_10443956.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/837/ccf06022019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/838/ind_03201920190204_11391039.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/839/ind_04201920190204_11393884.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/847/ind_06201920190218_08271083.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/848/ind_07201920190218_08273790.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/849/ind_08201920190218_08275887.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/850/ind_09201920190218_08293176.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/851/ind_10201920190218_08282559.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/852/ind_11201920190218_09465304.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/853/ind_12201920190218_09471412.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/854/ind_13201920190218_09473453.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/843/ind_14201920190215_11374395.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/844/ind_15201920190215_11483603.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/845/ind_16201920190215_11490256.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/855/ind_17201920190218_08300974.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/856/ind_18201920190218_09480367.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/857/ind_19201920190218_09483578.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/858/ind_20201920190218_09490422.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/859/ind_21201920190218_09492603.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/860/ind_22201920190218_09494789.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/869/ind_24201920190307_10182914.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/871/ind_25201920190308_07303332.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/872/ind_26201920190308_07310303.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/873/ind_27201920190308_07312405.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/874/ind_28201920190308_07314799.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/876/ind_29201920190308_12084580.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/875/ind_30201920190308_09250805.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/877/ind_31201920190308_12091166.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/878/ind_32201920190308_12263327.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/884/ind33201920190314_07444798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/890/ind_34201920190321_11285494.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/893/ind_35201920190328_10041484.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/894/ind_36201920190328_10043860.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/895/ind_37201920190328_10045531.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/896/ind_38201920190328_10051152.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/897/ind_392019_atualizada20190401_09141816.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/898/ind_40201920190329_11510015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/899/ind_41201920190329_11512185.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/912/ind_43201920190408_11482729.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/909/ind_44201920190408_11354067.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/910/ind_45201920190408_11355980.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/911/ind_46201920190408_11361940.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/913/ind_47201920190415_06583949.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/914/ind_48201920190415_09032689.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/918/ind492019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/924/ind502019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/919/ind512019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/930/ind_52201920190503_09442896.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/931/ind_53201920190503_09445094.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/925/ind54.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/926/ind55.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/932/ind_56201920190503_09453947.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/927/ind57.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/928/ind58.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/933/ind_59201920190503_09455832.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/934/ind_60201920190503_09542178.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/942/ind61_Gz8dBfr.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/946/ind62.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/949/63.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/950/64.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/951/ind65.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/952/66.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/953/67.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/954/68.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/960/ind692019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/961/ind70.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/962/ind71.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/963/ind_72.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/972/ind73ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/973/in74ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/974/ind75.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/975/ind76.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/976/ind77.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/977/ind78.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/978/ind79ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/979/ind80ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/990/ind81.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/996/ind82.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/997/ind83.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/998/ind84.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/999/ind85.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/ind86.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/ind87.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/ind88.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/ind89.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/ind90.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/ind91.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/ind92.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/ind_93.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/ind_94.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_95.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/ind96.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/ind97_oL9w0ZM.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/ind98.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_alterada_992019_20190715_12033749.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/ind_100.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/ind_101.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_102.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/ind103.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/ind104.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/ind_105.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_106.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/ind107.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/ind108.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/ind_109.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/ind_110.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_111_YyWSLiq.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_112.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/scanner_20190828.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/ccf02092019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/nr_ind_115201920190903_10000793.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_116201920190902_10050033.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_117201920190904_07424105.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/ind_118.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_119.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/ind_120201920190905_12385857.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_121201920190905_12391867.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/ind_122201920190906_07432591.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/ind_123201920190906_07434416.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/ind_124.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/ind_125.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/ind_126_KcSOKBl.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/ind_127.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/ind_128.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_129.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_130.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_131201920191003.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_132201920191003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/ind_133201920191007.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_134201920191007.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_135201920191007.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_136201920191007.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_137.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/ind_138.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/ind_139.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_140.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/ind_141_XHPaQ45.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/ind_142_h9wIASi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/ind_143.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/ind_144.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/ind_145.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/ind146.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_147.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/ind_148.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1129/ind_149.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/ind_150201920191104.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_151_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_152_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_153_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_154_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_155_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_156_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_157201920191112.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/ind_158201920191112.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/ind_159201920191112.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/ind_160201920191118.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_161201920191118.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_162201920191118.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_163201920191118.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_164201920191118.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/ind_165201920191118.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166201920191118.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_167201920191118.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_168201920191118.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_169201920191118.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_170-2019-domingos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_171-2019-domingos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_172_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_173__2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_174_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_175_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_176_2019_telmo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_177_2019_telmo_OuiOYOD.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_178201920191213.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_179201920191216.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_180201920191213.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_181201920191216.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_182201920191216.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/ind_183201920191216.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/ind_184201920191216.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/ind_185201920191216.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/ind_186201920191216.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/novo_documento_2019-12-18_08.48.37_20191218084858.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_188201920191216.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_189201920191216.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_190201920191216.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_191201920191216.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/841/req_01201920190204_10461533.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/846/req_02201920190218_08255137.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/880/req_03201920190308_12125342.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/956/req04.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/964/req_05_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1137/req_daiane_licitacao20191104.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/req_gorgen20191104.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/req_energisa20191104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/827/res_01201920190123_10513968.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/916/resexpoquer20190416_08145762.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/936/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/958/resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/937/res04.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/959/res_06_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/resolucao_cac.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/res_francioli_08201920191118.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/res_licenca_vava20191202.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1183/res_11201920191213.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/res_12201920191213.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/res_13201920191213.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/emenda_ao_res_05.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/832/emenda_mod_012019_ao_plo_06201920190128_08054570.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/866/emendamod_022019_ao_plc_07201820190222_08271010.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/867/emendamod_032019_ao_pll_09201820190222_08274983.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_mod_04_ao_plo_01201920190401_08430762.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/915/emenda_mod_ao_plo_01201920190415_10001360.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/917/emenda_mod_062019_ao_plo_13201920190416_09194333.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/941/em07.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/980/emenda_mod_08.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/981/emenda_mod092019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/982/scanner_20190624.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/983/emenda_11ok.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/emenda_12_plo56.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_19.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_20.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/emenda_212019_ao_plo_69201920191118.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/emenda_222019_ao_plo_69201920191118.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/emenda_mod_26.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/26-2019_aoplo_70-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/900/emenda_sup_01_ao_plo_01201920190401_08440909.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_soldados_eulanio_e_leandro20190503_09484005.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/947/mocao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/948/mocao_de_aplausos_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_neiriberto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_pm.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_pc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_1_atual.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_2_atual.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_monica20190902_10055832.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/mocao_neiriberto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_jovens_guerreiros.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_aplausos_ex_prefeito_vereador_e_vice20191118.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_aplausos_ex_patroes_ctg20191118.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_conselheiras_tutelar20191202.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_paula_rodrigues_cons_tutelar20191202.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_time_feminino_moleque_bom_de_bola20191213.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/mocao_olimar_schneider.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/mocao_milton_e_joao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_roberto_basso.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/mocao_neiriberto_marcos_e_domingos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_de_repudio_aXoZI3M.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_pesar20190308_12103124.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/902/req_cpi_expoquer20190401_09284959.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/881/par_faeo_plo01201920190308_12140773.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/868/43257-2017.pdf_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/decreto_06_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/834/plo_001201920190204_07473616.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/835/plo_004201920190204_07481909.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/829/plo_006201920190125_11411447.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/833/plo_007201920190130_11401202.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/883/plo_08201920190312_07263008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/885/plm09201920190315_08195023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/886/plm10201920190315_08165624.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/887/plm11201920190315_08184266.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/892/plo_122201920190321_12173426.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/903/plo_13201920190401_10263125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/904/plo_14201920190401_10265794.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/905/plo_16201920190401_10011093.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/906/plo_17201920190402_10534826.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/920/plm192019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/921/plo202019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/922/plo212019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/929/plm22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/943/plo23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/944/plo24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/945/plo25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/957/plo_28201920190520_11261128.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/965/plo_29201920190610_11221775.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/966/plo_30201920190610_11231216.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/967/plo_31201920190611_10261211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/968/plo_32201920190611_10265659.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/969/plo_33201920190611_10273820.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/970/plo_34201920190611_10281440.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/971/plo_35201920190611_10285677.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/plo36.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/plo372019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/plo382019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/plo392019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/plo402019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/plo412019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/plo42.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/plo43.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/scanner_20190704.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/plo452019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1020/plo46.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/plo_47201920190819_11074537.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/plo48.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/plo49.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/plo50.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/plo51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/plo52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1038/nova_red_plo_53201920190819_11032712.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1037/plo_55.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1044/plo-56.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/scanner_20190819.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/plo_58201920190902_12111626.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/plo_059201920190904_12003059.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/plo_060201920190905_12342414.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/nr_plo_61201920190924_12080113.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/nr_plo_62201920190924_12072858.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/nr_plo_63201920190924_12065557.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1092/plo_64201920190924_12060988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1093/plo_65201920190924_12045129.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1094/plo_066201920190925.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1095/nr_plo_067201920191008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1102/plo_068201920191007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1104/plo_069201920191011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1105/nova_red_plo_070201920191216.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/nova_red_do_plo_72201920191202.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/plo_732019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/plo_074201920191104.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/plo_075201920191104.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/plo_076201920191118.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/plo_77.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/plo_78.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1176/scanner_20191204.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1190/plo_0812019_ocm_msg_leg20200309.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1191/plo_0822019_ocm_msg_leg20200309.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1177/plo_084201920191210.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1179/nr_plo_085201920200228.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/plo_86201920191213.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1181/plo_87201920191213.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/plo_0902019_20200124.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/plo_0912019_20200124.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/923/plc012019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/plc_022019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/plc_003201920191118.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_052019_com_assinatura20200129.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/888/ploleg_01201920190318_12032549.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/889/ploleg_02201920190318_12050268.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/891/pll_032019_com_impacto20190322_11191456.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/938/plo04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei05.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/940/projeto06.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1042/pll_07_dMm2yO1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/pll_08201920190916_07412929.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1182/pll_09201920191213.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/882/plcl01201920190311_07334111.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/870/subisaoplo052019atualizado20190320_10085291.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/836/ind_01201920190204_10443956.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/837/ccf06022019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/838/ind_03201920190204_11391039.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/839/ind_04201920190204_11393884.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/847/ind_06201920190218_08271083.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/848/ind_07201920190218_08273790.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/849/ind_08201920190218_08275887.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/850/ind_09201920190218_08293176.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/851/ind_10201920190218_08282559.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/852/ind_11201920190218_09465304.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/853/ind_12201920190218_09471412.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/854/ind_13201920190218_09473453.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/843/ind_14201920190215_11374395.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/844/ind_15201920190215_11483603.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/845/ind_16201920190215_11490256.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/855/ind_17201920190218_08300974.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/856/ind_18201920190218_09480367.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/857/ind_19201920190218_09483578.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/858/ind_20201920190218_09490422.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/859/ind_21201920190218_09492603.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/860/ind_22201920190218_09494789.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/869/ind_24201920190307_10182914.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/871/ind_25201920190308_07303332.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/872/ind_26201920190308_07310303.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/873/ind_27201920190308_07312405.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/874/ind_28201920190308_07314799.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/876/ind_29201920190308_12084580.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/875/ind_30201920190308_09250805.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/877/ind_31201920190308_12091166.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/878/ind_32201920190308_12263327.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/884/ind33201920190314_07444798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/890/ind_34201920190321_11285494.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/893/ind_35201920190328_10041484.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/894/ind_36201920190328_10043860.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/895/ind_37201920190328_10045531.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/896/ind_38201920190328_10051152.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/897/ind_392019_atualizada20190401_09141816.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/898/ind_40201920190329_11510015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/899/ind_41201920190329_11512185.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/912/ind_43201920190408_11482729.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/909/ind_44201920190408_11354067.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/910/ind_45201920190408_11355980.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/911/ind_46201920190408_11361940.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/913/ind_47201920190415_06583949.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/914/ind_48201920190415_09032689.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/918/ind492019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/924/ind502019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/919/ind512019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/930/ind_52201920190503_09442896.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/931/ind_53201920190503_09445094.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/925/ind54.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/926/ind55.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/932/ind_56201920190503_09453947.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/927/ind57.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/928/ind58.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/933/ind_59201920190503_09455832.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/934/ind_60201920190503_09542178.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/942/ind61_Gz8dBfr.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/946/ind62.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/949/63.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/950/64.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/951/ind65.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/952/66.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/953/67.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/954/68.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/960/ind692019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/961/ind70.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/962/ind71.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/963/ind_72.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/972/ind73ok.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/973/in74ok.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/974/ind75.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/975/ind76.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/976/ind77.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/977/ind78.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/978/ind79ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/979/ind80ok.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/990/ind81.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/996/ind82.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/997/ind83.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/998/ind84.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/999/ind85.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/ind86.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/ind87.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/ind88.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/ind89.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/ind90.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/ind91.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/ind92.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/ind_93.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/ind_94.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_95.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/ind96.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/ind97_oL9w0ZM.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/ind98.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_alterada_992019_20190715_12033749.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1039/ind_100.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1040/ind_101.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_102.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1043/ind103.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/ind104.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/ind_105.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_106.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/ind107.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1045/ind108.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/ind_109.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/ind_110.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_111_YyWSLiq.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_112.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/scanner_20190828.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/ccf02092019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/nr_ind_115201920190903_10000793.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_116201920190902_10050033.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_117201920190904_07424105.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1076/ind_118.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_119.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/ind_120201920190905_12385857.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_121201920190905_12391867.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1074/ind_122201920190906_07432591.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1075/ind_123201920190906_07434416.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/ind_124.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/ind_125.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/ind_126_KcSOKBl.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/ind_127.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/ind_128.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_129.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_130.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_131201920191003.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_132201920191003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1098/ind_133201920191007.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_134201920191007.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_135201920191007.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_136201920191007.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_137.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1107/ind_138.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1108/ind_139.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_140.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/ind_141_XHPaQ45.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/ind_142_h9wIASi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/ind_143.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/ind_144.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/ind_145.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/ind146.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_147.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/ind_148.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1129/ind_149.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/ind_150201920191104.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_151_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_152_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_153_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_154_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_155_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_156_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_157201920191112.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/ind_158201920191112.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/ind_159201920191112.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/ind_160201920191118.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_161201920191118.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_162201920191118.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_163201920191118.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_164201920191118.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/ind_165201920191118.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166201920191118.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_167201920191118.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_168201920191118.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_169201920191118.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_170-2019-domingos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_171-2019-domingos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_172_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_173__2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_174_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_175_2019_neiriberto-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_176_2019_telmo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_177_2019_telmo_OuiOYOD.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_178201920191213.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_179201920191216.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_180201920191213.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_181201920191216.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_182201920191216.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/ind_183201920191216.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/ind_184201920191216.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/ind_185201920191216.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1197/ind_186201920191216.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/novo_documento_2019-12-18_08.48.37_20191218084858.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_188201920191216.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_189201920191216.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_190201920191216.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_191201920191216.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/841/req_01201920190204_10461533.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/846/req_02201920190218_08255137.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/880/req_03201920190308_12125342.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/956/req04.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/964/req_05_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1137/req_daiane_licitacao20191104.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/req_gorgen20191104.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/req_energisa20191104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/827/res_01201920190123_10513968.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/916/resexpoquer20190416_08145762.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/936/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/958/resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/937/res04.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/959/res_06_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/resolucao_cac.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/res_francioli_08201920191118.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1175/res_licenca_vava20191202.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1183/res_11201920191213.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1184/res_12201920191213.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/res_13201920191213.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/emenda_ao_res_05.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/832/emenda_mod_012019_ao_plo_06201920190128_08054570.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/866/emendamod_022019_ao_plc_07201820190222_08271010.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/867/emendamod_032019_ao_pll_09201820190222_08274983.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/901/emenda_mod_04_ao_plo_01201920190401_08430762.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/915/emenda_mod_ao_plo_01201920190415_10001360.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/917/emenda_mod_062019_ao_plo_13201920190416_09194333.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/941/em07.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/980/emenda_mod_08.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/981/emenda_mod092019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/982/scanner_20190624.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/983/emenda_11ok.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/emenda_12_plo56.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/emenda_mod.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1090/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_19.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_20.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/emenda_212019_ao_plo_69201920191118.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/emenda_222019_ao_plo_69201920191118.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/emenda_mod_26.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/26-2019_aoplo_70-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/900/emenda_sup_01_ao_plo_01201920190401_08440909.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/935/mocao_soldados_eulanio_e_leandro20190503_09484005.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/947/mocao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/948/mocao_de_aplausos_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_neiriberto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_pm.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_pc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_1_atual.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_2_atual.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/mocao_monica20190902_10055832.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/mocao_neiriberto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_jovens_guerreiros.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_aplausos_ex_prefeito_vereador_e_vice20191118.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_aplausos_ex_patroes_ctg20191118.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_conselheiras_tutelar20191202.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_paula_rodrigues_cons_tutelar20191202.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_time_feminino_moleque_bom_de_bola20191213.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/mocao_olimar_schneider.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/mocao_milton_e_joao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_roberto_basso.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/mocao_neiriberto_marcos_e_domingos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_de_repudio_aXoZI3M.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_pesar20190308_12103124.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/902/req_cpi_expoquer20190401_09284959.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/881/par_faeo_plo01201920190308_12140773.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/868/43257-2017.pdf_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/decreto_06_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>