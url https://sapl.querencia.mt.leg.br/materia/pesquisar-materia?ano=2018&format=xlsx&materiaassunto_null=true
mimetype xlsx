--- v0 (2026-03-01)
+++ v1 (2026-05-15)
@@ -54,3453 +54,3453 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI 222/2001, ATUALIZANDO E CRIANDO O CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA, DO FUNDO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DOS DIREITO DA MULHER - COMDIM E O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DE REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, CONTRATADOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO COM A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE QUERÊNCIA- ACEQ, PARA FINS DE PARTICIPAÇÃO NO SHOW DE PRÊMIOS 2018, BEM COMO A DISTRIBUIÇÃO DE UMA MOTOCICLETA NO VALOR DE R$8.000,00, PARA O GANHADOR DO SORTEIO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL DOS CONSELHEIROS TUTELARES DE QUERÊNCIA -MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL E AGENTES DE COMBATE E ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PERTENCENTES AO QUADRO DE SERVIDORES DO MUNICÍPIO DE QUERÊNCIA- MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR PARA FINS SOCIAIS OS IMÓVEIS QUE MENCIONA DE PROPRIEDADE DO MUNICÍPIO DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O REFISQUER V REFINANCIAMENTO FISCAL DE QUERÊNCIA. </t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO E DA JUNTA ADMINISTRATIVA DE RECURSOS E INFRAÇÃO - JARI E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA NOVO TEXTO AO ARTIGO 3º, INCLUI § 1º, E O ARTIGO 4º, DA LEI MUNICIPAL Nº 700/2012 DE 21 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE CONTRATAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ENDEMIAS, NOS TERMOS DA LEI FEDERAL Nº 11.350/2006, ALTERADA PELA LEI 13.595,DE 05 DE JANEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DO TRECHO DA RODOVIA MUNICIPAL MT 110 AO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE ALTERAÇÃO DA LEI MUNICIPAL Nº 698/2012, DE 06 DE NOVEMBRO DE 2012, QUE ALTERA A ACRESCENTA A LEGISLAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ESPECIAL PARA SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº. 848 DE 19 DE AGOSTO DE 2014 E ALTERAÇÃO DA LEI Nº.531/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DIÁRIO OFICIAL ELETRÔNICO DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO COMO ÓRGÃO OFICIAL PARA PUBLICAÇÃO E DIVULGAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PÁRA ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE QUERENCIA  A ESTABELECER , FIRMAR E CELEBRAR TERMO DE COOPERAÇÃO, CONVENIO , OU CONSORCIO COM OS MUNICÍPIOS LIMÍTROFES VISANDO A MELHORIA DA INFRAESTRUTURA  DAS ESTRADAS RURAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA COBERTURA DE DOTAÇÕES ORÇAMENTÁRIAS, NO ORÇAMENTO EM CURSO DAS SECRETÁRIA MUNICIPAIS, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DISCIPLINA A DAÇÃO EM PAGAMENTO DE BENS IMOVEIS COMO FORMA DE EXTINÇÃO DA OBRIGAÇÃO TRIBUTARIA NO MUNICÍPIO DE QUERENCIA- MT, PREVISTA NO INCISO XI DO ARTIGO 156 DO CÓDIGO TRIBUTÁRIO NACIONAL, ACRESCIDO PELA LEI COMPLEMENTAR FEDERAL Nº. 104, DE JANEIRO DE 2001, E LEI FEDERAL Nº. 13.259 DE 16 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO ARRECADAÇÃO DE CONVÊNIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ZONA ESPECIAL DE INTERESSE SOCIAL- ZEIS, DO LOTEAMENTO MORADA DO PARQUE, NO MUNICÍPIO DE QUERÊNCIA- MT,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO  DO MUNICÍPIO DE QUERENCIA PARA INSTALAÇÃO  DO LOTEAMENTO DENOMINADO CALEFFI VALLE</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IV DO ART. 44 DA LEI MUNICIPAL Nº 355 DE 25 DE AGOSTO DE 2005 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA COBERTURA DE DOTAÇÕES ORÇAMENTÁRIAS, NO ORÇAMENTO EM CURSO DAS SECRETÁRIAS MUNICIPAIS DE QUERÊNCIA, ESTADO DE MATO GROSSO, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DE PARTE DA LEI MUNICIPAL Nº 374/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/781/plo_0532018_nova_redacao__0561.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/781/plo_0532018_nova_redacao__0561.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência para o Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/773/plo_542018_0486.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/773/plo_542018_0486.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito especial adicional especial por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/785/plo_552018_0512.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/785/plo_552018_0512.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço Municipal de Vigilância Sanitária, como se indica, e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/786/plo_0562018_0563_nova_red.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/786/plo_0562018_0563_nova_red.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo- COMTUR e do Fundo Municipal de turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/790/plo_0572018_0521.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/790/plo_0572018_0521.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da lei Municipal nº 704/2012, e estabelece novas regras para parcelamento do solo e dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/791/plo_582018_0523.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/791/plo_582018_0523.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização monetariamente e fixa os valores constantes no Artigo 23 da Lei Nº.8.666/93, com base no indexador IGP-M, os quais passam a vigorar nos procedimentos licitatórios realizados no município de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/805/plo_602018_0559.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/805/plo_602018_0559.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para cobertura de dotações orçamentárias, no orçamento em curso das secretarias municipais de Querência, estado de Mato Grosso, e dá outras Providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/806/plo_612018_0560.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/806/plo_612018_0560.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/808/plo_0622018_0564.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/808/plo_0622018_0564.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Fundação Universidade do Estado de Mato Grosso - UNEMAT, para Implantação e desenvolvimento de curso de ensino superior e dá outras Providências.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/817/plo_632018_0577.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/817/plo_632018_0577.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº 1.041/2017 DE 30 DE MAIO DE 2017 BEM COMO ALTERAR A REMUNERAÇÃO DO CARGO DE CONTROLADOR INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/818/plo_642018_0576.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/818/plo_642018_0576.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO DE 1º DA LEI MUNICIPAL N º 934/2015, DE 05 DE AGOSTO DE 2015 QUE ALTERA A LEI MUNICIPAL Nº 459/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO § 1º AO ART. 44 DA LEI COMPLEMENTAR Nº 081/2015 DE 13 DE FEVEREIRO DE 2015, O QUAL DISPÕE SOBRE A REFORMULAÇÃO DO PLANO DE CAREIRA DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 42 E ART 43 DA LEI COMPLEMENTAR Nº090/2015, A QUAL DISPÕE SOBRE A REFORMULAÇÃO DO PLANOS DE CARGOS, CARREIRA E VENCIMENTOS- PCCV DOS SERVIDORES PÚBLICA MUNICIPAIS DE QUERÊNCIA/MT E ART. 14 E ART. 15 DA LEI COMPLEMENTAR Nº089/ 2015 A QUAL DISPÕE SOBRE PLANOS DE CARGOS, CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DE SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE QUERÊNCIA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  Nº 704/2012, DE 18 DE DEZEMBRO DE 2012, A QUAL DISPÕE ACERCA DO PARCELAMENTO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO PLANO DIRETOR E O PROCESSO DE PLANEJAMENTO DO MUNICÍPIO DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI COMPLEMENTAR DE Nº57/2012 E ESTABELECE NOVAS REGRAS PARA O ZONEAMENTO DA SEDE DO MUNICÍPIO DE QUERÊNCIA-MT, USO E OCUPAÇÃO DO SOLO URBANO. </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/809/plc_0072018_0565.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/809/plc_0072018_0565.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar de nº 097/2018 - Que dispõe sobre a reforma da Estrutura  Administrativa Organizacional da Prefeitura de Querência - MT, criando os cargos  de Gerente de Turismo e Gerente adjunto do Programa Bolsa Família e as funções de Coordenador do NASF ( Núcleo de apoio de saúde da família), Coordenador de Saúde Bucal, Coordenador de Regulação, Coordenador do Centro de Reabilitação, Coordenador CAF, SAE  e Farmácias Municipais de rede Pública e Coordenador de Enfermagem Hospitalar e dá outra providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marcos Amorin, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA PÉ NA FAIXA NO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS INSTITUIÇÕES BANCÁRIAS INSTALAREM BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NOS LOCAIS DE ATENDIMENTO AO PÚBLICO NO MUNICÍPIO DE QUERÊNCIA, COMO FORMA DE PRESERVAR A SEGURANÇA DOS CLIENTES DESTAS INSTITUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Vavá, Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Marcos Amorin, Professor Neiriberto Abner, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AOS VEREADORES DO MUNICÍPIO DE QUERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO SUBSÍDIO DO PREFEITO, VICE PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE QUERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DENOMINAÇÃO DE LOGRADOURO PÚBLICO RUA E- 9, NO SETOR E PARA RUA LEONARDO TISOTT NO MUNICÍPIO DE QUERÊNCIA -MT.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Marcos Amorin, Jean do Coutinho, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MÃO DE TRÁFEGO ÚNICO EM RUAS DO MUNICÍPIO  DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE DENOMINAÇÃO DE LOGRADOURO PÚBLICO RUA A-13, NO SETOR A PARA RUA JOÃO NALVIR COSTA NO MUNICÍPIO DE QUERÊNCIA - MT. </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Domingos Roberti, Andre Silva, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pll_092018_0209.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pll_092018_0209.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE CONSTRUÇÃO DE RAMPAS DE ACESSO DO PASSEIO À SOLEIRA DE ENTRADA DOS PONTOS COMERCIAIS, INDUSTRIAIS E DE SERVIÇOS NO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/760/pll102018_0447.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/760/pll102018_0447.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 667/2011 - LOTACIONOGRAMA DA CÂMARA MUNICIPAL   DE VEREADORES DE QUERÊNCIA -MT EXTINGUINDO O CARGO DE AGENTE ADMINISTRATIVO E CRIANDO  OS CARGOS DE VIGIA ,COPEIRA, TÉCNICO DE INFORMÁTICA E AGENTE LEGISLATIVO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/807/pll_112018_0562.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/807/pll_112018_0562.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º  da Lei Municipal nº 617/2010, que Criou a Verba de Natureza Indenizatória pelo exercício Parlamentar no Município de Querência - MT.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O ANEXO IV DA LEI COMPLEMENTAR Nº85/2015 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE QUERÊNCIA- MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/747/1-2018_substitutivo_total.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/747/1-2018_substitutivo_total.doc</t>
   </si>
   <si>
     <t>HOMOLOGAÇÃO DA AVALIAÇÃO ATUARIAL DE AGOSTO DE 2018, LEI MUNICIPAL Nº.355, DE 25 DE AGOSTO DE 2005 QUE REESTRUTUROU O REGIME DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE QUERÊNCIA/MT, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/824/2-2018_substitutivo_total.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/824/2-2018_substitutivo_total.pdf</t>
   </si>
   <si>
     <t>Substitutivo integral ao PLO nº 57/2018</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>SubEm</t>
   </si>
   <si>
     <t>Substitutivo a Emenda</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/810/substitutivo_a_emenda_a_lei_orga_0567.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/810/substitutivo_a_emenda_a_lei_orga_0567.pdf</t>
   </si>
   <si>
     <t>Substitutivo de nº 02/2018 à Emenda da Lei Orgânica de nº 01/2018. - "Modifica os seguintes artigos da Lei Orgânica do Município de Querência -MT.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>SubRs</t>
   </si>
   <si>
     <t>Substitutivo a Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/811/substitutivo_a_res_092018_0568.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/811/substitutivo_a_res_092018_0568.pdf</t>
   </si>
   <si>
     <t>Substitutivo de nº 03/2018 à Resolução de nº 09/2018. - "Altera o Regimento Interno da Câmara de Vereadores do Município de Querência -MT.( Resolução nº01/2015)".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vavá, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO E AO SECRETARIO MUNICIPAL DE SERVIÇOS URBANOS, QUE POSSA A LIMPEZA E RESTAURAÇÃO DAS RUAS E AVENIDAS DA AGROVILA P.A. PINGO D ÁGUA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO E A SECRETÁRIA DE SERVIÇOS URBANOS, QUE POSSA FAZER A RESTAURAÇÃO DAS CALÇADAS NOS CANTEIROS CENTRAIS DA AVENIDA SUL E AVENIDA CENTRAL.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO E A SECRETÁRIA DE SERVIÇOS URBANOS, QUE POSSA FAZER A MANUTENÇÃO E TROCAS DE LÂMPADAS QUEIMADAS DENTRO DE TODO O PERÍMETRO URBANO DO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM ADEQUAÇÕES NECESSÁRIOS NO PÁTIO DE MÁQUINAS, COMO MELHORIAS NO LOCAL DE TRABALHO OPERACIONAL.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Keila Marques, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DO MURO DO CEMITÉRIO MUNICIPAL O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE SERVIÇOS URBANOS QUE POSSA REALIZAR MEIO FIO NA RUA BERTA VEZARO, BEM COMO EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO QUE PROCEDA COM A REFORMA E ADEQUAÇÕES DE SEGURANÇA COMO GRADES DE CASA DOS CHAPAS LOCALIZADO NA AVENIDA SUL AO LADO DA CONSTRU- CENTER MATERIAL PARA CONSTRUÇÃO. </t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á SECRETÁRIA DE ASSISTÊNCIA SOCIAL SRA. JULIANA BAILONA, QUE DESTINE 5(CINCO) E 1(UMA) IMPRESSORA PARA O TELECENTRO NO CRAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM A SUBSTITUIÇÃO DO PLACAR ELETRÔNICO NO GINÁSIO DO ESPORTE NILO PERIN.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROCEDA COM A SUBSTITUIÇÃO DOS REFLETORES E SUAS RESPECTIVAS ESTRUTURAS COMO POSTES E SUPORTES.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INICIADO AS ARTICULAÇÕES E PLANEJAMENTO JUNTO AO SRº. LUIS ANTÔNIO BARBOSA SOARES, DIRETOR GERAL DO PÓLO DA UNEMAT NO MUNICÍPIO DE CONFRESA, A FIM DE QUE A CITADA UNIVERSIDADE VENHA OFERTAR NESSE MUNICÍPIO DE QUERÊNCIA ALGUNS CURSOS DE ENSINO SUPERIOR COMO NÚCLEO PEDAGÓGICO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA RESTAURAÇÃO DA ESTRADA QUE DÁ ACESSO AO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE POSSA FAZER A REFORMA DO CENTRO COMUNITÁRIO NO DISTRITO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM O PATROLAMENTO DAS RUAS E AVENIDAS DO LOTEAMENTO DO PARQUE DAS TORRES 1 E 2 QUE ESTÃO EM CERTOS PONTOS INTRAFEGÁVEIS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO PARA QUE PROCEDA COM A MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA AGROVILA DO ASSENTAMENTO P.A PINGO D&amp;#180;ÁGUA, NO INTUITO DE TRAZER MAIOR SEGURANÇA PARA A COMUNIDADE DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO JUNTO À LOTEADORA E CONSTRUTORA ECHER A ABERTURA/ LIBERAÇÃO DA AVENIDA LESTE NO LOTEAMENTO MORADA DO SOL.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS SR. LUIZ VICENTE BUSATTO, QUE INTENSIFIQUE A LIMPEZA DAS RUAS DO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SECRETARIO DE SERVIÇOS URBANOS QUE FAÇA UMA FAIXA DE PEDESTRE NA INTERSECÇÃO ENTRE A AVENIDA FRANCISCO SCHNEIDER E A RUA MARANHÃO. </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE EDUCAÇÃO QUE CONSTRUA UMA PISTA DE BICICROSS NO PARQUE IMPERIAL NO TERRENO QUE PERTENCE A PREFEITURA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO  QUE POSSA INSTALAR LIXEIRAS DE COLETA SELETIVA NOS ORGAOS PUBLICOS, PRAÇAS, ESCOLAS E PARQUES MUNICIPAIS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM A RESTAURAÇÃO DA RUA 1 ESQUINA COM A AVENIDA BERTO VEZARO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Jean do Coutinho, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE POSSA FAZER A LIMPEZA DA AVENIDA SUL E TAMBÉM A FISCALIZAÇÃO DO DESCARTE DE LIXOS E ESGOTO NA MESMA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA A CONSERVAÇÃO E MANUTENÇÃO (NIVELAMENTO E CASCALHAMENTO) DO  ACESSO INTERNO DA ESCOLA MUNICIPAL AGRÍCOLA DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE SEJA REALIZADA MANUTENÇÃO E READEQUAÇÃO DA ILUMINAÇÃO DO ACESSO À ESCOLA MUNICIPAL AGRÍCOLA DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS S.R LUIZ VICENTE BUSATTO QUE PROCEDA COM REVITALIZAÇÃO DA PRAÇA E.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE CONSTRUA UMA PASSARELA ENTRE AS AVENIDAS LESTE E RUA TENENTE PORTELA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO  AO PODER EXECUTIVO  UM ANTEPROJETO QUE TEM COM OBJETO A CRIAÇÃO DO PROGRAMA PÉ NA FAIXA</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Telmo Brito, Celso da Retifica, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE CONSTRUA COBERTA NA ESCOLA PEQUENO PRÍNCIPE.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Domingos Roberti, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM  CONSTRUÇÃO DE GALERIAS E ATERROS MANILHADOS NA CABECEIRA DO CÓRREGO BETIS LOCALIZADO NA ESTRADA R-10.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE INTERCEDA JUNTO AO DEPUTADO ESTADUAL ODANIR BORTOLINI(NININHO) PARA QUE O MESMO DISPONIBILIZE O VALOR R$ 70.000,00 PARA A REFORMA DA ESCOLA MUNDO ENCANTADO NO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL QUE PROCEDA COM A ILUMINAÇÃO DA ACADEMIA AO AR LIVRE E DA QUADRA DE AREIA DO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL QUE CONSTRUA DOIS PONTOS DE ÔNIBUS NO BAIRRO BELA VISTA, PARA QUE OS ALUNOS ESPEREM O TRANSPORTE ESCOLAR E NÃO FIQUEM NO RELENTO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANO DE QUERÊNCIA QUE PROVIDENCIE A ILUMINAÇÃO BEM COMO A TROCA  DE LUZES ANTIGAS QUE NÃO FUNCIONAM MAIS NA PRAÇA CENTRAL DO ROTARY CLUBE.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIA DE EDUCAÇÃO QUE AUMENTE A MANUTENÇÃO E AQUISIÇÃO DE BRINQUEDOS DAS ESCOLAS MUNICIPAIS E CRECHE INCLUSIVE NOS ASSENTAMENTOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM O CASCALHENTO E MANILHAMENTO  NA TRAVESSIA LOCALIZADA NA AVENIDA OESTE.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM A REVITALIZAÇÃO DA PRAÇA DO SETOR F, PRAÇA F 10, EM FRENTE A IGREJA LUTERANA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO GERENTE DE SERVIÇOS URBANOS SENHOR EDILSON MENDONÇA QUE FAÇA_x000D_
 UMA LIMPEZA GERAL POR TODA NOSSA CIDADE O QUE INCLUI VALAS, RUAS, CANTEIROS E LIXOS_x000D_
 QUE ESTÃO DISPERSOS PELAS AVENIDAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DE MEIOS FIOS NO_x000D_
 BAIRRO NOVA QUERÊNCIA, BEM COM EM LUGARES QUE POR VENTURA AINDA NÃO POSSUEM NO_x000D_
 PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS SENHOR LUIS BUZATTO QUE PROCEDA COM_x000D_
 A ILUMINAÇÃO DO FINAL DA AVENIDA LESTE EM FRENTE AO CABEÇA BRANCA COMO TAMBÉM NO_x000D_
 INICIO DA AVENIDA HERTA KIST ENFRENTE AO ESCRITÓRIO DA ECHER.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO E AO PODER EXECUTIVO QUE PROVIDENCIE A ILUMINAÇÃO NA VIA_x000D_
 QUE DÁ ACESSO AO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE SAÚDE QUE PROCEDA COM TODA E QUALQUER_x000D_
 MUDANÇAS NO NÚCLEO DE APOIO A SAÚDE(NASF), ALTERANDO DE TIPO 3 PARA TIPO 1.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM A COMPLEMENTAÇÃO DE_x000D_
 PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA HERTA KIST MALLMANN ATÉ A AVENIDA LESTE NO SETOR_x000D_
 INDUSTRIAL.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM ESTUDOS PARA CONSTRUÇÃO DE_x000D_
 ESTACIONAMENTO OBLÍQUO NA AVENIDA CD EM FRENTE AO FÓRUM.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/605/605_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE OBRAS, QUE POSSA FAZER O ATERRO NO TRAVESSÃO DA REGIÃO DO PONTAL II, EM FRENTE AO LOTE DO FERNANDO  NO P.A. BRASIL NOVO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE PROCEDA COM A MANUTENÇÃO DA AVENIDA DAS TORRES E QUE FAÇA NA REFERIDA AVENIDA LIGAÇÕES COM ATERROS NAS INTERSECÇÕES COM AS RUAS 4 E 20, POIS NÃO EXISTE PASSAGEM NO LOCAL EM TODO O PERCURSO DA AVENIDA._x000D_
 </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE PROCEDA COM A RESTAURAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NOS SETORES A E B </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROCEDA COM A MANUTENÇÃO DA ILUMINAÇÃO PUBLICA NO PARQUE DAS TORRES II</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADES , UM NA RUA MARANHÃO  NA QUADRA 32 E OUTRO NA RUA NORBERTO SCHWANTES NA QUADRA 34_x000D_
 </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA DEPORTO E LAZER SENHORA ROSITA MARIA HAHN QUE PROVIDENCIE MOBILIÁRIOS (02 DUAS MESAS COM CADEIRAS PARA OS PROFESSORES FAZEREM FORMAÇÃO CONTINUADA) PARA  A PROFESSORA LUCIA MARCONDES MACHADO PENIDO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE CONSTRUA UM REDUTOR DE VELOCIDADE NA AVENIDA MATO GROSSO PRÓXIMO A RUA ALOISIO EIDT.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO  QUE REALIZE COM URGÊNCIA E COBERTURA DE ESPERA DO POSTO DE SAÚDE DE SETOR A, PROPORCIONANDO MAIOR COMODIDADE PARA A POPULAÇÃO QUE UTILIZA COM FREQUÊNCIAS OS SERVIÇOS NO LOCAL.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE REALIZE TODO SERVIÇO DE DRENAGEM DE ÁGUA EMPOSSADAS NA RUA ALEMANHA  E DEMAIS RUAS DO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE DISPONIBILIZE NA RUA EF EM FRENTE A D&amp;#180;TÁLIA PIZZARIA ESTACIONAMENTO OBLÍQUO PARA TRAZER MOBILIDADE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROCEDA COM O FECHAMENTO AO REDOR DA ESCOLA MUNICIPAL NO PA PINGO D ÁGUA .</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DA RUA 11 NO SETOR MORADA DO SOL ( PRIMEIRA RUA PRÓXIMO À MATA.)</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS LUIZ VICENTE BUZATO, QUE PROVIDENCIE UM REDUTOR DE VELOCIDADE NA AVENIDA HERTA KIST COM RUA 13 PRÓXIMO A ESCOLA PARQUE IMMPERIAL.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO PARA QUE POSSA ADQUIRIR UM TOBOÁGUAS PARA SER INSTALADO NO LAGO BETIS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO, QUE POSSA A FAZER ABERTURA DO CANTEIRO NA AVENIDA MATO GROSSO, LIGANDO COM A RUA GOIAS, NO SETOR F.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL, UM ANTEPROJETO QUE TÊM COMO OBJETO &amp;#8220;INSTITUI MÃO DE TRÁFEGO ÚNICO EM RUAS DO MUNICÍPIO DE QUERÊNCIA&amp;#8221;, ASSIM DISCRIMINADO: I. RUA ADÃO PIRES DA SILVA, TRECHO COMPREENDIDO ENTRE AVENIDA NORTE SENTIDO À AVENIDA VERÔNICA J. FONTANA; II. RUA PROFESSOR JOSÉ LUIZ MILITZ, TRECHO COMPREENDIDO ENTRE AVENIDA VERÔNICA J. FONTANA SENTIDO À AVENIDA NORTE.  UMA VEZ EM QUE A PROPOSITURA DE LEI TRATA-SE DE MATÉRIA CONTIDA NA SEARA DAS POLÍTICAS PÚBLICAS DE SEGURANÇA NO TRÂNSITO, UMA VEZ QUE A PROPOSTA VISA PROIBIR O TRÂNSITO DE VEÍCULOS PESADOS NO TRECHO DE VIAS PÚBLICAS MENCIONADAS, EXCETO QUANDO FOR PARA CARGA E DESCARGA DE MATERIAIS PARA AS UNIDADES ESCOLARES E/OU RESIDÊNCIAS DAQUELE LOCAL, SENDO NECESSÁRIO OBSERVAR OS SEGUINTES HORÁRIOS DE SEGUNDA À SEXTA-FEIRA: A) MATUTINO &amp;#8211; 08 ÀS 11 HORAS; B) VESPERTINO &amp;#8211; 14 ÀS 17 HORAS. </t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>Marcos Amorin, Andre Silva, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE POSSA FAZER A REVITALIZAÇÃO DA PRAÇA DO SETOR E PROMOVENDO MELHORIAS NO PARQUINHO INFANTIL. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO QUE PROCEDA COM A REFORMA DA PONTE SOBRE RIO DARRO QUE DÁ ACESSO AO PA PINGO D&amp;#180;AGUA._x000D_
 </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SECRETÁRIO SERVIÇOS URBANOS QUE MOLHE AS RUAS DOS PARQUE DAS TORRES I E II, POIS AS RUAS NÃO POSSUEM PAVIMENTAÇÃO ASFÁLTICA. </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DE CALÇADAS, PLANTIOS E DE GRAMAS NA AVENIDA OESTE.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DO ATERRO COM A GALERIA NA ESTRADA QUE LIGA A AGROVILA DO ASSENTAMENTO P.A BRASIL NOVO AO PONTAL NAS PROXIMIDADES DOS LOTES DA DONA MARIA E MESQUITA, AMBOS RESIDENTES NAS LOCALIDADES CITADAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE CONSTRUA UM CANTEIRO CENTRAL E MEIO FIOS COMO TAMBÉM TODA E QUALQUER MANUTENÇÃO QUE SE FIZEREM NECESSÁRIAS NOS LOCAIS PAVIMENTADOS DA AVENIDA BRASIL NOVO LOCALIZADA NO ASSENTAMENTO PA  COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA A MANUTENÇÃO DE PLACA INDICATIVA DE LOCALIZAÇÃO DE FAZENDAS E COMUNIDADES, A QUAL ESTÁ LOCALIZADA NO ENTRONCAMENTO DE ACESSO AO P.A COUTINHO E PINGO DÁGUA, E QUE ENCONTRA-SE EM MÁ CONDIÇÕES DE VISIBILIDADE E FRAGILIDADE NA SUA ESTRUTURA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO UMA MELHORIA NA ILUMINAÇÃO DA AVENIDA MATO GROSSO, DE FORMA QUE OCORRA A TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS E TAMBÉM SEJA INSTALADA MAIS POSTES COM SISTEMA DE ILUMINAÇÃO, PROPICIANDO AS CONDIÇÕES IDEAIS PARA VÂNDALOS E MELIANTES ATUAREM NAS RESIDÊNCIAS E COMÉRCIOS LOCALIZADOS NESSA VIA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROCEDA COM A LIMPEZA GERAL NAS RUAS DA AGROVILA PONGO DÁGUA, EM TERRENOS BALDIOS E ENCASCALHAMENTO DESTAS RUAS BEM COMO O PATROLAMENTO DAS MESMAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS LUIZ VICENTE BUSATTO QUE MELHORE A ILUMINAÇÃO PÚBLICA NA AVENIDA NORTE DA INTERSECÇÃO COM A AVENIDA CUIABÁ  NO SETOR B ATÉ O FINAL DA MESMA NO SETOR G.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA VICINAL 15 NAS PROXIMIDADES DOS LOTES 496/497 NO SETOR 6 NO ASSENTAMENTO PA PINGO DÁGUA</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE CONSTRUA REDUTORES DE VELOCIDADES NA MODALIDADE DE FAIXA ELEVADA NA ESCOLA ESTADUAL QUERÊNCIA (NA AVENIDA CENTRAL E ENFRENTE A ESCOLA E TAMBÉM ENFRENTE AS ESCOLAS 19 DE DEZEMBRO E MUNDO ENCANTANDO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONSTRUA ROTÁRIA NO FINAL DA RUA DÉLCIO NIVALDO WENTZ NO ENCONTRO COM A AVENIDA LESTE PRÓXIMO AO CABEÇA BRANCA</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Andre Silva, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A SECRETARIA DE EDUCAÇÃO ESPORTE LAZER ROSITA MARIA HAHN QUE PROVIDENCIE O CERCAMENTO COM TELA, ILUMINAÇÃO E A CONSTRUÇÃO DE DOIS BANHEIROS NO CAMPO SETOR F, SENDO QUE UM  MASCULINO E OUTRO FEMININO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE POSSA FAZER A ARBORIZAÇÃO  PAISAGISMO DA AVENIDA LESTE NO TRECHO ENTRE AVENIDA SUL E AVENIDA HERTA KIST MALMANN, DE FORMA QUE A ARBORIZAÇÃO SEJA REALIZADA COM ÁRVORES DA ESPÉCIE IPÊ ( BRANCO, AMARELO, ROSA).</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Marcos Amorin, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE CONSTRUA UMA CICLOVIA COMPARTILHADA ÀS MARGENS DA BR 242 AO LONGO DO TRECHO ENTRE O LAGO BETES E AEROPORTO, NO PERÍMETRO URBANO.OUTROSSIM EXPLICITAMOS QUE O RECURSO PARA TAL OBRA VIRÁ DE EMENDAS PARLAMENTARES QUE O EXECUTIVO E LEGISLATIVO ANGARIARÃO JUNTOS AO LEGISLATIVO FEDERAL.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR JOEL PEREIRA - GERENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DE QUERÊNCIA -MT, QUE FAÇA PATROLAMENTO DA ESTRADA DO TRAVESSÃO DO SETOR 5, NO PROJETO DE ASSENTAMENTO PINGOS D&amp;#180;ÁGUA,  PRÓXIMO EDIVIDA COM A FAZENDA CADEIA QUE TERMINA EM FRENTE SO SITIO DO SENHOR IRTON E DONA JUALICE.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER SENHORA ROSITA MARIA HAHN QUE CONSTRUA TRÊS NOVAS SALAS BEM COMO MAIS DOIS BANHEIROS NA ESCOLA PARQUE IMPERIAL NO SETOR IMPERIAL.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS QUE PROCEDA COM A TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS, BEM COMO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO SETOR F.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE INSTALE TACHAS REFLETIVAS, POPULAR OLHO DE GATO NAS RUAS RIO GRANDE DO SUL E AMAZONAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROVIDENCIE AQUISIÇÃO DE 10 BANHEIROS QUÍMICOS A SEREM UTILIZADOS EM ATIVIDADES QUE NECESSITAM DE ESTRUTURA PROPORCIONANDO MAIOR COMODIDADE AO POPULAÇÃO QUERENCIANA</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL,PARA DISPONIBILIZAR UM REDUTOR DE VELOCIDADE DO MODELO TACHAS REFLETIVAS (POPULAR OLHO DE GATO) NA RUA MARANHÃO  EM FRENTE O JOÃO PAULO, NO SETOR F NO MUNICÍPIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO QUE VENHA A FAZER O CONSERTO E REPARO TOTAL DO CAMINHÃO AUTO BOMBA PARA COMBATE À INCÊNDIOS DE FORMA QUE OS CUSTOS TOTAIS SEM DE RESPONSABILIDADE DA PREFEITURA DA PREFEITURA DE QUERÊNCIA. </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE CONSTRUA CALÇADAS COM POSSIBILIDADES DE TRANSFORMAÇÃO EM ESTACIONAMENTO OBLÍQUO NAS LATERAIS E FUNDOS DA EMEB ALEGRIA DO SABER, PROPORCIONANDO AOS PAIS E ALUNOS E DEMAIS PESSOAS QUE TRANSITAM DIARIAMENTE POR ESTE LOCAL MAIOR SEGURANÇA E COMODIDADE.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Andre Silva, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM A ILUMINAÇÃO, PLANTIOS DE GRAMAS E CONSTRUÇÕES DE MEIO FIO NA AVENIDA LESTE.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Celso da Retifica, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE CONSTRUA JUNTO A MT- 109 UMA CICLOVIA EM TODO O SEU PERÍMETRO INCIANDO AS MARGENS DA SINAGRO FINALIZANDO EM FRENTE A AMAGGI EXPORTAÇÃO TOTALIZANDO 6 KM DE EXTENSÃO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO QUE INTERCEDA JUNTO AOS ÓRGÃOS DE COMUNICAÇÕES E TRANSMISSÕES DE SINAIS ABERTOS QUE VIABILIZEM MEIOS PARA QUE O SINAL DA TV GLOBO DA REDE MATO-GROSSENSE DE TELEVISÃO SEJA DISPONIBILIZADO PARA O MUNICÍPIO DE QUERÊNCIA, MATO GROSSO. </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETARIO SERVIÇOS URBANOS QUE CONSTRUA UM REDUTOR DE VELOCIDADE NA  RUA PADRE HIPLLER NO JARDIM EUROPA</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DA RUA JUVINO GOMES TAMBÉM CONHECIDA COM ESTRADA R9 QUE PASSA EM FRENTE A ESCOLA EMAC QUE COMPREENDE OS SETORES G, H E PARTE DO GABRIELA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Keila Marques, Andre Silva, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM A REVITALIZAÇÃO DA VALA NO SETOR NOVA QUERÊNCIA, NO MUNICÍPIO DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO, QUE POSSA DISPONIBILIZAR UMA FISIOTERAPEUTA PARA FAZER ATENDIMENTO RURAL NOS PSFS DO COUTINHO UNIÃO, BRASIL NOVO E P.A PINGO D&amp;#180;ÁGUA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Vavá, Celso da Retifica, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO, QUE POSSA INICIAR OS PROCEDIMENTOS DE TRABALHO PARA ASFALTAMENTO DA MT-109 ATÉ CRUZAMENTO DA MT-110 SENTIDO O P.A PINGO  D AGUA.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE POSSA PROCEDER COM A REFORMA, AMPLIAÇÃO E COBERTURA DA ARQUIBANCADA DO  ESTÁDIO MUNICIPAL OSVALDO GORGEN</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Telmo Brito, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO, QUE ATRAVÉS DAS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO CULTURA E DEPORTO E SECRETARIA POSSA INCLUIR NO CALENDÁRIO MUNICIPAL DE EVENTOS A REALIZAÇÃO DE TORNEIOS DA MODALIDADE PETECA NAS DEPENDÊNCIAS DO LAGO BETIS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Andre Silva, Celso da Retifica, Domingos Roberti, Jean do Coutinho, Keila Marques, Marcos Amorin, Professor Neiriberto Abner, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, QUE POSSA FAZER A RESTAURAÇÃO DO CAMPO DE FUTEBOL DO SETOR F. OS RECURSOS SERÃO PROVENIENTES DE DEVOLUÇÃO DE REPASSE DO PODER LEGISLATIVO NO VALOR DE R$ 30.000.00 (TRINTA MIL REAIS).  </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Celso da Retifica, Andre Silva, Professor Neiriberto Abner, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE CONSTRUA A PONTE DE CONCRETO SOBRE O RIO DARO QUE DÁ ACESSO A AGROVILA PA PINGO DÁGUA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Celso da Retifica, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DA AGROVILA BRASIL NOVO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Domingos Roberti, Andre Silva, Celso da Retifica, Keila Marques, Professor Neiriberto Abner, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS  AO SECRETÁRIO ADJUNTO DE SERVIÇOS URBANOS SENHOR  PAULO HENRIQUE DOS SANTOS QUE PROVIDENCIE A CANALIZAÇÃO DE ÁGUA TRATADA NA AGROVILA DO PA SÃO MANOEL, BEM COMO UM RESERVATÓRIO DE ÁGUA PARA O REFERIDO LUGAR.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONSTRUA 03 REDUTORES DE VELOCIDADES NA RUA DÉLCIO NIVALDO WENTZ NA RUA 03</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Keila Marques, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROVIDENCIE TODO E QUALQUER ESTUDO PARA IMPLANTAÇÃO DE PONTO DE ACESSO DE INTERNET NA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Vavá, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE ESTUDOS PARA IMPLEMENTAÇÃO DE PROJETO DESPORTIVO NO ASSENTAMENTO PA BRASIL NOVO, VISANDO ATENDER AS CRIANÇAS E PROPORCIONANDO MAIOR QUALIDADE DE VIDA A COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO PARQUE IMPERIAL EM FRENTE À FRENTE À ESCOLA MUNICIPAL PARQUE IMPERIAL.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Domingos Roberti, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO  QUE PROVIDENCIE A EXPANSÃO DA FEIRA LIVRE MUNICIPAL COMO TAMBÉM MELHORIAS EM SUA VENTILAÇÃO PROPORCIONANDO MAIOR COMODIDADE A POPULAÇÃO QUERENCIANA.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE FAIXA ELEVADA NA AVENIDA MATO GROSSO EM FRENTE A LANCHONETE SABOR DE VERÃO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Domingos Roberti, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE A CONCLUSÃO DO ASFALTO AO FINAL DA RUA RIO GRANDE DO SUL ATÉ A RUA PADRE ROQUE RIPPLER E TAMBÉM AS RUAS ADÃO PEREIRA DUARTE E ERNO OSVINO SCHUH NO SETOR NOVA QUERÊNCIA</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA MODALIDADE DE FAIXA ELEVADA NA AVENIDA CENTRAL EM FRENTE AO BANCO DO BRADESCO E SORVETERIA MORANGUINHO.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE PROCEDA COM A REVITALIZAÇÃO E REFORMA DA ROTATÓRIA NA AVENIDA SUL COM A MATO GROSSO EM FRENTE A M3 VEÍCULOS E IMOBILIÁRIA DO HÉLIO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETARIO DE SERVIÇOS URBANOS MUNICIPAL QUE FAÇA O PATROLAMENTO DA RUA 16 QUE DIVIDE OS BAIRRO MORADA DO SOL E PARQUE DAS TORRES.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO QUE UTILIZE LAMA ASFÁLTICA SOBRE A PAVIMENTAÇÃO ASFÁLTICA DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA DE FORMA URGENTE A INSTALAÇÃO DE UMA ROTATÓRIA DEVIDAMENTE PAVIMENTADA E COM PAISAGISMO ENTRE A AVENIDA NORTE E AVENIDA RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO, QUE SEJA REALIZADA NESSE PRIMEIRO MOMENTO DE FORMA PALIATIVA A CONSERVAÇÃO E MANUTENÇÃO DA RUA 14, A QUAL LOCALIZA-SE ENTRE O SETOR MORADA DO SOL E PARQUE DAS TORRRES.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Marcos Amorin, Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INCORPORADO AO ESPORTE EDUCACIONAL NO ANO DE 2019 A MODALIDADE DE TÊNIS DE QUADRA, DE FORMA QUE O PROJETO SAQUE PARA O FUTURO SEJA INTEGRADO À RESPONSABILIDADE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO COMO PARCERIA, A FIM DE QUE POSSAMOS ATENDER UM MAIOR NÚMERO DE CRIANÇAS, JOVENS E ADULTOS NESSA NOVA MODALIDADE ESPORTIVA QUE INICIO-SE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Marcos Amorin, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO EM REGIME  DE URGÊNCIA A PINTURA DA QUADRA DE ESPORTE DA ESCOLA ESTADUAL QUERÊNCIA, TENDO EM VISTA QUE A  PINTURA DA MESMA ESTÁ EM CONDIÇÕES PRECÁRIAS E NECESSITA DE FORMA URGENTE A MELHORIA, A FIM DE GARANTIR QUE OS USUÁRIOS DESSA QUADRA POSSAM CONTINUAR PRATICANDO AS DIVERSAS MODALIDADE ESPORTIVAS QUE O ESPORTE EDUCACIONAL TRABALHA E TEM COLABORAÇÃO COM AS ESCOLAS.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO ABERTURA DE UMA PASSAGEM PAVIMENTADA NO CANTEIRO CENTRAL DA AVENIDA SUL DE FRENTE AO INICIO DA AVENIDA SANTA CATARINA A FIM DE CRIAR UM RETORNO EM AMBAS AS DIREÇÕES DA AVENIDA SUL, A FIM DE QUE OS MORADORES E DEMAIS PESSOAS POSSAM TRANSITAR COM SEUS VEÍCULOS COM MAIOR FLUIDEZ E CONDIÇÕES VISTO QUE OS ACESSOS DE RETORNO SÃO MUITO DISTANTES NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER QUE PROVIDENCIE AS MELHORIAS TAIS COMO O CERCAMENTO, ILUMINAÇÃO E GRAMA DO CAMPO DE FUTEBOL NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO, QUE POSSA COLOCAR PLACAS DE IDENTIFICAÇÃO DE PONTES, NA MT QUE LIGA À AGROVILA BRASIL NOVO, NAS PROXIMIDADES DO RIO DARRO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO, QUE POSSA COLOCAR PLACAS DE SINALIZAÇÃO COM IDENTIFICAÇÃO DE CURVA NA MT PRÓXIMO A FAZENDA WENTZ.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Vavá, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA ROSITA HANN, QUE POSSA FAZER AQUISIÇÃO DE COMPUTADORES PARA ATENDER A DEMANDA DA ESCOLA EMEB PINGO D  ÁGUA.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO E SECRETARIA DA EDUCAÇÃO, QUE POSSA CONSTRUIR O MURO DA EMEB PINGO D ÀGUA.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROVIDENCIE A REFORMA DO PARQUE INFANTIL RONCADOR NO DISTRITO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROVIDENCIA A REATIVAÇÃO DA ROTA ESCOLAR COM VAN PARA TRANSPORTE DOS ALUNOS DA FAZENDA  CANAÃ.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE MEIOS FIOS E CANTEIRO CENTRAL NA AVENIDA BRASIL NOVO NO DISTRITO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE PROVIDENCIE A IMPLANTAÇÃO AO PROJETO ESPORTIVO NA AGROVILA PINGO DÁGUA, VISANDO ATENDER  AS CRIANÇAS E PROPORCIONANDO MAIOR QUALIDADE DE VIDA A COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONSTRUA NAS BORDAS DA PAVIMENTAÇÃO DA AVENIDA RIO GRANDE DO SUL NO TRECHO ENTRE A RUA TENENTE PORTELA COM A AVENIDA SUL ESCOADOURO PARA RETIRAR A ÁGUA EMPOÇADA DA CHUVA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL QUE PROCEDA COM A PAVIMENTAÇÃO ASFÁLTICA DA RUA 02 DE NOVEMBRO NO BAIRRO NOVA QUERÊNCIA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À SECRETARIA DE SAÚDE SENHORA LUBIANE BOYER QUE PROVIDENCIE UM COMPUTADOR COM IMPRESSORA E UM TELEFONE RURAL PARA O PSF DA AGROVILA PINGO DÁGUA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo</t>
   </si>
   <si>
     <t>indica ao Poder Executivo que interceda junto a Energisa S/A no intuito de solicitar a continuidade da rede baixa na Agrovila Brasil novo, como também a instalação de novos postes para que possa ser atendida toda demanda dos moradores do local.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacaao130-2018_0441.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacaao130-2018_0441.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE LOCAL ADEQUADO PARA O ESTACIONAMENTO DE TAXIS E MOTOTAXIS NO TERMINAL RODOVIÁRIO FRANCIELE CRISTINA TOSATI.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacaao131-2018_0442.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacaao131-2018_0442.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Que proceda com a ampliação e reforma da Ponte Sobre o Rio Darro na MT-109 localizada entre a Agrovila PA Coutinho União e PA Brasil Novo.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacaao132-2018_0443.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacaao132-2018_0443.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo, que seja providenciado a instalação de um redutor de velocidade/Quebra-molas na Rua 02 de Novembro (Estrada R21) na região do bairro Jardim Europa, tendo em vista a solicitação de muitos moradores daquela comunidade.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacaao133-2018_0444.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacaao133-2018_0444.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a instalação de grades de proteções em entorno da academia popular localizada no Lago Azul – Bétis.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacaao134-2018_0446.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacaao134-2018_0446.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo que proceda com estudos junto a secretaria de saúde no intuito de disponibilizar psicólogos para atendimento  nas escolas rurais.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacaao135-2018_0445.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacaao135-2018_0445.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie com a iluminação da Quadra G-30 localizada no Setor G ao lado da Rua G-22</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/777/ind_1362018_0491.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/777/ind_1362018_0491.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROVIDENCIE MELHORIAS NA ILUMINAÇÃO PÚBLICA DAS RUAS HERTA KIST, TRÊS, VICENTE GONÇALVES DO SANTOS E RUA UM.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Vavá, Andre Silva, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/774/ind_1372018_0488.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/774/ind_1372018_0488.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SENHORA ROSITA HANN, QUE POSSA FAZER AQUISIÇÃO DE COMPUTADORES PARA ATENDER A DEMANDA DA ESCOLA AGROPECUÁRIA TANGURO.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/775/ind_1382018_0489.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/775/ind_1382018_0489.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETARIA MUNICIPAL DE EDUCAÇÃO, SENHORA ROSITA HANN, QUE POSSA FAZER AQUISIÇÃO DE COMPUTADORES PARA ATENDER A DEMANDA DA EMEB BRASIL NOVO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/776/ind_1392018_0490.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/776/ind_1392018_0490.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que proceda com a melhoria da iluminação pública na Avenida Herta Kist Malmann.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/778/ind_1422018_0494.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/778/ind_1422018_0494.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo que providencie a revitalização e proteção em torno do patrimônio Público Municipal Árvore Parkia Pêndula Saia localizada no Canteiro Central da Avenida Sul.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/779/ind_1432018_0493.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/779/ind_1432018_0493.pdf</t>
   </si>
   <si>
     <t>Indicamos  ao Poder Executivo que providencie estudos junto à população para a possível instalação de lixeiras em todos os lotes e residências afim de diminuir os resíduos espalhados pela cidade, proporcionando maior qualidade de vida aos munícipes Querenciano.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/780/ind_1442018_0495.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/780/ind_1442018_0495.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo que providencie a construção do muro do Cemitério Municipal como Também todas as calcadas em seu entorno, os recursos serão provenientes de devolução do Poder Legislativo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/783/ind_1452018_0511.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/783/ind_1452018_0511.pdf</t>
   </si>
   <si>
     <t>Indico a Secretária Municipal de Esporte e Lazer senhora Rosita Hann que possa fazer uma rampa de acessibilidade no Ginásio de Esportes Nilo Perin, bem como a manutenção das telas de proteção dentro do mesmo.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/787/ind_1472018_0526.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/787/ind_1472018_0526.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE SERVIÇOS URBANOS QUE PROVIDENCIE UMA ROTATÓRIA NA INTERSECÇÃO DAS AVENIDAS NORBERTO SCHWANTES COM A AVENIDA NORTE NO SETOR NOVA QUERENCIA NA SAÍDA PARA O P.A. PINGO D´ÁGUA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/788/ind_1482018_0515.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/788/ind_1482018_0515.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Secretário de Serviços Urbanos que providencie encascalhamento no final da Rua 14 com a 10 no Bairro Morada do Sol divisa com Parque das Torres onde existe grande atoleiro inclusive no qual está comprometido o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/789/ind_1492018_0520.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/789/ind_1492018_0520.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que providencie a construção de quebra-molas na Estrada R-13 em proximidades da Chácara C-40 do Sr. Ari Reckziegel.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/784/ind_1502018_0512.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/784/ind_1502018_0512.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que possa colocar tela de proteção no campo soçaite da Agrovila P.A São Manoel.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/793/ind_1512018_0525.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/793/ind_1512018_0525.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo para que seja realizado o manejo de água pluviais na Avenida Verônica Fontana, especificamente do trecho entre a Avenida Norte e a Avenida Francisco Fredilino Schneider.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/794/ind_1522018_0527.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/794/ind_1522018_0527.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Serviços Urbanos que providencie a reforma pavimentação asfáltica na Avenida Leste entre as Ruas H23 e Avenida Central no Setor H.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/796/ind_1532018_0531.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/796/ind_1532018_0531.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que disponibilize no Hospital Municipal ponto de acesso à internet gratuita para a população que necessitar em  momentos de espera.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/797/ind_1542018_0532.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/797/ind_1542018_0532.pdf</t>
   </si>
   <si>
     <t>Indico  ao Secretário de Serviços Urbanos Luiz Vicente Busatto e todo serviço de engenharia, que faça levantamento em todos os pontos de alagamento do município de Querência.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/798/ind_1552018_0533.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/798/ind_1552018_0533.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a revitalização total da rotatória da Avenida Oeste entro com a Avenida Francisco Fredilino Schneider.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/799/ind_1562018_0534.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/799/ind_1562018_0534.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Serviços Urbanos que providencia a aplicação de Lama Asfáltica em toda a extensão da Avenida Maranhão.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/800/ind_1572018_0535.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/800/ind_1572018_0535.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, que seja realizado o mais breve possível a Obra de Instalação de Iluminação Pública da Avenida Rio Grande do Sul no trecho ente o Setor Nova Querência e Setor Bela Vista.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/821/ind_1592018_0580.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/821/ind_1592018_0580.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo, que a devolução de recursos provenientes do Poder Legislativo, será para investimentos em compra de um caminhão de coleta de lixo, construção de uma quadra poliesportiva no Parque Imperial e para fazer o muro do Cemitério Municipal.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE Nº 1/2018 AO SECRETARIO MARCOS BOLSANELLI.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE A PRESTAÇÃO DE CONTAS DA 12ª EXPOQUER, QUE ACONTECEU EM NOSSO MUNICÍPIO ENTRE OS DIAS 07 A 10 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO CUMPRIMENTO DO ENQUADRAMENTO NO PCCV DOS SERVIDORES PÚBLICOS MUNICIPAIS DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUE GARANTAM AS PROGRESSÕES DE NÍVEIS E CLASSE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE RELATÓRIOS DAS CONTAS DA PREFEITURA MUNICIPAL AO PODER LEGISLATIVO DO PERÍODO DE JANEIRO A AGOSTO DE 2018. E QUE A PARTIR DESTE OS MESMOS SEJAM ENVIADOS  BIMESTRALMENTE AO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PRESIDENTE DO FEMPAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MEDIDA EFETIVA E EMERGENCIAIS VISANDO A ADEQUAÇÃO DA FOLHA DE PAGAMENTO AOS LIMITES DE DESPESAS FIXADAS ART. 22§ ÚNICO E INCISO I A V DA LC 101/2000 E ART 169 CF.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PODER EXECUTIVO MUNICIPAL CÓPIAS DOS RESPECTIVOS PROCESSOS LICITATÓRIO,DOS ANO 2017 E 2018.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS RESPECTIVOS COMPROVANTES DE TODA E QUALQUER MODALIDADE DE PAGAMENTO À EMPRESA SPORTS COMÉRCIO VAREJISTA DE ARTIGOS ESPORTIVOS LTDA-ME.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUERER A PRESTAÇÃO DE CONTAS DOS JOGOS ESCOLARES DA JUVENTUDE REALIZADO EM QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/795/req_112018_0528.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/795/req_112018_0528.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimento sobre o não cumprimento por parte do poder Executivo frente a não aplicabilidade da Lei Municipal nº 950/2015.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO- ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E CONTRATADOS DA CÂMARA MUNICIPAL DE QUERÊNCIA, NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/579/res_02201820250527_08205475.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/579/res_02201820250527_08205475.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2016, MANTENDO-SE O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/606/606_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE CIDADANIA HONORARIA QUERENCIANA AO SENHOR VALDIVINO JOSE PEREIRA E  SUA ESPOSA NEUSA MOREIRA PEREIRA </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NÃO REMUNERADA AO VEREADOR CELSO DA RETÍFICA PELO PERÍODO DE 30 DIAS, NO PERÍODO COMPREENDIDO ENTRE 1º A 30 DE JULHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A CONCESSÃO DE TÍTULO DE CIDADANIA QUERENCIANA AO SENHOR GENESIO ZATT FALABRETI</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA QUERENCIANA AO PASTOR SENHOR ALEXANDRE GOMES DE SOUZA._x000D_
 </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA QUERENCIANA AO COMANDANTE GERAL DA POLÍCIA MILITAR SENHOR CORONEL MARCOS VIEIRA DA CUNHA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NÃO RENUMERADA AO VEREADOR TELMO ALVES DE BRITO PELO PERÍODO DE 30 DIAS, NO PERÍODO COMPREENDIDO ENTRE 1º A 30 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/804/altera_regimento_interno_0540.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/804/altera_regimento_interno_0540.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara de Vereadores de Querência- MT ( Resolução nº1/2015).</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/813/emendaadit_ao_plc_0032017_0578.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/813/emendaadit_ao_plc_0032017_0578.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao projeto de lei Complementar nº 003/2017 que "Institui novo código tributário do Município de Querência-MT e da outras providências".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emendaadit_02_ao_plc_0032017_0579.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emendaadit_02_ao_plc_0032017_0579.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº.001/2018 QUE DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 44 DA LEI COMPLEMENTAR 81/2015 PLANO DE CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE QUERÊNCIA - MT</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PLO 013/2018 QUE DISPÕE SOBRE REAJUSTE SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PERTENCENTE AO  QUADRO DE SERVIDORES DO MUNICÍPIO DE QUERÊNCIA MT.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 027/2018 QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE QUERÊNCIA A ESTABELECER, FIRMAR E CELEBRAR TERMO DE COOPERAÇÃO, CONVÊNIO OU CONSÓRCIO COM OS MUNICÍPIOS LIMÍTROFES VISANDO À MELHORIA DA INFRAESTRUTURA DAS ESTRADAS RURAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 021/2018 QUE DISPÕES SOBRE A TRANSFERÊNCIA DO TRECHO DA RODOVIA MT 110 AO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA DE Nº 022/2018 QUE DISPÕE SOBRE ALTERAÇÃO DE LEI MUNICIPAL Nº 698/2012.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 33/2018 QUE DISCIPLINA A DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS COMO FORMA DE EXTINÇÃO DA OBRIGAÇÃO TRIBUTÁRIA NO MUNICÍPIO DE QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/759/13-2018_emenda_modificativa_plo_37-2018.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/759/13-2018_emenda_modificativa_plo_37-2018.doc</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação da Zona Especial de Interesse Social – ZEIS, do loteamento Morada do Parque, no Município de Querência/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/761/emenda_mod_142018_ao_plo_402018_0449.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/761/emenda_mod_142018_ao_plo_402018_0449.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI COMPLEMENTAR Nº57/2012 E ESTABELECE NOVAS REGRAS PARA O ZONEAMENTO DA SEDE DO MUNICÍPIO DE QUERÊNCIA - USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/762/emenda_mod_152018_ao_plo_402018_0450.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/762/emenda_mod_152018_ao_plo_402018_0450.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVAS REGRAS PARA O ZONEAMENTO DA SEDE DO MUNICÍPIO DE QUERÊNCIA- USO E OCUPAÇÃO DO SOLO URBANO E REVOGA LEI COMPLEMENTAR Nº57/2012.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/763/emenda_mod_162018_ao_plo_402018_0451.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/763/emenda_mod_162018_ao_plo_402018_0451.pdf</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/764/emenda_mod_172018_ao_plo_402018_0452.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/764/emenda_mod_172018_ao_plo_402018_0452.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/765/emenda_mod_182018_ao_plo_402018_0453.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/765/emenda_mod_182018_ao_plo_402018_0453.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/766/emenda_mod_192018_ao_plo_402018_0454.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/766/emenda_mod_192018_ao_plo_402018_0454.pdf</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/767/emenda_mod_202018_ao_plo_402018_0455.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/767/emenda_mod_202018_ao_plo_402018_0455.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVAS REGRAS PARA O ZONEAMENTO DA SEDE DO MUNICÍPIO DE QUERÊNCIA- USO E OCUPAÇÃO DO SOLO URBANO E REVOGA LEI COMPLEMENTAR Nº 57/2012.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/842/emenda_mod_212018_ao_plo_37201820190214_07465621.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/842/emenda_mod_212018_ao_plo_37201820190214_07465621.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PLO 037/2018</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/771/emenda_mod_222018_plo_512018_0473.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/771/emenda_mod_222018_plo_512018_0473.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por excesso de arrecadação de convênio e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/772/emenda_mod_232018_plo_492018_0474.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/772/emenda_mod_232018_plo_492018_0474.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/792/emn_mod_plo_572018_0524.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/792/emn_mod_plo_572018_0524.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de lei ordinária nº 057/2018 que - Dispõe sobre revogação da lei municipal nº 704/2012, e estabelece novas regras para parcelamento do solo e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/782/emenda_mod_25_plo_432018_0510.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/782/emenda_mod_25_plo_432018_0510.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Saneamento Básico, cria o conselho Municipal de Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/812/emendamod_26_ao_plc032017_0570.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/812/emendamod_26_ao_plc032017_0570.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 027/2018 QUE AUTORIZA O MUNICÍPIO DE QUERÊNCIA A ESTABELECER, FIRMAR E CELEBRAR TERMO DE COOPERAÇÃO, CONVÊNIO OU CONSÓRCIO COM OS MUNICÍPIOS LIMÍTROFES VISANDO À MELHORIA DA INFRAESTRUTURA DAS ESTRADAS RURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/815/emendamod_29_ao_plo_0612018_0573.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/815/emendamod_29_ao_plo_0612018_0573.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PLO DE Nº 61/2018.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/816/emendamod_30_ao_plo_0622018_0574.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/816/emendamod_30_ao_plo_0622018_0574.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DA COMISSÃO CJR AO PLO Nº 62/2018.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emendamod_31_ao_plo_0602018_0575.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emendamod_31_ao_plo_0602018_0575.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DA COMISSÃO CJR AO PLO 060/2018.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>CECTM - Comissão Especial para estudos do Projeto do Código Tributário Municipal</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/823/emenda_plc_032017_0583.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/823/emenda_plc_032017_0583.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DA COMISSÃO ESPECIAL AO PLC Nº 03/2017.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/826/emenda_332018_ao_plo_53201820190116_08533348.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/826/emenda_332018_ao_plo_53201820190116_08533348.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLO 053/2018</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI ORDINÁRIA Nº 33/2018 QUE DISCIPLINA A DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS  COMO FORMA DE EXTINÇÃO DE OBRIGAÇÃO TRIBUTÁRIA NO MUNICÍPIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/803/emenda_a_lei_organica_012018_0539.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/803/emenda_a_lei_organica_012018_0539.pdf</t>
   </si>
   <si>
     <t>Modifica os seguintes artigos da Lei Orgânica do Município de Querência - MT.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS AO JUIZ DE DIREITO DA COMARCA DE QUERÊNCIA SR. THALLES NOBREGA MIRANDA DE BRITO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR MILTON FRANCISCO BRAUN PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO  AOS SRS. MÁRCIO DOS SANTOS BARBOSA, PAULO HENRIQUE QUEIROZ DA COSTA E SÔNIA MENDONÇA MARTINS  DIRETORES DO CLUBE DOS DESBRAVADORES VOO LIVRE, PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO 2º TENENTE DA POLÍCIA MILITAR DE QUERÊNCIA- MT, SENHOR ANDRÉ MORAIS LEÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CABO DA POLÍCIA MILITAR  SENHOR, ALFREDO LIMA E SILVA PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CABO DA POLÍCIA MILITAR  SENHOR, KEZIEUDES CAMPOS CIRINO PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CABO DA POLÍCIA MILITAR  SENHOR, EDUARDO SILVA RODRIGUES PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS  AO ROTARY CLUB DE QUERÊNCIA- DISTRITO 4440 PELOS RELEVANTES SERVIÇOS PRESTADOS PARA A SOCIEDADE QUERENCIANA. </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO COMANDANTE REGIONAL DA POLÍCIA MILITAR CORONEL SENHOR, ANTÔNIO GILVANDO DE SOUZA PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Vavá, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À BANDA MUNICIPAL ADELIR BETTANIN,PELA PREMIAÇÃO DE 1ºLUGAR NO 4º FESTIVAL DE BANDAS MUSICAL JUVENIL E FANFARRAS OCORRIDO EM SORRISO- MT.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/801/amocao_enfermeiras_0541.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/801/amocao_enfermeiras_0541.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sras. Divani Pires do Amaral, Ivani Kerkhoff Candiotto e  Jacinta Meinerz, pelos serviços prestados como as primeiras enfermeiras  frente da saúde do Município de Querência MT.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/802/moc_manoelmjoao_0536.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/802/moc_manoelmjoao_0536.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de autoria  do Prof. Neiriberto Erthal aos Pastores Manoel Alves Mercês, João Batista Moura Rocha e o Bispo Dorvalino Moura Gomes pelos relevantes serviços prestados ao Município de Querência -MT.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>REQPA</t>
   </si>
   <si>
     <t>Requerimento Parlamentar de Gabinete</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/819/req_032018_0581.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/819/req_032018_0581.pdf</t>
   </si>
   <si>
     <t>Requerimento de prestação de contas de Expoquer ao senhor Secretário Miguel Trautenmuller.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/820/req_042018_0582.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/820/req_042018_0582.pdf</t>
   </si>
   <si>
     <t>Requerimento de prestação de contas de Expoquer ao senhor Presidente da Associação Comercial de Querência, senhor José Santini.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 02/2018</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 03/2018</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO Nº 041/2018</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAEO AO PLO 04/2018</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>URFM</t>
   </si>
   <si>
     <t>Parecer Comissão Urbanismo e Reg. Fundiária</t>
   </si>
   <si>
     <t>URFM - Urbanismo e Regularização Fundiária do Município</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/1523/parecer_062018_urfm_plo_057201820200928.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/1523/parecer_062018_urfm_plo_057201820200928.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO URFM AO PLO Nº57/2018.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>ECTCD</t>
   </si>
   <si>
     <t>Parecer Comissão Educação, C.T, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO ECTCD AO PLO 03/2018</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 2280/2017/ GABPRES- DN, PROCESSO Nº 8.251/2016( CONTAS ANUAIS DE GOVERNO).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3807,67 +3807,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/781/plo_0532018_nova_redacao__0561.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/773/plo_542018_0486.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/785/plo_552018_0512.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/786/plo_0562018_0563_nova_red.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/790/plo_0572018_0521.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/791/plo_582018_0523.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/805/plo_602018_0559.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/806/plo_612018_0560.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/808/plo_0622018_0564.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/817/plo_632018_0577.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/818/plo_642018_0576.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/809/plc_0072018_0565.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pll_092018_0209.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/760/pll102018_0447.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/807/pll_112018_0562.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/747/1-2018_substitutivo_total.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/824/2-2018_substitutivo_total.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/810/substitutivo_a_emenda_a_lei_orga_0567.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/811/substitutivo_a_res_092018_0568.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacaao130-2018_0441.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacaao131-2018_0442.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacaao132-2018_0443.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacaao133-2018_0444.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacaao134-2018_0446.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacaao135-2018_0445.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/777/ind_1362018_0491.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/774/ind_1372018_0488.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/775/ind_1382018_0489.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/776/ind_1392018_0490.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/778/ind_1422018_0494.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/779/ind_1432018_0493.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/780/ind_1442018_0495.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/783/ind_1452018_0511.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/787/ind_1472018_0526.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/788/ind_1482018_0515.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/789/ind_1492018_0520.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/784/ind_1502018_0512.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/793/ind_1512018_0525.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/794/ind_1522018_0527.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/796/ind_1532018_0531.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/797/ind_1542018_0532.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/798/ind_1552018_0533.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/799/ind_1562018_0534.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/800/ind_1572018_0535.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/821/ind_1592018_0580.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/795/req_112018_0528.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/579/res_02201820250527_08205475.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/804/altera_regimento_interno_0540.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/813/emendaadit_ao_plc_0032017_0578.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emendaadit_02_ao_plc_0032017_0579.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/759/13-2018_emenda_modificativa_plo_37-2018.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/761/emenda_mod_142018_ao_plo_402018_0449.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/762/emenda_mod_152018_ao_plo_402018_0450.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/763/emenda_mod_162018_ao_plo_402018_0451.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/764/emenda_mod_172018_ao_plo_402018_0452.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/765/emenda_mod_182018_ao_plo_402018_0453.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/766/emenda_mod_192018_ao_plo_402018_0454.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/767/emenda_mod_202018_ao_plo_402018_0455.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/842/emenda_mod_212018_ao_plo_37201820190214_07465621.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/771/emenda_mod_222018_plo_512018_0473.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/772/emenda_mod_232018_plo_492018_0474.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/792/emn_mod_plo_572018_0524.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/782/emenda_mod_25_plo_432018_0510.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/812/emendamod_26_ao_plc032017_0570.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/815/emendamod_29_ao_plo_0612018_0573.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/816/emendamod_30_ao_plo_0622018_0574.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emendamod_31_ao_plo_0602018_0575.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/823/emenda_plc_032017_0583.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/826/emenda_332018_ao_plo_53201820190116_08533348.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/803/emenda_a_lei_organica_012018_0539.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/801/amocao_enfermeiras_0541.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/802/moc_manoelmjoao_0536.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/819/req_032018_0581.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/820/req_042018_0582.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/1523/parecer_062018_urfm_plo_057201820200928.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/781/plo_0532018_nova_redacao__0561.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/773/plo_542018_0486.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/785/plo_552018_0512.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/786/plo_0562018_0563_nova_red.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/790/plo_0572018_0521.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/791/plo_582018_0523.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/805/plo_602018_0559.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/806/plo_612018_0560.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/808/plo_0622018_0564.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/817/plo_632018_0577.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/818/plo_642018_0576.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/809/plc_0072018_0565.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pll_092018_0209.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/760/pll102018_0447.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/807/pll_112018_0562.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/747/1-2018_substitutivo_total.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/824/2-2018_substitutivo_total.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/810/substitutivo_a_emenda_a_lei_orga_0567.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/811/substitutivo_a_res_092018_0568.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacaao130-2018_0441.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacaao131-2018_0442.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacaao132-2018_0443.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacaao133-2018_0444.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacaao134-2018_0446.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacaao135-2018_0445.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/777/ind_1362018_0491.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/774/ind_1372018_0488.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/775/ind_1382018_0489.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/776/ind_1392018_0490.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/778/ind_1422018_0494.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/779/ind_1432018_0493.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/780/ind_1442018_0495.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/783/ind_1452018_0511.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/787/ind_1472018_0526.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/788/ind_1482018_0515.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/789/ind_1492018_0520.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/784/ind_1502018_0512.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/793/ind_1512018_0525.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/794/ind_1522018_0527.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/796/ind_1532018_0531.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/797/ind_1542018_0532.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/798/ind_1552018_0533.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/799/ind_1562018_0534.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/800/ind_1572018_0535.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/821/ind_1592018_0580.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/795/req_112018_0528.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/579/res_02201820250527_08205475.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/804/altera_regimento_interno_0540.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/813/emendaadit_ao_plc_0032017_0578.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/814/emendaadit_02_ao_plc_0032017_0579.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/759/13-2018_emenda_modificativa_plo_37-2018.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/761/emenda_mod_142018_ao_plo_402018_0449.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/762/emenda_mod_152018_ao_plo_402018_0450.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/763/emenda_mod_162018_ao_plo_402018_0451.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/764/emenda_mod_172018_ao_plo_402018_0452.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/765/emenda_mod_182018_ao_plo_402018_0453.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/766/emenda_mod_192018_ao_plo_402018_0454.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/767/emenda_mod_202018_ao_plo_402018_0455.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/842/emenda_mod_212018_ao_plo_37201820190214_07465621.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/771/emenda_mod_222018_plo_512018_0473.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/772/emenda_mod_232018_plo_492018_0474.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/792/emn_mod_plo_572018_0524.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/782/emenda_mod_25_plo_432018_0510.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/812/emendamod_26_ao_plc032017_0570.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/815/emendamod_29_ao_plo_0612018_0573.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/816/emendamod_30_ao_plo_0622018_0574.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/822/emendamod_31_ao_plo_0602018_0575.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/823/emenda_plc_032017_0583.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/826/emenda_332018_ao_plo_53201820190116_08533348.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/803/emenda_a_lei_organica_012018_0539.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/801/amocao_enfermeiras_0541.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/802/moc_manoelmjoao_0536.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/819/req_032018_0581.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/820/req_042018_0582.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2018/1523/parecer_062018_urfm_plo_057201820200928.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>