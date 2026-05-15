--- v1 (2026-02-08)
+++ v2 (2026-05-15)
@@ -54,3197 +54,3197 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REFISQUER IV REFINANCIAMENTO FISCAL DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, CONTRATADOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJAUSTE SALARIAL DOS CONSELHEIROS TUTELARES DE QUERÊNCIA/ MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS VINCULADOS A SECRETARIA MUNICIPAL DE EDUCAÇÃO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 902/2015 DE 10 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR CONVÊNIO ENTRE O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE QUERÊNCIA-MT E A PREFEITURA MUNICIPAL DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO A FIRMAR TERMO DE CESSÃO DE USO COM A ASSOCIAÇÃO SOL NASCENTE AGRO ECOLÓGICO DOS PEQUENOS PRODUTORES RURAIS DO PROJETO DE ASSENTAMENTO SÃO MANOEL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSO DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA O OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM ATÉ 15% (QUINZE POR CENTO) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DE PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA VINCULADOS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE QUERÊNCIA - MT</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA  DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº 984 DE 08 DE MARÇO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE COOPERAÇÃO E CUSTEIO PARA GARANTIA DE ASSISTÊNCIA DE TRANSPORTE ESCOLAR AOS ALUNOS DE REDE PÚBLICA MUNICIPAL DE ENSINO, RESIDENTES NA ZONA RURAL EM RAZÃO DAS ÁREAS DE DIFÍCIL ACESSO VIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°355, DE 25 DE AGOSTO DE 2005 QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BENEFÍCIOS EVENTUAIS DA POLÍTICA DA ASSISTÊNCIAS SOCIAL DO MUNICÍPIO DE QUERÊNCIA - MT</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$210.000,00</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$600.000,00</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$20.153.366.59</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.044/2017 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO A FIRMAR COMODATO COM A ASSOCIAÇÃO COMUNITÁRIA  AGROECOLÓGICA "ESTRELA DA PAZ" COM SEDE EM QUERENCIA-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO COM O BANCO DO BRASIL S.A E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA DE AQUICULTURA/PISCICULTURA NO MUNICÍPIO DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE OS PROCEDIMENTOS DE LANÇAMENTO E COBRANÇA DE TAXAS DECORRENTES DA PRESTAÇÃO DE SERVIÇO PÚBLICO E /OU EXERCÍCIO REGULAR DO PODER DE POLÍCIA EM MATÉRIA AMBIENTAL; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE QUERÊNCIA  DO ESTADO DE MATO GROSSO PARA QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUERÊNCIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM ATÉ 10% (DEZ POR CENTO)E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REFERENDA ADESÃO DO MUNICÍPIO DE QUERÊNCIA AO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DOS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOS MUNICÍPIOS MATO-GROSSENSES CONSPREV E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE ALTERAÇÃO DA LEI MUNICIPAL Nº 890 /2015, DE 13 DE FEVEREIRO DE 2015, SOBRE A LEI DE ESTAGIÁRIOS E JORNADAS DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$1.300.000,00</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR CONVÊNIO ENTRE O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE QUERÊNCIA - MT E A PREFEITURA MUNICIPAL DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ESTABELECE PRAZO PARA ENVIO DAS LEIS ORÇAMENTÁRIAS: PROJETOS DE LEI DO PLANO PLURIANUAL, DAS DIRETRIZES ORÇAMENTÁRIAS E ORÇAMENTO ANUAL DO MUNÍCIPIO DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL  DA PREFEITURA MUNICIPAL DE QUERÊNCIA -MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/504/plc_032017_projeto_lei_codigo_tributario_novembro_2018.docx</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/504/plc_032017_projeto_lei_codigo_tributario_novembro_2018.docx</t>
   </si>
   <si>
     <t>INSTITUI NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES POR METRO QUADRADO DE TERRENO, EDIFICAÇÃO, DE SEUS FATORES CORRETIVOS E DA FORMULA DE CÁLCULO PARA O LANÇAMENTO DOS TRIBUTOS DO MUNICÍPIO, NOS TERMOS DO 2º DO ARTIGO 6º DA LEI COMPLEMENTAR Nº 13 DE 28 DE OUTUBRO DE 1998- CÓDIGO TRIBUTÁRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37 DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE O PLANTÃO DE FUNERÁRIAS NO MUNICÍPIO DE QUERENCIA - MT E DÁ OUTAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Marcos Amorin, Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA MEIA-ENTRADA PARA OS PROFISSIONAIS DA EDUCAÇÃO EM EVENTOS DE NATUREZA EDUCACIONAL, CIENTIFICA, ARTÍSTICA E CULTURAL EXIBIDOS NO ÂMBITO DO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DA "CARTEIRA DE IDENTIFICAÇÃO ESTUDANTIL" DOS ESTUDANTES MATRICULADOS NA REDE PARTICULAR E REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE QUERÊNCIA A CAMPANHA PERMANENTE DE DOAÇÃO DE LIVROS E REVISTAS PARA BIBLIOTECAS, E ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA EDUCAR E AMAR PARA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA PARQUE IMPERIAL."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA PLANTA POPULAR NO ÂMBITO DO PODER PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE FRANCIELI CRISTINA TOSATI O PRÉDIO DO TERMINAL RODOVIÁRIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE FAÇA REVISÃO NA LEI COMPLEMENTAR Nº. 084/2015, QUE TRATA DO REGIME JURÍDICO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER A PAVIMENTAÇÃO DA CALÇADA/PASSEIO NO ENTORNO DA ESCOLA ESTADUAL QUERÊNCIA, BEM COMO PROVIDENCIAR ESTACIONAMENTO OBLÍQUO E CALÇADA NO CANTEIRO CENTRAL DA AVENIDA VERÔNICA J. FONTANA, A QUAL DÁ ACESSO À ESCOLA ESTADUAL QUERÊNCIA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM QUEBRA-MOLAS, NA RUA BERTO VEZARO, NAS PROXIMIDADES DO AUTO POSTO SHALON.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA PONTE COM BUEIROS, NO CÓRREGO DA PONTE, ESTRADA QUE LIGA QUERÊNCIA A FAZENDA AGROPECUÁRIA MAGGI E PINGO D&amp;#180;ÁGUA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SE PROCEDA COM A INSTALAÇÃO DE UM CAPS AD &amp;#8211; CENTRO DE APOIO PSICOSSOCIAL DE ÁLCOOL E DROGAS EM QUERÊNCIA-MT, TENDO EM VISTA A GRANDE DEMANDA DE TRATAMENTO DE SAÚDE PARA PESSOAS COM O ABUSO DE DROGAS, ÁLCOOL E TRANSTORNOS PSICOSSOCIAIS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Jean do Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE AUTORIZE A SECRETARIA DE OBRAS DE NOSSO MUNICÍPIO A DAR INICIO A CONSTRUÇÃO DO CANTEIRO CENTRAL DA AVENIDA BRASIL DO BRASIL NOVO, NO DISTRITO COUTINHO UNIÃO. </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE AUTORIZE A SECRETARIA MUNICIPAL DE SAÚDE, A CONTRATAR UM SEGUNDO MOTORISTA PARA A AMBULÂNCIA DOS DISTRITO COUTINHO UNIÃO E BRASIL NOVO. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Celso da Retifica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA TRANSFORMAR O CANTEIRO DA AVENIDA CENTRAL, EM ESTACIONAMENTO OBLÍQUO, NAS PROXIMIDADES DA PANIFICADORA CENTRAL, ATÉ O SUPERMERCADO TROPICAL. </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM RETORNO NA AVENIDA MATO GROSSO, FAZENDO CRUZAMENTO COM A RUA GOIÁS. </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM RETORNO NA AVENIDA LESTE, FAZENDO CRUZAMENTO COM A RUA MINAS GERAIS, DANDO ACESSO AO SETOR B E CENTRO DA CIDADE. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM REDUTOR DE VELOCIDADE, NA RUA RIO GRANDE DO SUL, E TAMBÉM NA RUA MINAS GERAIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Celso da Retifica, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER O MURO DO ESTÁDIO MUNICIPAL OSVALDO GORGEN, E TAMBÉM FAZER A LIMPEZA E MANUTENÇÃO DO MESMO. </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA UM LEVANTAMENTO JUNTO AO SETOR DE TRIBUTOS PARA QUE IDENTIFIQUEM TODOS OS TERRENOS NAS RUAS E AVENIDAS PAVIMENTADAS DA CIDADE QUE AINDA NÃO TENHAM CONSTRUÍDO MUROS E CALÇADAS, PARA QUE SEJAM NOTIFICADOS OS PROPRIETÁRIOS DOS MESMOS AFIM DE QUE PROCEDAM COM A CONSTRUÇÃO DE MUROS E CALÇADAS, EM ATENDENDO A  LEI MUNICIPAL N° 366/2005, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE CONSTRUÇÃO DE MURO, COM CALÇADA NAS RUAS E AVENIDAS PAVIMENTADAS DO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE PROCEDA COM A CONSTRUÇÃO DE UM ESPAÇO DESTINADO A ENCONTROS MOTO CICLÍSTICO, BEM COMO A REALIZAÇÃO DE EVENTOS COM SONS AUTOMOTIVOS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Marcos Amorin, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE REALIZE EM REGIME DE URGÊNCIA A INSTALAÇÃO DE PLACAS INDICATIVAS DE NOMES DE BAIRROS, RUAS E PRAÇAS E AVENIDAS, EM 100% DA ZONA URBANA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Telmo Brito, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SE PROCEDA COM OS ESTUDOS OBJETIVANDO A IMPLANTAÇÃO DE UM CENTRO DE CONTROLE ZOONOSES NO MUNICÍPIO DE QUERÊNCIA -MT, PARA REALIZAR A OPERACIONALIZAÇÃO E TAIS ATIVIDADES.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Celso da Retifica, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL, QUE SE PROCEDA COM A INSTALAÇÃO DE UM TELECENTRO NO AGROVILA D'ÁGUA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Vavá, Celso da Retifica, Domingos Roberti, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL EM CONSONÂNCIA COM O QUE DEFINIU A LEI 1016-2016 (LOA) ARTIGO 14,ÓRGÃO 05, FUNÇÃO 27 PROGRAMA 044, UNIDADE 07, AÇÃO 1041 QUE PROCEDA COM A PROCEDA COM A PRESENTE INDICAÇÃO OBJETIVANDO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA AGROVILA PA BRASIL NOVO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE DESTINE 04 TELEVISORES DE 40 POLEGADAS PARA A ESCOLA PEQUENO PRÍNCIPE.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE SE PROCEDA COM A INSTALAÇÃO DE UM SISTEMA DE SEGURANÇA E MONITORAMENTO POR CÂMERAS DE VÍDEO EM ÁREAS EXTERNAS PRÓXIMO A PONTOS VULNERÁVEIS COMO CASA LOTÉRICA, CORREIOS, BANCOS, SUPERMERCADOS E LOJAS DO COMÉRCIO E LOCAIS COM GRANDE FLUXO DE PESSOAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS QUE PROCEDA COM A CONSTRUÇÃO DE CALÇADAS EM TORNO DA EMEB DO SABER, BEM COMO A MANUTENÇÃO DA PARTE EXISTENTE NA FRENTE DA ESCOLA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE INSTALE UM AT AGÊNCIA TRANSFUSIONAL DE SANGUE EM QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA AVENIDA LESTE AO LADO DO GINÁSIO DE ESPORTE NILO PERIM</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FAÇA UM REDUTOR DE VELOCIDADE NA RUA ARNILDO GUEISS, PRÓXIMO A CAMPO VERDE, E HIDRÁULICA SOUZA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE POSSA FAZER FAIXAS DE CICLISTAS E PEDESTRES, EM TODO O PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA A DEVIDA ILUMINAÇÃO DA AVENIDA CENTRAL.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA A CONSTRUÇÃO DO MURO, CALÇADA E TAMBÉM PLANTE GRAMA E ÁRVORES NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE CONSTRUA UMA CASA MORTUÁRIA NA CIDADE DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA A INSTALAÇÃO PARA OS  BEBEDOUROS, NA PRAÇA ROTARY</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM CAMPO DE FUTEBOL 7, NA QUADRA 16 DO SETOR PARQUE IMPERIAL, E A DEVIDA ILUMINAÇÃO AO REDOR DO PSF.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA ADQUIRIR UNIFORMES E FORNECER  OS EPIS &amp;#8211; EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL, PARA TODAS AS FUNÇÕES ELENCADAS NA NR Nº06 QUE TRATA DA OBRIGATORIEDADE DO FORNECIMENTO DESTES MATERIAIS PARA OS TRABALHADORES. </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA EM REGIME DE URGÊNCIA A REFORMA DO PRÉDIO ESCOLAR  DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA ALEGRIA DO SABER.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODE EXECUTIVO QUE POSSA FAZER REDUTOR DE VELOCIDADE (TARTARUGA) EM FRENTE AO POSTO SHALON NA  BR 242 ESQUINA BETO VEZARO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE A PAVIMENTAÇÃO ASFÁSTICA DAS RUAS HERTA KIST MALMANN, RUA DÉCIO NIVALDO WENTZ E RUA VICENTE GONÇALVES NO SETOR INDUSTRIAL</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO PARA QUE POSSA FAZER A ARBORIZAÇÃO E PLANTIO DE GRAMA, NO CANTEIRO CENTRAL DA AVENIDA SANTA CATARIANA, NOS SETORES G E H.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DISPONIBILIZADO AO DISTRITO DE COUTINHO UNIÃO, 01 PATROLA, 01 CARREGADEIRA, 02 CAMINHÃO CAÇAMBA E 01 RETROESCAVADEIRA A FIM DE COMPOR A PATRULHA MECANIZADA QUE IRÁ BENEFICIAR A ATENDER A ZONA RURAL DO COUTINHO UNIÃO, P.A SÃO MANOEL E P.A BRASIL NOVO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Telmo Brito, Andre Silva, Celso da Retifica, Keila Marques, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL,QUE SEJA DISPONIBILIZADO PARA O DISTRITO DE COUTINHO UNIÃO UMA BASE DA SECRETÁRIA DE OBRAS DO MUNICÍPIO DE QUERÊNCIA QUE COMPREENDE PA SÃO MANOEL, TRAVESSÃO 65 E PA BRASIL NOVO, CONTENDO SEGUINTES MAQUINÁRIOS,01 CAMINHÃO CAÇAMBA, 01 PÁ CARREGADEIRA, 01 RETROESCAVADEIRA, A FIM DE ATENDER A ZONA RURAL DO COUTINHO UNIÃO, PA SÃO MANOEL, TRAVESSÃO 65 E PA BRASIL NOVO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SE PROCEDA COM A CONSTRUÇÃO DE ATERRO SANITÁRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SE PROCEDA COM A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE A CASAI</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO PARA QUE POSSA CONSTRUIR UM ABRIGO COM BANCOS NO PSF, DOS SETORES F E SETOR  IMPERIAL.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, PARA QUE PROCEDE COM O PATROLAMENTO E LIMPEZA DAS RUAS DA AGROVILA BRASIL NOVO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE PROCEDA COM O CALÇAMENTO E ARBORIZAÇÃO DA PRAÇA E 15, SETOR E.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA A SINALIZAÇÃO E UM REDUTOR DE VELOCIDADE NA AVENIDA FRANCISCO SCHNEIDER, ESQUINA COM A RUA MARANHÃO, NO SETOR NOVA QUERÊNCIA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Jean do Coutinho, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE POSSA INTERCEDER JUNTO COM O SENADOR MEDEIROS, PARA VIABILIZAR RECURSOS JUNTO AO MINISTÉRIO DE ESPORTES, PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, NO PA BRASIL NOVO</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE POSSA INTERCEDER JUNTO COM AO DEPUTADO ESTADUAL ADALTO DE FREITAS FILHO,PARA SOLICITAR EMENDA PARLAMENTAR NO VALOR DE R$150.000,00 PARA A COMPRA DE MATERIAL ASFALTICO, PARA PAVIMENTAÇÃO DE RUAS E AVENIDAS DA AGROVILA BRASIL NOVO</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE POSSA INTERCEDER JUNTO COM AO DEPUTADO ESTADUAL VALDIR BARRANCO,PARA SOLICITAR EMENDA PARLAMENTAR NO VALOR DE R$200.000,00 PARA PAVIMENTAÇÃO, PARA PAVIMENTAÇÃO DE RUAS E AVENIDAS DO DISTRITO COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INICIADO AS ARTICULAÇÕES E PLANEJAMENTO JUNTO À SECRETARIA DE CIÊNCIA E TECNOLOGIA E UNEMAT (UNIVERSIDADE ESTADUAL DE MATO GROSSO), A FIM DE QUE A CITADA UNIVERSIDADE VENHA A OFERTAR NESSE MUNICÍPIO DE QUERÊNCIA ALGUNS CURSOS DO ENSINO SUPERIOR FORA DE SUA SEDE. </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODE EXECUTIVO MUNICIPAL, QUE SEJA INICIADO AS ARTICULAÇÕES E PLANEJAMENTO JUNTO A SECRETÁRIA DE CIÊNCIA E TECNOLOGIA E UNEMAT A FIM DE QUE  A CITADA UNIVERSIDADE  VENHA OFERTA NESSE MUNICÍPIO DE QUERÊNCIA ALGUNS CURSOS DE ENSINO SUPERIOR</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE SEJA GARANTINDO O APOIO NECESSÁRIO PARA SECRETÁRIA DE CIÊNCIA E TECNOLOGIA DO ESTADO MATO GROSSO NO  PLANEJAMENTO E EXECUÇÃO DO CURSO TÉCNICO PROFISSIONALIZANTE A SER IMPLANTADO EM QUERÊNCIA - MT NA MODALIDADE FIC PRONATEC</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA ARTICULADO OPERAÇÃO DE CRÉDITO JUNTO AO BANCO CONVENIADOS COM O BNDES VIA PROGRAMA CAMINHO DA ESCOLA A FIM DE ADQUIRIR 06 VEÍCULOS PARA TRANSPORTES ESCOLA COM CAPACIDADE PARA 38 PASSAGEIROS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA FORMALIZADO PROCESSO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA ARTICULAÇÃO JUNTO A SECRETÁRIA DO ESTADO DE EDUCAÇÃO, A FIM DE FORMATAR UMA PARCERIA PARA RENOVAR O MOBILIÁRIO ESCOLA DAS ESCOLA MUNICIPAIS EM QUE OFERTAM ATENDIMENTO EDUCACIONAL DE FORMA COMPARTILHADA COM O ESTADO ( SALAS ANEXAS)</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA EQUIPADO A ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA PARQUE IMPERIAL COM TODO O MOBILIÁRIO, ACESSÓRIOS E EQUIPAMENTOS NECESSÁRIOS A FIM DE QUE A REFERIDA ESCOLA POSSA ENTRAR EM FUNCIONAMENTO NO 2º SEMESTRE DE 2017.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA FORMALIZADO O &amp;#8220;PROJETO VILA DO ESPORTE&amp;#8221; E QUE O MESMO SEJA ENCAMINHADO AO DEPUTADO FEDERAL CARLOS BEZERRA PARA AS PROVIDÊNCIAS NECESSÁRIAS A FIM DE QUE QUERÊNCIA SEJA CONTEMPLADA COM ESSA IMPORTANTE OBRA DE INCLUSÃO SOCIAL.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA ACADEMIA  AO AR LIVRE NO PARQUE IMPERIAL PARA ATENDER AS PESSOAS DO BAIRRO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA CASA DE APOIO PARA ATENDER AS PESSOAS DOS ASSENTAMENTOS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Andre Silva, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL  QUE  FAÇA NAS PROXIMIDADES DA LAGO AZUL, A IMPLANTAÇÃO DE UM PARQUE ECOLÓGICO MUNICIPAL NA REFERIDA, COM O PLANTIO DE INÚMERAS ARVORES COM A DENOMINAÇÃO DE SEUS INÚMEROS NOME CIENTÍFICOS, BEM COMO CONSTRUÇÃO DE TRILHAS ECOLÓGICA E ARVORES FRUTÍFERAS E UMA PISTA DE SKATE, PEDALINHO NO LAGO AZUL E TOBOGÃ, PARQUE INFANTIL E ACADEMIA AO AR LIVRE PRÓXIMO AO LAGO AZUL E POR FIM A REVITALIZAÇÃO DE TODA A PISTA DE CAMINHADA COM ILUMINAÇÃO SOBRE TODA ÁREA EXISTENTE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS A SECRETÁRIA MUNICIPAL DE URBANISMO, QUE  PROCEDA COM A CONSTRUÇÃO DE UMA PRAÇA BEM COMO A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA AO REDOR DA MESMA, BEM COMO A DISPONIBILIZAÇÃO DE ACADEMIA AO AR LIVRE NO BAIRRO JARDIM EUROPA. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS À SECRETARIA MUNICIPAL DE URBANISMO,  QUE  SE PROCEDA COM A REFORMA DA PRAÇA DO SETOR F, A REFORMA DA QUADRA ESPORTIVA COM TELAS NOVAS A REFORMA DO ESPAÇO PARA SE GUARDAR OS MATERIAIS ESPORTIVOS BEM COMO A DISPONIBILIZAÇÃO DE UMA ACADEMIA AO AR LIVRE COM ARBORIZAÇÃO E CANTEIRO DE FLORES EM REDOR DA QUADRA NO SETOR F.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL,QUE SEJA PROVIDENCIADO A PINTURA DE UMA FAIXA DE SEGURANÇA NOS DOIS SENTIDOS DA AVENIDA CENTRAL NA REGIÃO QUE HÁ O ENCONTRO COM AS TRAVESSAS DA AVENIDA VERÔNICA J. FONTANA, A QUAL DÁ ACESSO À ESCOLA ESTADUAL QUERÊNCIA E TAMBÉM AO FÓRUM, E RAMPAS DE ACESSIBILIDADE AS CALÇADAS ACOMPANHADO AS FAIXAS DE SEGURANÇAS A FIM DE MELHORAR A MOBILIDADE DAS PESSOAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA VIABILIZADO A ELABORAÇÃO DO PROJETO DE ILUMINAÇÃO E ESTACIONAMENTO OBLÍQUO, NA RUA MATO GROSSO, PARA PROTOCOLO JUNTO A EMENDA PARLAMENTAR GARANTIDA PELOS DEPUTADOS VICTORIO GALLI E SEBASTIÃO REZENDE NO VALOR DE R$300.000,00 ( TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER A GALERIA NO CÓRREGO, NA ESTRADA VICINAL EM FRENTE O LOTE DO BARROSO, NO P.A COUTINHO UNIÃO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE INTERCEDA COM TODOS OS TRAMITES LEGAIS JUNTO AO DEPUTADO ESTADUAL PROFESSOR ADRIANO PARA QUE SE EFETIVE A DISPONIBILIZAÇÃO DE 50 COMPUTADORES DESTINADO A ESCOLA ESTADUAL 19 DE DEZEMBRO , QUE O REFERIDO DEPUTADO JA SE EMPENHOU NA LIBERAÇÃO DA EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO  QUE INTERCEDA COM TODOS OS TRAMITES LEGAIS JUNTO_x000D_
 AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) QUE DISPONIBILIZOU UMA EMENDA_x000D_
 PARLAMENTAR DE PARA AQUISIÇÃO DE MATERIAL BETUMINOSO E LAMA ASFÁLTICA PARA A_x000D_
 RESTAURAÇÃO DE NOSSA MALHA ASFÁLTICA COM 200.000 METROS QUADRADOS QUE TOTALIZA EM_x000D_
 MAIS DE R$ 1.500 UM MILHÃO E MEIO DE REAIS PARA ESTE MUNICÍPIO. VALE RESSALTAR QUE_x000D_
 O REFERIDO DEPUTADO JÁ SE EMPENHOU NA LIBERAÇÃO DA EMENDA PARLAMENTAR._x000D_
 </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRTARIO MUNICIPAL DE OBRAS QUE FAÇA A REFORMA DA PONTE DE MADEIRA DOBRE O RIO DARO, QUE DÁ ACESSO Á AMAGGI.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO  AO PODER EXECUTIVO MUNICIPAL QUE FAÇA GESTÃO JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO INTUITO DE SER DISPONIBILIZADO CURSO DE EDUCAÇÃO ESPECIAL PARA OS PROFESSORES DAS REDES ESTADUAIS E MUNICIPAIS DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Celso da Retifica, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM O ASFALTAMENTO DA AVENIDA NA RUA HERTA KIST MALMANN, DIVISA DO SETOR INDUSTRIAL COM O PARQUE DAS TORRES.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE SERVIÇOS URBANOS QUE  FAÇA A PINTURA DOS MEIOS FIOS DA NOSSA CIDADE BEM COMO A REFORMA DO CALCAMENTO DO ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE APÓS A AQUISIÇÃO DO NOVO VEÍCULO PARA O PODER EXECUTIVO DISPONIBILIZE PARA SECRETÁRIA DE SAÚDE O ATUAL VEÍCULO QUE ESTÁ SENDO UTILIZADO, CONTANDO QUE SE FAÇA UMA REVISÃO N MESMO QUE AINDA SERÁ DE GRANDE  UTILIDADE PARA O MUNICÍPIO POR UM BOM PERÍODO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO MUNICIPAL QUE SEJA FORMALIZADO PROJETO DE REVITALIZAÇÃO DO PARQUE MUNICIPAL LAGO AZUL A FIM DE QUE POSSAMOS CAPTAR RECURSOS JUNTO À SECRETARIA DE MEIO AMBIENTE DO ESTADO DE MATO GROSSO NA FORMA DE COMPENSAÇÃO DE MULTAS POR CRIMES AMBIENTAIS PRATICADOS POR TERCEIROS. TAL PROJETO TEM COMO FINALIDADE GARANTIR UM ESPAÇO NOS MOLDES DO PARQUE DAS ÁGUAS DO MUNICÍPIO DE CUIABÁ, COM QUADRA DE AREIA, QUADRA DE TÊNIS, ACADEMIA AO AR LIVRE, FONTE DANÇA DAS ÁGUAS, ÁREAS RESERVADAS COM CHURRASQUEIRA EM FORMA DE CHAPÉUS DE PALHA E UM BAR/RESTAURANTE. </t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Domingos Roberti, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO PARA QUE FAÇA UMA QUARTA DE AREIA E DISPONIBILIZE UMA ACADEMIA AO AR LIVRE, AO REDOR NA PRAÇA SETOR G NA QUADRA G-30 E TAMBÉM FAÇA AS CALÇADAS AOS ARREDORES DA MESMA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA FEITO UM COMODATO COM A PREFEITURA MUNICIPAL DE UMA PRAÇA, PARA AS AUTO ESCOLAS DO MUNICÍPIO DESENVOLVER SUAS AULAS PRATICAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Domingos Roberti, Andre Silva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSA FAZER UMA QUADRA DE ÁREA NA PRAÇA F-20 DO SETOR F.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA REFORMA NO POSTO DE SAÚDE DO SETOR E.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE PROCEDA COM O ASFALTAMENTO DA RUA DÉLCIO NIVALDO WENTZ NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA COMPRAR UM VEÍCULO PARA ATENDER A ÁREA DA SAÚDE DOS ASSENTAMENTOS, COM FINALIDADE DE TRANSPORTAR OS MÉDICOS, ENFERMEIROS, DENTISTAS DOS ASSENTAMENTO VIZINHOS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO A MANUTENÇÃO DA PAVIMENTAÇÃO DOS TRECHOS DA AVENIDA LESTE ENTRE A AVENIDA SUL, E A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E A PINTURA DE UMA FAIXA DE SEGURANÇA NA AVENIDA HERTA KIST MALMANN, A QUAL APRESENTA VÁRIOS (BURACOS) O QUE VEM DIFICULTANDO O TRÂNSITO DE VEÍCULOS QUE PASSAM POR AQUELA REGIÃO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO MUNICIPAL DE SERVIÇOS URBANOS QUE FAÇA A RETIRADA DA TERRA EM FRENTE Á ESCOLA 19 DE DEZEMBRO E PREPARE O TERRENO PARA O PLANTIO DE ARVORES E GRAMA E TERMINE A ROTATÓRIA DA AVENIDA FRANCISCO SCHNEIDER DO LADO DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS QUE DISPONIBILIZE O CAMINHÃO PIPA PARA MOLHAR AS RUAS QUE NÃO SÃO PAVIMENTADAS DO PARQUE DAS TORRES I.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Andre Silva, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO MUNICIPAL SERVIÇOS URBANOS QUE FAÇA A DEMARCAÇÃO DE UM ESPAÇO NA PISTA DE CAMINHADA PARA OS CICLISTAS EM SENTIDO CONTRARIO AOS DOS PEDESTRES.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Celso da Retifica, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE JUNTO COM A SECRETARIA DE AGRICULTURA POSSA DISPONIBILIZAR OS RESFRIADORES DE LEITE RECEBIDOS DO GOVERNO DO ESTADO, UM PARA O P.A. BASIL NOVO E OUTRO PARA O P.A. SÃO MANOEL.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE JUNTAMENTE COM  SECRETARIA DE OBRAS, POSSA FAZER DOIS QUEBRA MOLAS COM SINALIZAÇÃO, NA ESTRADA QUE LIGA O LOTEAMENTO BELA VISTA, SENDO UM EM FRENTE AO LOTEAMENTO E O OUTRO NA DESCIDA DO ANTIGO MATADOURO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Jean do Coutinho, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO DEPUTADO ESTADUAL OSCAR BEZERRA, QUE POSSA INTERCEDER JUNTO AO GOVERNO DO ESTADO, PARA AQUISIÇÃO DE UMA PATRULHA AGRÍCOLA, PARA ATENDER A DEMANDA DO ASSENTAMENTO COUTINHO UNIÃO. </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE FAÇA DENTRO DOS TRAMITES LEGAIS A MUDANÇA DO NOME DA ESCOLA EMEB CRESCER E APRENDER E MAR SITUADA NO PARQUE IMPERIAL PARA ESCOLA EMEB PARQUE IMPERIAL</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONSTRUA MAIS  QUATRO SALAS NA ESCOLA CRESCER E APRENDER.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE FACA A CANALIZAÇÃO DA VALETA QUE VAI DO SETOR F AO SETOR NOVA QUERENCIA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE POSSA CRIAR POLITICAS DE FORTALECIMENTO DA GESTÃO DEMOCRÁTICA NAS UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONSTRUA UMA CRECHE EM QUERENCIA</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO,ESPECIFICAMENTE À SECRETARIA  MUNICIPAL DE EDUCAÇÃO   QUE POSSAM ESTAR ELABORANDO O  PAR( PLANO DE AÇÕES ARTICULADAS) JUNTO AO SISTEMA DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE FAÇA A PINTURA EXTERNA E PEQUENOS REPAROS NO PRÉDIO DA ESCOLA ESTADUAL 19 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE EDUCAÇÃO QUE FAÇA A REFORMA DO SAGUÃO DA ESCOLA DE BRASIL NOVO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS QUE FAÇA A LIMPEZA DOS TERRENOS BALDIOS DO SETOR G E H, É FAÇA A COBRANÇA AOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE SERVIÇOS URBANOS QUE FAÇA DOIS REDUTORES DE VELOCIDADES (QUEBRA- MOLAS) UM N AVENIDA DA ESCOLA PRÓXIMO AO POSTO  DE SAÚDE E O OUTRO NA AVENIDA BELA VISTA PRÓXIMO A SORVETERIA DO BRASIL NOVO.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo, Andre Silva, Celso da Retifica, Domingos Roberti, Keila Marques, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL QUE PROCEDA COM A TITULARIZARÃO DOS ASSENTADOS QUE TEM RESIDÊNCIA NAS AGROVILAS, OU SEJA LOTE DA AGROVILA. </t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Virginia do Brasil Novo, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE FAÇA UM REDUTOR DE VELOCIDADE NA RUA 16 NO PARQUE DAS TORRES II DIVISA COM O DEPÓSITO DA ECHER.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO MUNICIPAL DE OBRAS QUE FAÇA O PATROLAMENTO DA MT 110 BEM COMO PEQUENAS RESTAURAÇÕES QUE SE FIZEREM NECESSÁRIAS EM PONTOS EXISTENTES NA MT 110 NO SENTIDO PINGO D&amp;#180;ÁGUA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO QUE FAÇA A REFORMA DO CAMPO DE FUTEBOL DO SETOR E CONHECIDO COMO CAMPO DO MISTO, BEM COMO A REFORMA NAS LATERIAS. </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO DEPUTADO ESTADUAL OSCAR BEZERRA, QUE POSA VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR, COM A FINALIDADE DE ADEQUAÇÃO E REFORMA DA DESPOLPADEIRA DE FRUTAS, DO P.A BRASIL NOVO EM QUERÊNCIA - MT_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO DEPUTADO ESTADUAL OSCAR BEZERRA, QUE POSA VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR, COM A FINALIDADE DE ADEQUAÇÃO E REFORMA DA DESPOLPADEIRA DE FRUTAS, DO P.A BRASIL NOVO EM QUERÊNCIA - MT_x000D_
 </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA TIRAR AS PEDRAS DO CENTRO DA PRAÇA ROTARY CLUB E FAZER UMA CASCATA EM FORMA DE CHAFARIZ COM O MODELO TIRADO DA CIDADE DE HOLAMBRA - SP.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO QUE FAÇA REFORMA DA PONTO SOBRE O RIO DARO SENTIDO A AMAGGI</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE CONSTRUA NOS CANTEIROS DA AVENIDA CENTRAL E RUA MATO GROSSO ESTACIONAMENTOS OBLÍQUOS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE OBRAS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA O PATROLAMENTO DAS RUAS DA AGROVILA PINGO D ÁGUA .</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA O PLANTIO DE ÁRVORES NA AVENIDA CENTRAL COM A AVENIDA MATO GROSSO PRÓXIMO A BIBLIOTECA FONTE DE APRENDIZ.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Keila Marques, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA A REVITALIZAÇÃO DA ROTATÓRIA ENTRE AVENIDA CENTRAL E AVENIDA RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA A REVITALIZAÇÃO DO PARQUINHO INFANTIL DO SETOR E.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE PROCEDA COM A ELABORAÇÃO DE PROJETO DE ADEQUAÇÕES NA RUA H-18 NO SETOR H AOS FUNDOS DO POSTO RHODEN.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL QUE SEJA INSTITUÍDO O PROGRAMA INTERNET SOCIAL NA PRAÇA ROTARY CLUB E PARQUE MUNICIPAL LAGO AZUL</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO  JUNTO AO SETOR DE TRIBUTOS A READEQUAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Vavá, Celso da Retifica, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE POSSA FAZER UMA QUADRA DE VÔLEI DE AREIA NO DISTRITO COUTINHO UNIÃO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS DE SEGURANÇA NA AVENIDA RIO GRANDE DO SUL COM A RUA A-13, QUE DA ACESSO AO HOSPITAL MUNICIPAL E CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE POSSA FAZER A SINALIZAÇÃO DA ROTATÓRIA DA AVENIDA SUL COM A BR 242</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA UM ESTACIONAMENTO  OBLÍQUO NA RUA RIO GRANDE DO SUL E NA RUA  AMAZONAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE POSSA FAZER A ILUMINAÇÃO DA RUA NORBERTO SCHWANTES, ATÉ A FERTILIZANTE TOCANTINS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE OBRAS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA A PAVIMENTAÇÃO DA RUA QUE DÁ ACESSO AO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO DE SERVIÇOS URBANOS DE QUERÊNCIA QUE FAÇA O CALÇAMENTO AO REDOR DO BARRACÃO DA COMUNIDADE CATÓLICA DO SETOR E ONDE SÃO REALIZADOS OS EVENTOS, DEIXANDO CLARO QUE É A PARTE QUE PERTENCE A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODE EXECUTIVO JUNTAMENTE COM O SECRETÁRIO DE OBRAS PÚBLICAS, ESTRADAS RODAGENS, SR. MARCOS BOLSANELI QUE PROCEDA COM O CASCALHAMENTO COMO TAMBÉM A INCLUSÃO  DE MANILHAS EM ATERROS NO ASSENTAMENTO PA CANAÃ.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO PARA QUE SEJA GARANTIDO A OFERTA DE EDUCAÇÃO INFANTIL - CRECHE DE MANEIRA QUE VENHA A MANTER AS FASES DE MATERNAL I, MATERNAL II E MATERNAL III NAS ESCOLAS MUNICIPAIS DAS COMUNIDADES DO P.A COUTINHO UNIÃO E P.A BRASIL NOVO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO, QUE SEJA AMPLIADO O ATENDIMENTO ODONTOLÓGICO NO PSF DO SETOR F DE FORMA QUE VENHA À ATENDER TODA A DEMANDA QUE SE APRESENTA NAQUELA COMUNIDADE FRENTE AOS PROCEDIMENTOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO  PARA QUE POSSA FAZER A PAVIMENTAÇÃO DA CALÇADA/ PASSEIO NO ENTORNO DO TERRENO DA FEIRA LIVRE. </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Vavá, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO QUE POSSA FAZER A IMPLANTAÇÃO DO PROCON MUNICIPAL, EM QUERÊNCIA - MT</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS DE QUERÊNCIA - MT, SR. LUIZ VICENTE BUSATTO QUE POSSA FAZER O AJARDINAMENTO DA QUADRA A-15 NA PARTE 1- B, NO SETOR A.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE OBRAS DO MUNICÍPIO DE QUERÊNCIA QUE FAÇA A RETIRADA DO LIXO QUE SE ENCONTRA NA VALA DA VIA QUE DÁ ACESSO A AMAGGI</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO DO MUNICÍPIO DE QUERÊNCIA  QUE FAÇA UMA CAMPANHA DE EDUCAÇÃO AMBIENTAL EM TODO O MUNICÍPIO UTILIZANDO PARA TANTO AS ESCOLAS MUNICIPAIS PARA O REFERIDO PROJETO.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPUTADO ESTADUAL OSCAR BEZERRA QUE SEJA DIRECIONADO EMENDA PARLAMENTAR NO VALOR DE R$200 MIL CONVERTIDOS EM MATERIAIS BETUMINOSO PARA REFORMAS E MELHORIAS NA MALHA VIÁRIA EM QUERÊNCIA- MT.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO DE QUERÊNCIA QUE FAÇA UMA PEQUENA COBERTURA NA SAÍDA QUE DÁ ACESSO AOS PAS PINGO D ÁGUA, SÃO MANOEL, COUTINHO UNIÃO E BRASIL NOVO PARA QUE AS PESSOAS QUE ALI ESPERAM CONDUÇÃO VEICULAR NÃO FIQUEM NO RELENTO SOLAR OU CHUVOSO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Celso da Retifica, Domingos Roberti, Professor Neiriberto Abner, Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO DE QUERÊNCIA QUE INTERCEDA JUNTO AO DEPUTADO FEDERAL EZEQUIEL FONSECA DO PP, PARA QUE SEJA DISPONIBILIZADO UM CONSULTÓRIO ODONTOLÓGICO PARA O PA BRASIL NOVO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Professor Neiriberto Abner, Celso da Retifica, Domingos Roberti</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO DE QUERÊNCIA QUE INTERCEDA JUNTO AO DEPUTADO EZEQUIEL FONSECA DO PP, PARA QUE SEJA DISPONIBILIZADO UM CONSULTÓRIO ODONTOLÓGICO PARA O PA PINGO D ÁGUA.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO DE QUERÊNCIA QUE POSSA FAZER UM REFEITÓRIO, COLOCAR UMA TENDA 12X12, ORGANIZAR O PARQUINHO, FAZER PLANTIO DE GRAMA, ORGANIZAR A PARTE ELÉTRICA E ADQUIRIR COMPUTADORES E TELEVISORES, PARA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA PARQUE IMPERIAL.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO, QUE SEJA PROVIDENCIADO UM ATERRO SANITÁRIO PARA RESÍDUOS SÓLIDOS (LIXOS) PRODUZIDOS NAS LOCALIDADES DO DISTRITO COUTINHO UNIÃO, NAS AGROVILAS DO P.A BRASIL NOVO E P.A PINGO D ÁGUA DE FORMA URGENTE.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO À ESSA  CÂMARA MUNICIPAL DE VEREADORES, RELATÓRIO DE TODAS AS CONTAS DA PREFEITURA MUNICIPAL DE QUERÊNCIA MT DO PERÍODO DE JANEIRO À MAIO DE 2017 A FIM DE QUE OS VEREADORES POSSAM ANALISAR</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO MUNICIPAL,INFORMAÇÃO DOS RELATÓRIOS DE TODAS LOCAÇÕES DE IMÓVEIS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO QUE SEJA ENVIADO A ESSA CÂMARA MUNICIPAL DE VEREADORES, INFORMAÇÕES DE COMO ESTÁ OCORRENDO AS AQUISIÇÕES DE MATERIAL ESPORTIVO, TENDO EM VISTA QUE O PROCESSO LICITATÓRIO QUE PROPORCIONAVA TODOS OS MATERIAIS NECESSÁRIOS PARA TAL ÁREA, ESTÁ VENCIDO DESDE O DIA 20 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA ENVIADOS A ESSA CÂMARA MUNICIPAL DE VEREADORES, CÓPIA DE PROJETO DE ILUMINAÇÃO DO PARQUE MUNICIPAL LAGO AZUL, QUE JÁ FOI EXECUTADO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA ENVIADA A ESSA CÂMARA MUNICIPAL DE VEREADORES, CROQUI E MATRÍCULA ATUALIZADA DA ÁREA DO PARQUE MUNICIPAL LAGO AZUL , COM INFORMAÇÃO DETALHADAS SOBRE TAL ÁREA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO PODER EXECUTIVO QUE SEJA ENVIADO A ESSA CÂMARA MUNICIPAL DE VEREADORES, INFORMAÇÕES DETALHADAS SOBRE A OBRA DE EXECUÇÃO DO AEROPORTO MUNICIPAL E DO PROCESSO LICITATÓRIOS EM QUE EMPRESAS PRIVADAS PRESTARAM SERVIÇOS E/OU MATERIAIS PARA EXECUÇÃO DA OBRA CITADA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM O PODER EXECUTIVO MUNICIPAL QUE SEJA ENVIADA A ESSA CÂMARA MUNICIPAL DE VEREADORES, A PRESTAÇÃO DE CONTAS DA 11ª EXPOQUER DE FORMA DETALHADA E COM TODOS OS COMPROVANTES DAS DESPESAS DA REFERIDA FESTA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO SOBRE AQUISIÇÃO DE MATERIAL ESPORTIVOS REALIZADA DE FORMA DIRETA SEM O DEVIDO PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A MESA DIRETORA, QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA DA TELEFONIA, PARA QUE POSSAMOS BUSCAR MELHORIAS PARA A MESMA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A ELABORAÇÃO DO CRONOGRAMA COM O HORÁRIO E PERIODICIDADE DA COLETA DE LIXO DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA SECRETÁRIA DE EDUCAÇÃO CUJO OBJETO TRATA-SE DE REFORMA DO PRÉDIO ESCOLAR DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA ALEGRIA DO SABER.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA A CÂMARA MUNICIPAL DE VEREADORES DE QUERÊNCIA - MT FILIADA A UNIÃO DOS VEREADORES DO BRASIL - UVB, AUTORIZA A CONTRIBUIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/392/res_02201720250527_08224613.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/392/res_02201720250527_08224613.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE QUERÊNCIA DO EXERCÍCIO DE 2015, MANTENDO-SE O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA QUERENCIANA</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DATA DA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NÃO REMUNERADA AO VEREADOR TELMO ALVES DE BRITO PELO PRAZO DE 30 DIAS, NO PERÍODO COMPREENDIDO ENTRE O DIA 01 DE SETEMBRO A 30 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 005/2016. QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERENCIA-MT, CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES A NOVA ESTRUTURA, REVOGANDO AS LEI COMPLEMENTARES 082/2015, 086/2015 E 091/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 007/2017. QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/2015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO AMBITO DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº. 007/2017. QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/2015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº.007/2017. QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/2015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA O PROJETO DE LEI ORDINÁRIA Nº. 007/2017 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/2015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº.007/2017 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/52015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI MUNICIPAL Nº. 007/2017, QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 902/2015, QUE INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA AO PROJETO DE LEI ORDINÁRIA 16/2017 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 16/2017 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO  JUNTO AO BANCO DO BRASIL SA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 012/2017</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 21/2017 QUE DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº 984/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA 21/2017 QUE DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº 984/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR 02/2017 QUE DISPÕE SOBRE REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PLO 36/2017</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PLO 44/2017. QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM ATÉ 10% (DEZ POR CENTO)E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>CJR - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLO Nº 041/2017 _x000D_
 EXLUSÃO DO ITEM: MANUTENÇÃO COM OSCIP- SETOR SAÚDE.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLO Nº 43/2017 _x000D_
 EXCLUSÃO DA AÇÃO: 2159 - MANUTENÇÃO COM OSCIP- SETOR DE SAÚDE.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PLO Nº 040/2017_x000D_
 EXCLUSÃO DO ITEM: MANUTENÇÃO COM OSCIP</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ART. 6° DO PROJETO &amp;#8211; REDUÇÃO DE PERCENTUAL PARA ABERTURA DE CRÉDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Marcos Amorin, Jean do Coutinho, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º DP ART 102 E ACRESCENTA O ART. 102-A À LEI ORGÂNICA DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Vavá, Andre Silva, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR RAIMUNDO NONATO DOS SANTOS</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Telmo Brito, Domingos Roberti, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR JOSINO ANTUNES LUZ NETO</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Celso da Retifica, Jean do Coutinho, Keila Marques</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR MISAEL PEREIRA RIOS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Andre Silva, Domingos Roberti, Marcos Amorin</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR ANTONIO DOMINGOS VITALINO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR  MARK CHARLES SOARES FERNANDES</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Vavá, Professor Neiriberto Abner, Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR ALEXANDRE GOMES DE SOUZA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ALUNO DO PROJETO JOVEM GUERREIRO DIVINO FILHO PIRES BORGES</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DO VEREADOR, TELMO A. BRITO, AOS FUNDADORES; ALCIDES DE ÁVILA, ARNILDO HARDTKE, ANTÔNIO PAULETTO, DÉRCIO MEINERZ, DEOMAR HEERMAN, DENIR PERIN, ERNO HÉLIO SCHNEIDER, EDEMAR FONTANA, IRIO GUISOLPHI, ITELVINO TREVISSOL, JOSÉ DAMBROS, LAURINDO BINOTTO, MÁRIO EIDT, MILTON EICHOLZ, PEDRO KUBITSCHEK, REINALDO BECKER, ROBERTO BASSO, ROMEU EDIO SCHNEIDER, ROMEU HOLZ, URBANO BOESING E VALTER RADER, DO CENTRO DE TRADIÇÕES GAÚCHAS DE QUERÊNCIA &amp;#8211; CTG, EM 21 DE JULHO DE 1987.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Vavá, Professor Neiriberto Abner</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  AOS ALUNOS ALENI DOS REIS SILVA BARROS DOS SANTOS, ANIELLY CRISTINA SILVA DE OLIVEIRA, GABRIEL NUNES MOREIRA, NILTON GUILARDUCCI NETO E AO PROFESSOR DEUSDETE MOREIRA BORGES E PROFESSORA VERA SÔNIA NUNES PELO DESTAQUE NACIONAL NO JOGO DE XADREZ.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS, POR AUTORIA DO SOBERANO PLENÁRIO, AO CENTRO DE TRADIÇÕES GAUCHAS &amp;#8211; CTG, EM ESPECIAL A INVERNADA MIRIM A, PELA CONQUISTA DO PRIMEIRO LUGAR NO FENART 2017. </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO, POR AUTORIA DO VEREADOR, MARCOS AMORIN, AO FREI ARCIDES LUIZ FAVARETTO, PELOS SERVIÇOS SOCIAIS PRESTADOS AO MUNICÍPIO DE QUERÊNCIA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/446/mocoes_domingos_com_lista.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/446/mocoes_domingos_com_lista.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PIONEIROS DO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA PROF. RODRIGO PEREIRA NALON E OS ALUNOS FILIPE BELLO DE CARVALHO UEBEL, NATALLY CRISTINA LOPES E LARYSSE RODRIGUES MARTINS  PELA PARTICIPAÇÃO NA OLIMPÍADA BRASILEIRA DE AGROPECUÁRIA(OBAP).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>CCJR</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO AO PROJETO DE LEI MUNICIPAL Nº. 001/2017</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CJR AO PROJETO DE LEI MUNICIPAL Nº. 002/2017. QUE INSTITUI O REFISQUER IV REFINANCIAMENTO FISCAL DE QUERÊNCIA</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR DO  PLO Nº07/2017</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO Nº08/2017</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 014/2017</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CJR AO PLO 021/2017</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO AO PLC 02/2017</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 30/2017</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 31/2017</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO 29/2017</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLL 02/2017</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLL 03/2017</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLL 04/2017</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CJR AO PLO Nº39/2017</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA CJR AO PLO N°38/2017</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLL Nº 08/2017</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CJR AO PLO Nº 46/2017</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO AO PLO Nº 51/2017</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FAEO A RESOLUÇÃO Nº.001/2017. QUE AUTORIZA A CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE QUERÊNCIA - MT FILIADA A UNIÃO DOS VEREADORES DO BRASIL - UVB, AUTORIZA A_x000D_
 CONTRIBUIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>FAEO - Fiscalização e Acompanhamento da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FISCALIZAÇÃO ACOMPANHAMENTO DA EXECUÇÃO ORÇAMENTARIA AO PROJETO DE LEI MUNICIPAL Nº. 001/2017 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE FISCALIZAÇÃO, ACOMPANHAMENTO DA EXECUÇÃO ORÇAMENTARIA AO OFICIO Nº.1934/2016 TRIBUNAL DE CONTAS DO ESTADO DE MT QUE TRATA DAS CONTAS ANUAIS DE GOVERNO &amp;#8211; ANO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FAEO, AO PROJETO DE LEI MUNICIPAL Nº. 002/2017 QUE INSTITUI O REFISQUER IV</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAEO AO PROJETO 07/2017.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAEO AO PLO Nº 08/2017</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAEO AO PLO 014/2017</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO FAEO AO PLO 021/2017</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO FAEO AO PLC 02/2017</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO FAEO AO PLO 30/2017</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO FAEO AO PLO 31/2017</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO AO PLO 29/2017</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA CFAEO AO PLO Nº 38/2017</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO FAEO AO PLO Nº39/2017</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAO AO PLO Nº 46/2017</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO CFAEO AO PLO Nº 051/2017</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>ECTCD</t>
   </si>
   <si>
     <t>Parecer Comissão Educação, C.T, Cultura e Desporto</t>
   </si>
   <si>
     <t>ECTCD - Educação, Ciência Tecnologia, Cultura e Desporto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ECTCD AO PROJETO DO LEGISLATIVO Nº.03/2017</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ECTCD AO PROJETO DO LEGISLATIVO Nº.04/2017</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO ECTCD AO PLO Nº39/2017</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>MARHR</t>
   </si>
   <si>
     <t>Parecer Comissão Meio Ambiente Rec. Híd. e Min.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA CMARH AO PLO N°38/2017</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>CADFA</t>
   </si>
   <si>
     <t>Parecer Comissão Agropecuária Des. Agr. Florestal</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO AGROPECUÁRIA E DESENVOLVIMENTO FLORESTAL E AGRÁRIO AO PROJETO DE LEI MUNICIPAL Nº.001/2017 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>ADFA - Agropecuária e Desenvolvimento Florestal e Agrário</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO ADFA AO PLO Nº 10/2017</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº.079/2017 DA SECRETARIA MUNICIPAL DE SAÚDE, QUE REQUER PROVIDÊNCIAS QUANTO À DENÚNCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3551,68 +3551,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/504/plc_032017_projeto_lei_codigo_tributario_novembro_2018.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/392/res_02201720250527_08224613.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/446/mocoes_domingos_com_lista.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/504/plc_032017_projeto_lei_codigo_tributario_novembro_2018.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/392/res_02201720250527_08224613.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2017/446/mocoes_domingos_com_lista.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>