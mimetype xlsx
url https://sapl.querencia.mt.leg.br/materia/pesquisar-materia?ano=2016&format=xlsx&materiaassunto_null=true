--- v0 (2026-02-28)
+++ v1 (2026-05-19)
@@ -54,1366 +54,1366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 001/2016, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$18.000,00</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 002/2016, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$118.000,00</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 003/2016, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$42.500,00</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 004/2016, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$60.000,00</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 005/2016 DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$ 250.000,00</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 006/2016 QUE DISPÕE SOBRE A ALTERAÇÃO DA EMENTA DA LEI MUNICIPAL Nº. 908/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 007/2016 QUE DISPÕE SOBRE A ALTERAÇÃO DA EMENTA DA LEI MUNICIPAL Nº. 915/2015, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº.008/2016 DISPÕE SOBRE A ALTERAÇÃO DA EMENTA DA LEI MUNICIPAL Nº. 916/2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 009/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA/MT.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 010/2016 QUE DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº. 970 DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 011/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 012/2016 QUE DISPÕE SOBRE REAJUSTE SALARIAL DOS CONSELHEIROS TUTELARES DE QUERÊNCIA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 013/2016 QUE INSTITUI O PROGRAMA DE ESTÍMULO AO AUMENTO DA ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 014/2016 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARCELAR DÉBITOS ORIUNDOS DE INFRAÇÕES AMBIENTAIS PERANTE IBAMA &amp;#8211; INSTITUTO BRASILEIRO DE MEIO AMBIENTE E DOS RECURSOS NATURAIS RENOVÁVEIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 015/2016 QUE INSTITUI O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE QUERÊNCIA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº.016/2016 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DAS INSTALAÇÕES DA ESCOLA MUNICIPAL ALEGRIA DO SABER PARA REALIZAÇÃO DE CURSO DE EXTENSÃO DO SEMINÁRIO DE TEOLOGIA, MANTIDO PELA IGREJA DE DEUS NO BRASIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº.017/2016. QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DAS INSTALAÇÕES DA ACADEMIA DA SAÚDE - SETOR E, PARA REALIZAÇÃO DO PROJETO SOCIAL </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 019/2016 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS. </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 020/2016. QUE DISPÕE SOBRE A ALTERAÇÃO DA EMENTA DA LEI  MUNICIPAL Nº. 978/2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N]. 021/2016 QUE DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº. 936/2015, DE 09 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 022/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº.023/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS VINCULADOS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE QUERÊNCIA-MT</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 024/2016 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO TRABALHO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 025/2016, QUE AUTORIZA ESTE MUNICÍPIO A FIRMAR CONVÊNIO COM O SINDICATO RURAL DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 026/2016 QUE AUTORIZA ESTE MUNICÍPIO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO RECICLANIP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 027/2016 QUE DISPÕE SOBRE AUTORIZAÇÃO  PARA FIRMAR CONVÊNIO, ENTRE O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE QUERÊNCIA - MT E A PREFEITURA MUNICIPAL DE QUERÊNCIA.  </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 028/2016 QUE INSTITUI A SEMANA DO BEBÊ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 029/2016 QUE CRIA O CONSELHO E O FUNDO MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA E DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL DO MUNICÍPIO DE QUERÊNCIA - MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 030/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$ 6.300,00</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 031/2016 _x000D_
 QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSO DE UMA CATEGORIA PARA OUTRA OU ORGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM MAIS 15% (QUINZE POR CENTO) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 032/2016 QUE ALTERA A LEI MUNICIPAL Nº. 355 DE 25 DE AGOSTO DE 2005, QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIAS SOCIAL DO MUNICÍPIO DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 035/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. O VALOR DE R$30.000,00</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 036/2016 QUE DISPÕE SOBRE A REVISÃO ANUAL DO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA VINCULADOS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE QUERÊNCIA - MT. </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 037/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$ 250.000,00</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 038/2016, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$8.100,00</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 039/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA 041/2016, QUE AUTORIZA O MUNICÍPIO DE QUERÊNCIA - MT, A RELOCAR PARTE DA ÁREA VERDE DO LOTEAMENTO NOVA QUERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS VIAS PÚBLICAS E NO IMÓVEIS URBANOS DO MUNICÍPIO DE QUERENCIA MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA E FIXA A DESPESA DO MUNICÍPIO DE QUERÊNCIA PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PARQUE MUNICIPAL LAGO BETIS DE QUERÊNCIA MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$1.375.200,00</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO DE IMÓVEL DESTINADO À INSTALAÇÃO DE AGROINDÚSTRIA DE PALMITO E LATICÍNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE UMA ESCOLA NO MUNICÍPIO DE QUERÊNCIA-MT.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$ 875.991,22</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ACRESCENTA PROJETO E PROGRAMAS NO PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017, APROVADO PELA LEI MUNICIPAL Nº. 776 DE 17 DE DEZEMBRO DE 2013, E LEI DE DIRETRIZES ORÇAMENTÁRIAS ANO 2017, APROVADO PELA LEI MUNICIPAL Nº. 1007 DE 04 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DEM UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM MAIS 5% (CINCO POR CENTO)E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº.001/2016 QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERENCIA-MT; CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES À NOVA ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 002/2016 QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE CRÉDITOS EM ATRASO, ESTABELECE NORMAS PARA SUAS COBRANÇAS EXTRAJUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 003/2016, QUE DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS I, II, III E IV, DO ARTIGO 28 DA LEI COMPLEMENTAR Nº. 090/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 004/2016 QUE DISPOE SOBRE A CONFIRMAÇÃO DA NOMENCLATURA DO CARGO DE PROFESSOR, QUE OCORREU DURANTE A VIGÊNÇIA DA LEGISLAÇÃO MUNICIPAL ANTERIOR À LEI COMPLEMENTAR Nº 081/2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERENCIA-MT, CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES A NOVA ESTRUTURA, REVOGANDO AS LEI COMPLEMENTARES 082/2015, 086/2015 E 091/2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO PODER LEGISLATIVO Nº. 001/2016 QUE &amp;#8220;CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Flavia Ruwer</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INSTITUI O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS DO MUNICÍPIO DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BRASÃO DO PODER LEGISLATIVO MUNICIPAL DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE QUERÊNCIA, ESTADO DE MATO GROSSO, NO USO DAS ATRIBUIÇÕES LEGAIS, APRESENTA NA SESSÃO ORDINÁRIA DE 15 DE FEVEREIRO DE 2016, O PRESENTE TÍTULO DE CIDADÃO HONORÁRIO QUERENCIANO, POR AUTORIA DO VEREADOR NEURI NORBERTO WINK, A SENHORA KEILA ANTÔNIA BARBOSA, PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE QUERÊNCIA, ESTADO DE MATO GROSSO, NO USO DAS ATRIBUIÇÕES LEGAIS, APRESENTA NA SESSÃO ORDINÁRIA DE 15 DE FEVEREIRO DE 2016, O PRESENTE TÍTULO DE CIDADÃO HONORÁRIO QUERENCIANO, POR AUTORIA DO VEREADOR NEURI NORBERTO WINK, A0 SENHOR FERNANDO CHELLING, PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Vavá</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORÁRIO QUERENCIANO AO CAPITÃO GENEZIO MORAIS DE ARAUJO</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORÁRIO QUERENCIANO AO PASTOR MANOEL ALVES NERCÊS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.doc</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORÁRIO QUERENCIANO AO PASTOR PEDRO FERREIRA LIMA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Schmitinho</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM QUEBRA-MOLAS NA RUA NORBERTO SCHWANTES, EM FRENTE A CAMPO SUL AGRÍCOLA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER A DEVIDA SINALIZAÇÃO NOS RETORNOS DAS AVENIDAS CUIABÁ E MATO GROSSO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE MA TAMPA PARA O SISTEMA DE ABASTECIMENTO DE ÁGUA DO SETOR NOVA QUERÊNCIA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE POSSA PROVIDENCIAR CAMINHÃO PIPA PARA MOLHAR RUAS DOS SETORES INDUSTRIAL, PARQUE IMPERIAL E PARQUE DAS TORRES.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO MUNICIPAL CUMPRA O DISPOSITIVO DA LEI MUNICIPAL Nº.968/2015. UNIDADE DE DESPORTO E LAZER, PROJETO DE ATIVIDADE 1.145 &amp;#8211; AMPLIAÇÃO DOS CAMPOS DE FUTEBOL DOS SETORES E, E F.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE CUMPRA O DISPOSITIVO DA LEI MUNICIPAL Nº. 968/2015, REALIZANDO E REFAZENDO A SINALIZAÇÃO DO TRANSITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PODE EXECUTIVO QUE CUMPRA A LEI MUNICIPAL Nº. 968/2015, PROVIDENCIANDO A CONSTRUÇÃO DE UM ATERRO SANITÁRIO EM PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.001/2016 QUE SOLICITA CÓPIA DE PROCESSO LICITATÓRIO DE HORAS MÁQUINAS LICITADAS EM 2015</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2016 QUE REQUER INFORMAÇÕES DE FORMA EXPRESSA DA INDICAÇÃO Nº 030/2014. QUE DESTINA DEVOLUÇÃO DE RECURSOS PROVENIENTE DE REVOLUÇÃO LEGISLATIVA, PARA CONSTRUÇÃO DE UM PARQUINHO INFANTIL NO P.A BRASIL NOVO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2016/178/res_01201620250527_08243272.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2016/178/res_01201620250527_08243272.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2014, MANTENDO-SE O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUERÊNCIA - MT</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL 009/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA/MT.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 010/2016 QUE DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº. 970 DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI MUNICIPAL 011/2016. QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 09/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA/MT.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 013/2016 QUE INSTITUI O PROGRAMA DE ESTÍMULO AO AUMENTO DA ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PLC 001/20016 QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERENCIA-MT; CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES À NOVA ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 030/2016 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. NO VALOR DE R$ 6.300,00</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL Nº. 031/2016</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI DO PODER LEGISLATIVO Nº. 02/2016 QUE INSTITUI O HORÁRIO DE FUNCIONAMENTO E INSTITUI O SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS DO MUNICÍPIO DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS VIAS PÚBLICAS E NO IMÓVEIS URBANOS DO MUNICÍPIO DE QUERENCIA MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE RESOLUÇÃO 04/2016 QUE ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUERENCIA - MT</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI ORGÂNICA DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.jpeg</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APRESENTA NA SESSÃO ORDINÁRIA DE 07 DE MARÇO DE 2016, A PRESENTE MOÇÃO DE APLAUSO, POR AUTORIA DO VEREADOR VALDENÍCIO ANJOS DA SILVA, AO ILMO. SENHOR, TENENTE CORONEL PM JORGE LUIZ DE MAGALHÃES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE QUERÊNCIA, JUNTO AO 13º COMANDO REGIONAL DE POLÍCIA MILITAR DE ÁGUA BOA - MT.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CENTRO ESPÍRITA CAMINHO DE LUZ</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Tárcio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA IVETE DOLORES CARMEN ALGERI</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, POR AUTORIA DO VEREADOR LUIZ BUSATTO, AO ESTUDANTE, GUILHERME WEBER, POR CHEFIAR A DELEGAÇÃO BRASILEIRA DURANTE A XXIII INTERNATIONAL CONFERENCE OF YOUNG SCIENTISTS, REALIZADA EM CLUJ &amp;#8211; NAPOCA, TRANSILVÂNIA &amp;#8211; ROMÊNIA.      </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, POR AUTORIA DO VEREADOR LUIZ BUSATTO, AO ESTUDANTE GEZIEL OTÁVIO GONTIJO DE ÀVILA, PELA REPRESENTAÇÃO INTERNACIONAL DURANTE A XXIII INTERNATIONAL CONFERENCE OF YOUNG SCIENTISTS, REALIZADA EM CLUJ &amp;#8211; NAPOCA, TRANSILVÂNIA &amp;#8211; ROMÊNIA COM O PROJETO DE PESQUISA &amp;#180;&amp;#180; AN EPIDEMIOLOGICAL APPROACH ABOUT YOUTH AND DRUGS&amp;#180;&amp;#180;.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, POR AUTORIA DO VEREADOR LUIZ BUSATTO, AO ESTUDANTE RICKY WOCHNER LOPES, PELA REPRESENTAÇÃO INTERNACIONAL DURANTE A XXIII INTERNATIONAL CONFERENCE OF YOUNG SCIENTISTS, REALIZADA EM CLUJ &amp;#8211; NAPOCA, TRANSILVÂNIA &amp;#8211; ROMÊNIA COM O PROJETO DE PESQUISA &amp;#180;&amp;#180; CAMPYLOBACTER: AN INVISIBLE EVIL&amp;#180;&amp;#180;.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DO VEREADOR VALDENÍCIO ANJOS DA SILVA, AO ESPAÇO CULTURAL FONTE DO APRENDIZ. PELA REPRESENTAÇÃO DE NOSSO MUNICÍPIO, NA 13ª EDIÇÃO DO FETRAN (FESTIVAL TEMÁTICO ESTUDANTIL DE CONSCIENTIZAÇÃO PARA O TRÂNSITO) EM JACIARA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DO VEREADOR VALDENÍCIO ANJOS DA SILVA, A ESCOLA MUNICIPAL AGRÍCOLA DE QUERÊNCIA - EMAQUE. PELA REPRESENTAÇÃO DE NOSSO MUNICÍPIO, NA 13ª EDIÇÃO DO FETRAN (FESTIVAL TEMÁTICO ESTUDANTIL DE CONSCIENTIZAÇÃO PARA O TRÂNSITO) EM JACIARA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DOS VEREADORES, TELMO ALVES DE BRITO E VALDENÍCIO ANJOS DA SILVA, AO TENENTE ANTTONIERY CAMPELLO &amp;#8211; COMANDANTE DA 4ª COMPANHIA INDEPENDENTE DO CORPO DE BOMBEIROS MILITAR &amp;#8211; CIBM, DE NOVA XAVANTINA - MT.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DOS VEREADORES, TELMO ALVES DE BRITO E VALDENÍCIO ANJOS DA SILVA, AO MAJOR RANNIE PEREIRA SOUSA &amp;#8211; COMANDANTE REGIONAL IV, DO CORPO DE BOMBEIROS MILITAR DE BARRA DO GARÇAS - MT.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DOS VEREADORES, TELMO ALVES DE BRITO E VALDENÍCIO ANJOS DA SILVA, A 4ª CIA DE POLÍCIA MILITAR DE QUERÊNCIA- MT, PELOS RELEVANTES SERVIÇOS PRESTADOS NA ÁREA DE SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DO VEREADOR, VALDENÍCIO ANJOS DA SILVA, AO SOLDADO DA PM SENHOR ADVAILTON SOARES DA SILVA, E AO SENHOR JUNIOR ZANELLA LAZARINI, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS NO MUNICÍPIO DE QUERÊNCIA &amp;#8211; MT. EM ESPECIAL O PROJETO JOVENS GUERREIROS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, POR AUTORIA DO VEREADOR TELMO ALVES DE BRITO E DA VEREADORA, FLÁVIA RUWER, AO CTG &amp;#8211; CENTRO DE TRADIÇÕES GAÚCHAS POUSADA DO SUL DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO DE DANÇAS PAIXÃO JUNINA</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DELEGADO DE POLICIA JUDICIARIA CIVIL DOUTOR MICHAEL MENDES PAES</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>CFAEO</t>
   </si>
   <si>
     <t>Parecer Comissão Fiscalização e Exec. Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO AO PROJETO DE LEI MUNICIPAL Nº. 009/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS E COMISSIONADOS VINCULADOS AO MUNICÍPIO DE QUERÊNCIA/MT.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO AO PROJETO DE LEI MUNICIPAL Nº. 010/2016 QUE DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº. 970 DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO AO PROJETO DE LEI MUNICIPAL Nº. 011/2016 QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, AGENTES COMUNITÁRIOS DE SAÚDE RURAL E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO AO PROJETO DE LEI MUNICIPAL Nº. 012/2016 QUE DISPÕE SOBRE REAJUSTE SALARIAL DOS CONSELHEIROS TUTELARES DE QUERÊNCIA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO AO PROJETO DE LEI MUNICIPAL Nº. 013/2016 QUE INSTITUI O PROGRAMA DE ESTÍMULO AO AUMENTO DA ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI COMPLEMENTAR Nº. 001/2016. QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERENCIA-MT; CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES À NOVA ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLC 003/2016 QUE DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS I, II, III E IV, DO ARTIGO 28 DA LEI COMPLEMENTAR Nº. 090/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLC 002/2016 QUE QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE CRÉDITOS EM ATRASO, ESTABELECE NORMAS PARA SUAS COBRANÇAS EXTRAJUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 035/2016</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 037/2016</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 038/2016</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER SOBRE A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 032/2016</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 029/2016</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 031/2016</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PLO 039/2016_x000D_
 </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 33/2016, DA COMISSÃO DE FISCALIZAÇÃO, ACOMPANHAMENTO DA EXECUÇÃO ORÇAMENTÁRIA. SOBRE O PROJETO DE LEI MUNICIPAL Nº. 033/2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2017, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE MEIO AMBIENTE RECURSOS HÍDRICOS E RECURSOS MINERAIS. SOBRE O PROJETO DE LEI MUNICIPAL Nº. 043/2016, QUE DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS VIAS PÚBLICAS E NOS IMÓVEIS URBANOS DO MUNICÍPIO DE QUERÊNCIA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE MEIO AMBIENTE RECURSOS HÍDRICOS E RECURSOS MINERAIS. SOBRE O PROJETO DE LEI MUNICIPAL Nº. 045/2016, QUE DISPÕE SOBRE A CRIAÇÃO DO PARQUE MUNICIPAL LAGO BETIS, É DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GPQ Nº.197/2016 QUE SOLICITA A DEVOLUÇÃO DO PROJETO DE LEI MUNICIPAL Nº.030/2016</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 1934/2016, QUE TRATA DAS CONTAS ANUAIS DE GOVERNO &amp;#8211; ANO DE 2015. TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1720,68 +1720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2016/178/res_01201620250527_08243272.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2016/178/res_01201620250527_08243272.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>