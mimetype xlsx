--- v0 (2025-12-26)
+++ v1 (2026-05-14)
@@ -51,1039 +51,1039 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROJETO ADOTE UMA PRAÇA NO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DA MANUTENÇÃO DA LIMPEZA DE TERRENOS URBANOS EM QUERENCIA/MT E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE QUERÊNCIA O TRAFEGO DE VEÍCULOS PESADOS NO PERÍMETRO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARRA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM MAIS 10% (DEZ POR CENTRO) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº. 902/2015</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº.028/2015. QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRIBUIÇÃO FINANCEIRA AO CTG - CENTRO DE TRADIÇÕES GAÚCHAS POUSADA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IV DO ART. 44 DA LEI MUNICIPAL Nº0 355 DE 25 DE AGOSTO DE 2005 QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDECIA SOCIAL DO MUNICIPIO DE QUERENCIA - MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 031/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 032/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 033/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 034-2015 QUE CRIA A VERBA DE NATUREZA INDENIZATÓRIA A SER PAGA AOS AGENTES COMUNITÁRIOS DE SAÚDE RURAL DO MUNICÍPIO DE QUERÊNCIA-MT, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 035/2015 QUE DISPÕE SOBRE A REVERSÃO DE IMÓVEL AO PATRIMÔNIO PUBLICO DO MUNICÍPIO DE QUERÊNCIA, DOADO POR MEIO DA LEI MUNICIPAL Nº. 535/2009 ALTERADA PELA LEI MUNICIPAL Nº.588/2010.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL 037/2015 DISPÕE SOBRE A VENDA DE VEÍCULOS USADOS DO MUNICÍPIO DE QUERÊNCIA - MT. </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 038/2015 AUTORIZA O PODER EXECUTIVO A APLICAR O INCENTIVO FINANCEIRO DO PMAQ-AB, CONCEDIDO PELO MINISTÉRIO DA SAÚDE NO ÂMBITO DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENCÃO BÁSICA QUE OBTIVER CLASSIFICAÇÃO DE DESEMPENHO CERTIFICADA NOS TERMOS DO ART. 16 DA PORTARIA Nº.1.564/2011 E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 039/2015 DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL N.859 DE 21 DE OUTUBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº.459/2007. DE 26 DE NOVEMBRO DE 2007 QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 041/2015 DISPÕE SOBRE CONTRIBUIÇÃO FINANCEIRA AO CTG - CENTRO DE TRADIÇÕES GAÚCHAS POUSADA DO SUL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 042/2015 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR TERMO DE CESSÃO DE USO DAS INSTALAÇÕES DA ESCOLA MUNICIPAL ALEGRIA DO SABER PARA FUNCIONAMENTO DA FACULDADE INTEGRADAS DE QUERÊNCIA - FIQ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE QUERÊNCIA A CEDER ESTAGIÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 044/2015, QUE INSTITUI O SERVIÇO DE TRANSPORTE COLETIVO MUNICIPAL E REGULAMENTA SUA EXECUÇÃO</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 045/2015 QUE DISPÕE SOBRE AUTORIZAÇÃO DE DOAÇÃO DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO PÚBLICO MUNICÍPIO À ROTARY CLUB DO MUNICÍPIO DE QUERÊNCIA - MT.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 046/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 047/2015 QUE DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE PLANTÃO DE CIRURGIA,  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 48/2015 QUE DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE SOBREAVISO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 049/2015, QUE AUTORIZA O PODER EXECUTIVO A EFETUAR REPASSE PARA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO P.A. COUTINHO UNIÃO - APRACUN DE QUERÊNCIA MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO À EMPRESA JUDITH ARAÚJO SILVA &amp;#8211; ME, INSCRITA NO CNPJ SOB O Nº. 08.954.5891/0001-05, PARA ALIENAÇÃO DO LOTE URBANO RECEBIDO EM DOAÇÃO PELO MUNICÍPIO DE QUERÊNCIA POR MEIO DA LEI MUNICIPAL Nº. 445/2007 DE 03 DE AGOSTO DE 2007, ALTERADA PELA LEI MUNICIPAL Nº. 535/2009 DE 19 DE MAIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº. 937/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$50.000,00</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$6.500,00</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O DESMEMBRAMENTO E DOAÇÃO DE LOTE DE TERRAS DO MUNICÍPIO DE QUERÊNCIA AO SENAR-AR-MT PARA CONSTRUÇÃO DO NÚCLEO AVANÇADO DE CAPACITAÇÃO &amp;#8211; NAC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.055/2015 QUE DISPÕE SOBRE A ALTERAÇÃO DA EMENTA DA LEI MUNICIPAL N. 941/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.056/2015, QUE AUTORIZA O PODER EXECUTIVO A EFETUAR REPASSE PARA O SINDICATO DOS TRABALHADORES (AS) RURAIS DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.057/2015, QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N. 938/2015 DE 22 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 058/2015, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 059/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 060/2015 QUE DISPÕE SOBRE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA O MUNICÍPIO DE QUERÊNCIA A CEDER SERVIDOR MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA 062/2015, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM MAIS 6% (SEIS POR CENTO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 063/2015 DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS. NO VALOR DE R$ 20.178,00</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 064/2015, QUE DISPÕE SOBRE A PERMISSÃO DO MUNICÍPIO DE QUERÊNCIA PARA INSTALAÇÃO DO LOTEAMENTO DENOMINADO JARDIM BELA VISTA II NA ÁREA URBANA DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL Nº. 065/2015 QUE INSTITUI A REFISQUER III REFINANCIAMENTO FISCAL DE QUERÊNCIA </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO E LEI MUNICIPAL Nº. 066/2015 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº.860/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 068/2015, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 069/2015, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 070/2015, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR EM MAIS 10% (DEZ POR CENTO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 071/2015. DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI MUNICIPAL Nº.933 DE 05 DE AGOSTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 072/2015. QUE DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 902/2015 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 073/2015. QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2.016</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 074/2015. QUE ACRESCENTA E ALTERA PROJETOS E PROGRAMAS NO PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017, APROVADO PELA LEI MUNICIPAL 776 DE 17 DE DEZEMBRO DE 2013, E A LEI DE DIRETRIZES ORÇAMENTÁRIAS ANO 2016, APROVADO PELA LEI MUNICIPAL 928 DE 05 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº.056/2012, DE 18 DE DEZEMBRO DE 2012 QUE DISPÕE SOBRE O PLANO DIRETOR E O PROCESSO DE PLANEJAMENTO DO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DISPÕE SOBRE A ALTERAÇÃO D ALEI COMPLEMENTAR Nº.057/2012 DE 18 DE DEZEMBRO DE 2012 QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO - ZONEAMENTO DA SEDE DO MUNICÍPIO DE QUERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 006/2015 DISPÕE SOBRE A INCLUSÃO DE CARGOS E ALTERAÇÕES NA LEI COMPLEMENTAR N.75/2014 QUE DISPÕE SOBRE A REFORMA ADMINISTRATIVA DO MUNICÍPIO DE QUERÊNCIA - MT. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N]. 84/2015, DE 29 MAIO DE 2015 QUE TRATA DO REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A REFORMULAÇÃO DO PLANO DE CARGOS E CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE QUERÊNCIA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES POR METRO QUADRADO DE TERRENO, EDIFICAÇÃO, DE SEUS FATORES CORRETIVOS E DA FORMULA DE CÁLCULO PARA O LANÇAMENTO DOS TRIBUTOS DO MUNICÍPIO, NOS TERMOS DO § 2° DO ARTIGO 6° DA LEI COMPLEMENTAR N° 13 DE 28 DE OUTUBRO DE 1998 - CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A REFORMA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE QUERÊNCIA -MT, CARACTERIZA OS CARGOS COMISSIONADOS E AS FUNÇÕES GRATIFICADAS INERENTES À NOVA ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 011/2015. QUE DISPÕE SOBRE A REFORMULAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS - PCCV DOS SERVIDORES PÚBLICOS MUNICIPAIS DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA PATRIMÔNIO PÚBLICO MUNICIPAL A ÁRVORE PARKIA PENDULA (ANGELIM SAIA), LOCALIZADA NO CANTEIRO CENTRAL DA AVENIDA SUL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>Flavia Ruwer</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO PODER LEGISLATIVO Nº. 010/2015 QUE DISCIPLINA O ESTACIONAMENTO TEMPORÁRIO DE VEÍCULOS EM FRENTE ÀS FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO PODER LEGISLATIVO Nº. 11/2015 DISPÕE SOBRE A DENOMINAÇÃO, EMPLACAMENTO E NUMERAÇÃO DE VIAS PÚBLICAS NO MUNICÍPIO DE QUERÊNCIA - MT  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Telmo Brito</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO PODER LEGISLATIVO QUE INSTITUI A OBRIGATORIEDADE DE EXECUÇÃO DE  HINOS NA REDE MUNICIPAL DE ENSINO EM QUERÊNCIA - MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO SETOR A</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO PODER LEGISLATIVO Nº. 14/2015, QUE ALTERA A LEI 667/2011 &amp;#8211; LOTACIONOGRAMA DA CÂMARA MUNICIPAL DE VEREADORES DE QUERÊNCIA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO PODER LEGISLATIVO Nº. 15/2015. QUE ALTERA O ART. 1º DA LEI 617/2010. QUE CRIOU A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO PARLAMENTAR NO MUNICÍPIO DE QUERENCIA - MT.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 158 E SEGUINDO O REGIMENTO INTERNO DESTA CASA DE LEIS, INDICAMOS AO PODER EXECUTIVO MUNICIPAL, POSSA FAZER A SUBSTITUIÇÃO DO ÔNIBUS ESCOLAR VT 55, QUE ATENDE A ESCOLA DO ASSENTAMENTO BRASIL NOVO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 158 E SEGUINDO O REGIMENTO INTERNO DESTA CASA DE LEIS, INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER A IMPLANTAÇÃO DE CINCO QUEBRA-MOLAS A BASE DE CASCALHO, NA MT &amp;#8211; 109 NO TRECHO COMPREENDIDO DA PROXIMIDADE DA RESIDÊNCIA DO SR. REINOLDO BECKER, ATÉ A FRENTE DO ARMAZÉNS GERAIS CARAMURU, SENTIDO AO PINGO D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº022/2015. INDICA AO PODER EXECUTIVO MUNICIPAL QUE POSSA TRANSFORMAR O CANTEIRO CENTRAL DA AVENIDA CUIABÁ EM FRENTE A ESCOLA MUNDO ENCANTADO EM UM ESTACIONAMENTO. </t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE UM PONTO DE WIFI GRATUITO NA PRAÇA CENTRAL ROTARY CLUB</t>
   </si>
   <si>
     <t>Cláudio Dalbello</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER DOIS QUEBRA-MOLAS NA RUA RIO GRANDE DO SUL, ONDE FAZ CRUZAMENTO COM A AVENIDA NORTE, UM EM FRENTE AO SR. MARVALDI GORGEN, E O OUTRO PRÓXIMO À CASA DO SR. IVO CANDIOTTO </t>
   </si>
   <si>
     <t>Luiz Busatto</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UM QUEBRA-MOLAS NA RUA NORBERTO SCHWANTES, EM FRENTE A CARGILL.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA CEDER A QUADRA E15, NO SETOR E, PARA LOCAL DE TREINAMENTO DAS AUTO ESCOLAS WINTER E CFC QUERÊNCIA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER A IMPLANTAÇÃO DE AULAS DE MÚSICA NAS ESCOLAS NO INTERIOR, VIOLÃO ETC. E TAMBÉM INCLUIR AULAS DE TEATRO E CAPOEIRA._x000D_
 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA PARCERIA ENTRE OS PAIS DE ALUNOS QUE MORAM LONGE DAS LINHAS DE TRANSPORTE, E A PREFEITURA MUNICIPAL, PARA CONCEDER AJUDA PARA CUSTEAR O TRANSPORTE DOS MESMOS. OU ATÉ MESMO UM TERMO DE COOPERAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Tárcio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE POSSA FAZER UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA NORTE, COM A AVENIDA NORBERTO SCHWANTES.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE O RECURSO PROVENIENTE DA DEVOLUÇÃO DO PODER LEGISLATIVO NO VALOR DE R$200.000,00 (DUZENTOS MIL REAIS), DEVOLVIDO AOS COFRES PÚBLICOS DA PREFEITURA MUNICIPAL DE QUERÊNCIA, SEJA DESTINADO PARA ILUMINAÇÃO PÚBLICA PARA ATENDER AS IMEDIAÇÕES DA IGREJA CATÓLICA IMACULADA DA CONCEIÇÃO E ESCOLA ALEGRIA DO SABER E SEUS ARREDORES.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE O RECURSO PROVENIENTE DA DEVOLUÇÃO DO PODER LEGISLATIVO NO VALOR DE R$40.000,00 (QUARENTA MIL REAIS), DEVOLVIDO AOS COFRES PÚBLICOS DA PREFEITURA MUNICIPAL DE QUERÊNCIA, SEJA DESTINADO PARA ATENDER REVITALIZAÇÃO DA PRAÇA SITUADA NA QUADRA H25 NO SETOR H. DESPESAS DA CONSTRUÇÃO DA ACADEMIA AO AR LIVRE, PARQUINHO E DEMAIS INFRA ESTRUTURAS NECESSÁRIAS. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE O RECURSO PROVENIENTE DA DEVOLUÇÃO DO PODER LEGISLATIVO NO VALOR DE R$40.000,00 (QUARENTA MIL REAIS), DEVOLVIDO AOS COFRES PÚBLICOS DA PREFEITURA MUNICIPAL DE QUERÊNCIA, SEJA DESTINADO PARA ATENDER A DEMANDA DO BARRACÃO DA ASSOCIAÇÃO DO P.A COUTINHO UNIÃO. </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PODER EXECUTIVO MUNICIPAL, QUE O RECURSO PROVENIENTE DA DEVOLUÇÃO DO PODER LEGISLATIVO NO VALOR DE R$20.000,00 (VINTE MIL REAIS), DEVOLVIDO AOS COFRES PÚBLICOS DA PREFEITURA MUNICIPAL DE QUERÊNCIA, SEJA DESTINADO PARA CUSTEAR AS DESPESAS DA CONSTRUÇÃO DA TORRE DE INTERNET, DO ASSENTAMENTO P.A SÃO MANOEL. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE POSSA TRANSFORMAR A RUA ADÃO PIRES DA SILVA, EM VIA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A FORMAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, COM FINALIDADE DE INVESTIGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTO NO ART. 376 II DO RI, A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO POR MAIS 30 DIAS.</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO E A APLICAÇÃO DA LEI MUNICIPAL Nº.739/2013 - QUE REGULA O ACESSO A INFORMAÇÃO, NO ÂMBITO DO MUNICÍPIO DE QUERÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REQUERIMENTO PARA CONSTITUIÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NÃO REMUNERADA AO VEREADOR ELIAS SCHMITTE, PELO PERÍODO DE 30 DIAS, NO PERÍODO COMPREENDIDO ENTRE 1º DE OUTUBRO A 1º DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUERÍTO 01/2015</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA AO PROJETO DE LEI MUNICIPAL Nº. 013/2015 QUE DISPÕE SOBRE O PROJETO ADOTE UMA PRAÇA NO MUNICÍPIO DE QUERÊNCIA - MT. </t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI MUNICIPAL Nº. 014/2015, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA MANUTENÇÃO DA LIMPEZA DE TERRENOS URBANOS EM QUERÊNCIA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA A PROJETO DE LEI DO PODER LEGISLATIVO 11/2015</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA 015/2015 QUE REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE QUERÊNCIA O TRAFEGO DE VEÍCULOS PESADOS NO PERÍMETRO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL 048/2015</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI DO PODER LEGISLATIVO Nº. 012/2015</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, POR AUTORIA DOS VEREADORES TELMO BRITO, VAVÁ E TARCIO PIMENTEL, AS IGREJAS EVANGÉLICAS DO MUNICÍPIO DE QUERÊNCIA &amp;#8211; MT, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS A SOCIEDADE NO MUNICÍPIO DE QUERÊNCIA. EM ESPECIAL A UNIÃO AO EVENTO DO &amp;#8220;DIA DO EVANGÉLICO&amp;#8221;.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rose Zang</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA IVANETE ROCAI VOLPI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE QUERENCIA - MT.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>OFGPQ</t>
+    <t>OFPE</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GPQ 464/2015 QUE SOLICITA A DEVOLUÇÃO DO PROJETO DE LEI MUNICIPAL Nº. 054/2015</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N 3100/2015/GPRES-WJT - DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO EXERCÍCIO DE 2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1390,68 +1390,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>