--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -51,867 +51,867 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3287/pl_01-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3287/pl_01-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do parágrafo único do artigo 2º e alteração do artigo 4º da lei municipal nº 543 de 07 de julho de 2009</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3289/pl_02-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3289/pl_02-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Vale Alimentação aos Servidores Públicos Municipais de Querência-MT, com regime de trabalho especial de 12X36 horas, conforme artigo 142 da Lei nº 21/2002, de 03 de abril de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3290/pl_03-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3290/pl_03-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3291/pl_04-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3291/pl_04-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transposição, remanejamento ou transferência de recursos de uma categoria de programação para outra ou de um órgão para outro e dá providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3292/pl_05-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3292/pl_05-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência a ceder Servidores Municipais e da providências.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3294/pl_07-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3294/pl_07-2013.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a criar o Programa Municipal de desenvolvimento da Cadeia Produtiva da Aquicultura Familiar bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3295/pl_08-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3295/pl_08-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial dos Agentes Comunitários de Saúde, Agentes de Saúde Comunitários de Assentamento Rural e Agentes de Combate a Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3296/pl_09-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3296/pl_09-2013.pdf</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3297/pl_10-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3297/pl_10-2013.pdf</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3298/pl_11-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3298/pl_11-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração do anexo único da Lei Municipal nº 589 de 31 de maio de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3299/pl_12-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3299/pl_12-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº326, de 10  de dezembro de 2004, que criou o Distrito de Coutinho União, Município de Querência.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3300/pl_13-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3300/pl_13-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2014 e dá providências.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3301/pl_14-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3301/pl_14-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº422/2007, de 04 de abril de 2007, que institui a forma de representação da população do Distrito Coutinho União junto à administração pública e dá outras providências.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3302/pl_15-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3302/pl_15-2013.pdf</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3303/pl_16-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3303/pl_16-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência a ceder servidores municipais e dá providências.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3304/pl_17-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3304/pl_17-2013.pdf</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3305/pl_18-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3305/pl_18-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política Municipal dos Direitos da Criança e do Adolescente e dá providências.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3306/pl_19-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3306/pl_19-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 417 de 20 de março de 2007, que dispõe sobre a criação do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais na Educação - FUNDEB.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3307/pl_20-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3307/pl_20-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Sistema de Sobreaviso, e dá providências</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3308/pl_21-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3308/pl_21-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional  Suplementar  por Superávit Financeiro e da providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3309/pl_22-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3309/pl_22-2013.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3310/pl_23-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3310/pl_23-2013.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3311/pl_24-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3311/pl_24-2013.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3312/pl_25-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3312/pl_25-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência a receber, em comodato, um terreno com a área de  5.000m² de propriedade do Grupo André Maggi / Agropecuária Maggi LTDA para a construção  da Escola Municipal de Educação Básica "Agropecuária Tanguro" destinada a atividades escolares.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3313/pl_26-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3313/pl_26-2013.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho do Gestor de Telecentro Comunitário do Município de Querência/MT e dá providências.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3314/pl_27-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3314/pl_27-2013.pdf</t>
   </si>
   <si>
     <t>Regula o acesso a informação previsto no inciso XXXIII do Artigo 5º, inciso II do §3 do artigo 37 e no § 2 do artigo 216 da Constituição Federal, e dá providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3315/pl_28-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3315/pl_28-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria do Município de Querência-MT, e dá providências.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3316/pl_29-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3316/pl_29-2013.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3317/pl_30-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3317/pl_30-2013.pdf</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3318/pl_31-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3318/pl_31-2013.pdf</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3319/pl_32-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3319/pl_32-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste Salarial para os Servidores de Carreira e de Contratação Temporária da Prefeitura Municipal de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3320/pl_33-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3320/pl_33-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência a ceder Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3321/pl_34-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3321/pl_34-2013.pdf</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3322/pl_35-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3322/pl_35-2013.pdf</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3323/pl_36-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3323/pl_36-2013.pdf</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3324/pl_37-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3324/pl_37-2013.pdf</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3325/pl_38-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3325/pl_38-2013.pdf</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de categoria e destinação de bem imóvel público que especifica.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3326/pl_40-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3326/pl_40-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Isenção do Imposto sobre Serviços de  Qualquer Natureza - ISSQN à Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3327/pl_41-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3327/pl_41-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir  mensalmente com as Entidades de Representação dos Municípios do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3328/pl_42-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3328/pl_42-2013.pdf</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3329/pl_43-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3329/pl_43-2013.pdf</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3330/pl_44-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3330/pl_44-2013.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo ao Aumento da Arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3331/pl_46-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3331/pl_46-2013.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício de 2014.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3332/pl_47-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3332/pl_47-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano Plurianual do Município de Querência do Estado de Mato Grosso para o Quadriênio 2014/2017.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3333/pl_48-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3333/pl_48-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação Imóvel Urbano com Encargos, e dá providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3334/pl_49-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3334/pl_49-2013.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3336/pl_51-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3336/pl_51-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação e a autorização para o exercício da atividade privada de transporte individual de passageiros por meio de motocicletas de aluguel (moto-táxis) no âmbito do Município de Querência/MT.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3337/pl_54-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3337/pl_54-2013.pdf</t>
   </si>
   <si>
     <t>Alteração da redação do inciso IV do artigo 44 da Lei Municipal nº 355, de 25 de agosto de 2005 que Reestrutura o Regime Próprio de Previdência Social do Município de Querência-MT e, dá outras providências.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3338/pl_55-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3338/pl_55-2013.pdf</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3339/pl_56-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3339/pl_56-2013.pdf</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3340/pl_57-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3340/pl_57-2013.pdf</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3341/pl_58-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3341/pl_58-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contribuição financeira a CEERE - APAE - Centro Educacional Especializado Recanto de Esperança/Associação de Pais e Amigos dos Excepcionais de Querência /MT e dá outras providências.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3342/pl_59-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3342/pl_59-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Concessão de Direito Real de Uso de Bem Público à pessoa física e/u jurídica de direito privado e dá outras providências.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3343/pl_60-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3343/pl_60-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação para as áreas de educação e saúde das receitas municipais decorrentes da participação no resultado ou da compensação financeira pela exploração de petróleo e gás natural, com a finalidade de  dar cumprimento ao previsto no §1º do artigo 2 da Lei Federal nº 12.858, de 9 de setembro de 2013.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3344/pl_61-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3344/pl_61-2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal nº 737, de 02 de julho de 2013, que autoriza a Prefeitura Municipal a receber, em comodato, um terreno com a área de 5.000m² de propriedade do  Grupo Amaggi/Agropecuária Amaggi LTDA.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3345/pl_62-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3345/pl_62-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 218, de 21de março de 2001, que cria o novo Conselho de Alimentação Escolar do Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3346/pl_63-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3346/pl_63-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Escola do Município de Querência - MT</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3347/pl_64-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3347/pl_64-2013.pdf</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3348/pl_65-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3348/pl_65-2013.pdf</t>
   </si>
   <si>
     <t>Inclui e altera Projetos e Programas na Lei de Diretrizes Orçamentárias para o período  de 2014, aprovado pela Lei Municipal nº746/2013 do dia 19/07/2013</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3350/pl_66-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3350/pl_66-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de Educação Infantil no Município de Querência-MT.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3351/pl_67-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3351/pl_67-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Querência a receber, em comodato, um terreno com área de 2.001 m² de propriedade de Cirineu de Aguiar/Fazenda Liberdade para a construção da Escola Municipal de Educação Básica "Fazenda Liberdade" destinada a atividades escolares.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3293/pl_06-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3293/pl_06-2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº698, de 06 de novembro de 2012, que institui o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de Querência.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3335/pl_50-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3335/pl_50-2013.pdf</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3352/plc_01-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3352/plc_01-2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos XXI, XXII, XIII e XXIV ao artigo 1º e altera o artigo 2º da Lei Complementar nº 52/2011 de 07 de junho de 2011, que alterou a Lei Complementar nº35/2005 de 20 de dezembro de 2005.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3353/plc_02-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3353/plc_02-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios para pagamento de créditos fiscais em atraso, estabelece normas para suas cobranças extrajudiciais e dá outras providências.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3354/plc_03-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3354/plc_03-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I, item B, e criação do anexo III da Lei Complementar nº37/2008 de 19 de março de 2008.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3355/plc_04-2013_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3355/plc_04-2013_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reforma Administrativa do Município de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3356/plc_05-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3356/plc_05-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Supressão do Cargo de Coordenador do Departamento de Água e Esgoto.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3357/plc_06-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3357/plc_06-2013.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a Criação do Departamento de Água e Esgoto do Município de Querência-DAE, e dá outras providências.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3358/plc_07-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3358/plc_07-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Planta Genérica de valores por metro quadrado de terreno, edificação, de seus fatores corretivos e fórmula de cálculo par ao lançamento de tributos do município, nos termos dos §2º do artigo  6º da Lei Complementar nº 13 de 28 de Outubro de 1998 - Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3361/plc_63-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3361/plc_63-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Querência/MT, na forma que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3359/plc_10-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3359/plc_10-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração d Redação dos Incisos I e II do artigo 18 da Lei Complementar nº13/1998, que Institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3360/plc_11-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3360/plc_11-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano de Carreira dos Profissionais de Educação Básica do Município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3288/pl_02-2013_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3288/pl_02-2013_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito  Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3362/plo_07-2013.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3362/plo_07-2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 617/2010 -  Cria a verba de natureza indenizatória pelo exercício da atividade parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NAO REMUNERADA A VEREADOR TELMO ALVES DE BRITO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1230,67 +1230,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3287/pl_01-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3289/pl_02-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3290/pl_03-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3291/pl_04-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3292/pl_05-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3294/pl_07-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3295/pl_08-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3296/pl_09-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3297/pl_10-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3298/pl_11-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3299/pl_12-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3300/pl_13-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3301/pl_14-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3302/pl_15-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3303/pl_16-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3304/pl_17-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3305/pl_18-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3306/pl_19-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3307/pl_20-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3308/pl_21-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3309/pl_22-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3310/pl_23-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3311/pl_24-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3312/pl_25-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3313/pl_26-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3314/pl_27-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3315/pl_28-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3316/pl_29-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3317/pl_30-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3318/pl_31-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3319/pl_32-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3320/pl_33-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3321/pl_34-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3322/pl_35-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3323/pl_36-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3324/pl_37-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3325/pl_38-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3326/pl_40-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3327/pl_41-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3328/pl_42-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3329/pl_43-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3330/pl_44-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3331/pl_46-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3332/pl_47-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3333/pl_48-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3334/pl_49-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3336/pl_51-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3337/pl_54-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3338/pl_55-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3339/pl_56-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3340/pl_57-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3341/pl_58-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3342/pl_59-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3343/pl_60-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3344/pl_61-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3345/pl_62-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3346/pl_63-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3347/pl_64-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3348/pl_65-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3350/pl_66-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3351/pl_67-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3293/pl_06-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3335/pl_50-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3352/plc_01-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3353/plc_02-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3354/plc_03-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3355/plc_04-2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3356/plc_05-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3357/plc_06-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3358/plc_07-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3361/plc_63-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3359/plc_10-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3360/plc_11-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3288/pl_02-2013_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3362/plo_07-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3287/pl_01-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3289/pl_02-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3290/pl_03-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3291/pl_04-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3292/pl_05-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3294/pl_07-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3295/pl_08-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3296/pl_09-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3297/pl_10-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3298/pl_11-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3299/pl_12-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3300/pl_13-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3301/pl_14-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3302/pl_15-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3303/pl_16-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3304/pl_17-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3305/pl_18-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3306/pl_19-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3307/pl_20-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3308/pl_21-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3309/pl_22-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3310/pl_23-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3311/pl_24-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3312/pl_25-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3313/pl_26-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3314/pl_27-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3315/pl_28-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3316/pl_29-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3317/pl_30-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3318/pl_31-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3319/pl_32-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3320/pl_33-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3321/pl_34-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3322/pl_35-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3323/pl_36-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3324/pl_37-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3325/pl_38-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3326/pl_40-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3327/pl_41-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3328/pl_42-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3329/pl_43-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3330/pl_44-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3331/pl_46-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3332/pl_47-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3333/pl_48-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3334/pl_49-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3336/pl_51-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3337/pl_54-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3338/pl_55-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3339/pl_56-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3340/pl_57-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3341/pl_58-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3342/pl_59-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3343/pl_60-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3344/pl_61-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3345/pl_62-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3346/pl_63-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3347/pl_64-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3348/pl_65-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3350/pl_66-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3351/pl_67-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3293/pl_06-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3335/pl_50-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3352/plc_01-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3353/plc_02-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3354/plc_03-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3355/plc_04-2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3356/plc_05-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3357/plc_06-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3358/plc_07-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3361/plc_63-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3359/plc_10-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3360/plc_11-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3288/pl_02-2013_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2013/3362/plo_07-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>