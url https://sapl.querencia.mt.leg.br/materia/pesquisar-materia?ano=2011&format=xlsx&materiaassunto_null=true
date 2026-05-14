--- v0 (2026-03-01)
+++ v1 (2026-05-14)
@@ -54,573 +54,573 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3271/pl_municipal_001-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3271/pl_municipal_001-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de Lote Urbano com encargo para fins de interesse social e dá providências.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3170/pl_002-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3170/pl_002-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transposição, remanejamento ou transferência de recursos de uma categoria de programação para outra ou um órgão para outro e dá outras providências.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3171/pl_003-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3171/pl_003-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3172/pl_004-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3172/pl_004-2011.pdf</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3173/pl_005-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3173/pl_005-2011.pdf</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3174/pl_006-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3174/pl_006-2011.pdf</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3175/pl_municipal_007-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3175/pl_municipal_007-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária de excepcional interesse público para atender exclusivamente a comunidade indígena e dá outras providências.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3176/pl_municipal_008-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3176/pl_municipal_008-2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2°A na lei n° 589/2010, de 31 de maio de 2010, que dispõe sobre a criação de cargos de provimento efetivo e instituição do novo lotacionograma da Prefeitura Municipal de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3177/pl_municipal_009-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3177/pl_municipal_009-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado apara atender a necessidade temporária de excepcional interesse público, nos termos dos artigos 248 e 249 do Estado dos Serviços Públicos Municipais de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3178/pl_municipal_010-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3178/pl_municipal_010-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restituição de imóvel pela Prelazia de São Félix do Araguaia.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3179/pl_municipal_011-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3179/pl_municipal_011-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de lote urbano para Prelazia de São Félix do Araguaia, para fins sociais e dá outras providências.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3261/lo_2012_ap_2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3261/lo_2012_ap_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3262/pl_01-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3262/pl_01-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de crédito adicional especial e dá providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3180/pl_municipal_015-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3180/pl_municipal_015-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de categoria e destinação de bem imóvel público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3181/pl_municipal_016-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3181/pl_municipal_016-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de Lote Urbano com encargo para fins de interesse social e dá outras providencias.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3182/pl_municipal_017-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3182/pl_municipal_017-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação de imóvel urbano e dá outras providências.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3183/pl_municipal_018-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3183/pl_municipal_018-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal e receber em doação imóvel urbano e dá outras providencias.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3184/pl_municipal__019-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3184/pl_municipal__019-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações na Lei Municipal n°103/1996, que cria o Conselho Municipal de Assistência Social, alterada pelas Leis Municipais n °164/1998, 254/2002, 356/2005 e 549/2009.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3185/pl_020-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3185/pl_020-2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas ao Plano Plurianual para o período de 2010 a 2013, aprovado pela Lei Municipal n° 567 de 08.12.2009.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3186/pl_municipal_021-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3186/pl_municipal_021-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria do Município de Querência com a empresa ELN Gestão de Negócios Imobiliários LTDA. - EPP na execução de 45.738 metros quadrados de pavimentação asfáltica no Loteamento "Parque Imperial" situado na cidade de Querência - MT.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3187/pl_022-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3187/pl_022-2011.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3188/plmunicipal_023-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3188/plmunicipal_023-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Rua Anselmo Becker e do Prolongamento da Rua Victor Graeff e dá outras providências.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3189/pl_municipal_024-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3189/pl_municipal_024-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de Lote Urbano com encargo para fins de interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3190/pl_municipal_025-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3190/pl_municipal_025-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de Lote Urbano com encargo para fins de interesse público e dá outras providencias</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3191/pl_municipal_026-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3191/pl_municipal_026-2011.pdf</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3192/pl_municipal_027-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3192/pl_municipal_027-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão do município de Querência para a instalação do Loteamento denominado "Parque das Torres" na área urbana da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3193/pl_028-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3193/pl_028-2011.pdf</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3194/pl_029-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3194/pl_029-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Abertura de Crédito Adicional Suplementar por excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3195/plmunicipal_030-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3195/plmunicipal_030-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo único da Lei Municipal n°589/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3196/pl_municipal_031-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3196/pl_municipal_031-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização à empresa individual HELENA DA SILVA OLIVEIRA RODRIGUES SOARES, inscrita no CNPJ n ° 07.833.680/0001-88 para alienação do lote urbano recebido em doação pelo município de Querência por meio da Lei Municipal n°455/2007 de 03 de agosto de 2007, altera a Lei Municipal n° 535/2009 de 19 de maio de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3197/plmunicipal__032-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3197/plmunicipal__032-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do paragrafo único do artigo 1° da Lei Municipal n° 426/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3275/plmunicipal_033-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3275/plmunicipal_033-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de categoria e destinação de bem imóvel público que específica e dá outras providências.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3272/pl_municipal_034-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3272/pl_municipal_034-2011.pdf</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3276/plmunicipal_035-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3276/plmunicipal_035-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste Salarial dos profissionais de Educação Básica do Município de Querência-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3277/plmunicipal_036-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3277/plmunicipal_036-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mudança de categoria e destinação de bem imóvel público, e nova denominação do bem desafetado.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3263/pl_038-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3263/pl_038-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização para Abertura de Crédito Adicional Especial  e dá outras providências.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3264/pl_039-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3264/pl_039-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transposição e Remanejamento ou transferência de recursos de uma categoria de programação para outra ou de um órgão para outro e dá providência.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3265/pl_040-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3265/pl_040-2011.pdf</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3266/pl_041-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3266/pl_041-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Adicional suplementar por Superávit Financeiro e dá outras Providências.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3267/pl_042-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3267/pl_042-2011.pdf</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3280/projeto_de_lei_44-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3280/projeto_de_lei_44-2011.pdf</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3278/plmunicipal_045-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3278/plmunicipal_045-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova Denominação de duas Escolas Municipais do Município de Querência - MT.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3279/plmunicipal_046-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3279/plmunicipal_046-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de lote urbano para a prelazia de São Félix do Araguaia , para fins de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3268/pl_047-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3268/pl_047-2011.pdf</t>
   </si>
   <si>
     <t>Realiza alterações nos projetos e Programas do Plano Plurianual para o período  de 2010 a 2013, aprovado pela Lei Municipal nº 567 de 08 de dezembro de 2009, e a Lei de Diretrizes Orçamentárias ano 2012 aprovada pela Lei Municipal nº 637 de 05 de Julho de 2011.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3269/pl_048-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3269/pl_048-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do parágrafo 1º do artigo 4º, da Lei nº 643/2011 de 05 de agosto de 2011, que dispõe sobre doação de Lote Urbano com encargo para fins de interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3273/plc_001-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3273/plc_001-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Plano de Carreira dos Profissionais de Educação Básica do Município de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3274/plc_005-2011.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3274/plc_005-2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos XVIII, XIX e XX do artigo 1º da Lei Complementar nº 51/2011 de 07 de junho de 2011 que alterou a lei complementar nº35/2005 de 20 de dezembro de 2005, e determina a complementação salarial de 10 horas aos ocupantes dos cargos de carreira que constarão no item 3 do anexo I da mesma Lei, que dispõe sobre a Reforma  Administrativa do Município de Querência-MT e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,67 +927,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3271/pl_municipal_001-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3170/pl_002-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3171/pl_003-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3172/pl_004-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3173/pl_005-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3174/pl_006-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3175/pl_municipal_007-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3176/pl_municipal_008-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3177/pl_municipal_009-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3178/pl_municipal_010-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3179/pl_municipal_011-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3261/lo_2012_ap_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3262/pl_01-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3180/pl_municipal_015-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3181/pl_municipal_016-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3182/pl_municipal_017-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3183/pl_municipal_018-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3184/pl_municipal__019-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3185/pl_020-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3186/pl_municipal_021-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3187/pl_022-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3188/plmunicipal_023-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3189/pl_municipal_024-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3190/pl_municipal_025-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3191/pl_municipal_026-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3192/pl_municipal_027-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3193/pl_028-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3194/pl_029-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3195/plmunicipal_030-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3196/pl_municipal_031-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3197/plmunicipal__032-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3275/plmunicipal_033-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3272/pl_municipal_034-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3276/plmunicipal_035-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3277/plmunicipal_036-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3263/pl_038-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3264/pl_039-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3265/pl_040-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3266/pl_041-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3267/pl_042-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3280/projeto_de_lei_44-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3278/plmunicipal_045-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3279/plmunicipal_046-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3268/pl_047-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3269/pl_048-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3273/plc_001-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3274/plc_005-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3271/pl_municipal_001-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3170/pl_002-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3171/pl_003-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3172/pl_004-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3173/pl_005-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3174/pl_006-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3175/pl_municipal_007-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3176/pl_municipal_008-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3177/pl_municipal_009-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3178/pl_municipal_010-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3179/pl_municipal_011-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3261/lo_2012_ap_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3262/pl_01-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3180/pl_municipal_015-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3181/pl_municipal_016-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3182/pl_municipal_017-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3183/pl_municipal_018-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3184/pl_municipal__019-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3185/pl_020-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3186/pl_municipal_021-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3187/pl_022-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3188/plmunicipal_023-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3189/pl_municipal_024-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3190/pl_municipal_025-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3191/pl_municipal_026-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3192/pl_municipal_027-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3193/pl_028-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3194/pl_029-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3195/plmunicipal_030-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3196/pl_municipal_031-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3197/plmunicipal__032-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3275/plmunicipal_033-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3272/pl_municipal_034-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3276/plmunicipal_035-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3277/plmunicipal_036-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3263/pl_038-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3264/pl_039-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3265/pl_040-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3266/pl_041-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3267/pl_042-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3280/projeto_de_lei_44-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3278/plmunicipal_045-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3279/plmunicipal_046-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3268/pl_047-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3269/pl_048-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3273/plc_001-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2011/3274/plc_005-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>