--- v0 (2026-03-01)
+++ v1 (2026-05-14)
@@ -51,714 +51,714 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2868/pl_01-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2868/pl_01-2007.pdf</t>
   </si>
   <si>
     <t>Institui Protocolo Geral e dá outras Previsências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2870/pl_03-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2870/pl_03-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando Gorgen</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2871/pl_04-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2871/pl_04-2007.pdf</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2933/pl_municipal_06-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2933/pl_municipal_06-2007.pdf</t>
   </si>
   <si>
     <t>altera a Lei Municipal nº 187/2000 de 19 de Abril de 2000 que Dispõe sobre a Política Municipal da Criança e do Adolescente e dá providências.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2872/pl_07-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2872/pl_07-2007.pdf</t>
   </si>
   <si>
     <t>autoriza Município  de Querência  a ceder servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2934/pl_municipal_08-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2934/pl_municipal_08-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, de natureza contábil, bem como a criação do Conselho de Acompanhamento e Controle Social do FUNDEB e dá providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2935/pl_municipal_09-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2935/pl_municipal_09-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inspeção Sanitária e Industrial de Produtos de origem animal do município de Querência e dá providências.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2873/pl_10-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2873/pl_10-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inspeção Sanitária e Industrial de Produtos de origem vegetal no Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2874/pl_11-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2874/pl_11-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência  a participar do Consórcio Intermunicipal de Desenvolvimento Econômico e Sócio Ambiental do Médio Araguaia e dá outras Providências.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2876/pl_12-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2876/pl_12-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização para Abertura de Crédito  Adicional Especial e dá providência</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2877/pl_13-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2877/pl_13-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de lotes de terra para o Ministério Público do Estado de Mato Grosso / Procuradoria Geral da Justiça e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2879/pl_14-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2879/pl_14-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  autorização para contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2880/pl_15-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2880/pl_15-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2881/pl_16-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2881/pl_16-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2882/pl_17-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2882/pl_17-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial para os servidores de carreira e da contratação temporária da Prefeitura Municipal de Querência-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2884/pl_18-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2884/pl_18-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2885/pl_19-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2885/pl_19-2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 187/2000 de 19 de abril de 2000 que dispõe sobre a Política Municipal da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2888/pl_20-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2888/pl_20-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2889/pl_21-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2889/pl_21-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas ao Plano Plurianual para o período de 2008 a 2009, aprovado pela Lei Municipal nº 365/2005 de 22 de Novembro de 2005.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2890/pl_22-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2890/pl_22-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Implantar e Implementar o Programa de Consciência Fiscal e dá outras Providências.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2891/pl_23-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2891/pl_23-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização de Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2892/pl_24-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2892/pl_24-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial para Servidores de Carreira e de Contratação Temporária  da Prefeitura Municipal de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2936/pl_municipal_25-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2936/pl_municipal_25-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Celebração Convênio entre a Prefeitura Municipal de Querência e a Universidade Federal de São Paulo, visando a execução de ações de atenção básica à saúde indígena, e dá providências.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2952/projeto_lei_26-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2952/projeto_lei_26-2007.pdf</t>
   </si>
   <si>
     <t>Institui o REFISQUER Refinanciamento Discal de Querência.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2893/pl_27-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2893/pl_27-2007.pdf</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2954/projeto_lei_28-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2954/projeto_lei_28-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber, mediante doação, áreas de terra de propriedade do INCRA para fins de expansão urbana e benfeitorias e dá outras providências.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2937/pl_municipal_29-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2937/pl_municipal_29-2007.pdf</t>
   </si>
   <si>
     <t>1dispõe sobre Nomeação de Avenidas, Ruas e Estradas do Município de Querência-MT, e dá outras providêcias.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2894/pl_30-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2894/pl_30-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Prestar Serviços Básicos de Saúde pelo Município de Querência para moradores da Fazenda Roncador e das Regiões Circunvizinhas e da outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2912/pl_31-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2912/pl_31-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e dá providências.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2913/pl_32-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2913/pl_32-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para abertura de Crédito  Suplementar e dá providências.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2951/projeto_33-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2951/projeto_33-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para contratação temporária de excepcional  interesse público e dá providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2914/pl_34-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2914/pl_34-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de uso de equipamentos agrícolas, a título gratuito, que entre si celebram a Prefeitura Municipal de Querência e a Associação Comunitária  Estrela da Paz, e dá providências.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2918/pl_35-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2918/pl_35-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência - MT a participar do consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental "Médio Araguaia" - CODEMA, e dá providências.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2920/pl_35-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2920/pl_35-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Especial e dá Providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2866/lei_municipal_38-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2866/lei_municipal_38-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a doação de  Lotes Urbanos com encargos para fins de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2867/lei_municipal_39-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2867/lei_municipal_39-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens imóveis do Município de Querência.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2938/pl_municipal_40-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2938/pl_municipal_40-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação e Instalação da Biblioteca Pública Municipal e dá providências.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2939/pl_municipal_41-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2939/pl_municipal_41-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar financiamento junto com o Banco Nacional de Desenvolvimento Econômico e Social - BNDES, através do Banco do Brasil, na qualidade de Agente Financeiro, a oferecer garantias e dá providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2008/2940/pl_municipal_42-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2008/2940/pl_municipal_42-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de lotes da quadra 06 do setor D para fins sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2869/pl_02-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2869/pl_02-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Especial e dá providências.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2921/pl_44-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2921/pl_44-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe da Autorização para Abertura de Crédito Adicional Suplementar e dá providências.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2923/pl_45-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2923/pl_45-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Providências.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2925/pl_46-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2925/pl_46-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas ao Plano Plurianual par ao período de 2006 a 2009, aprovado pela Lei Municipal nº 365 de 22/11/2005</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2927/pl_47-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2927/pl_47-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas a Lei de Diretrizes Orçamentárias para exercício  de 2008, aprovado pela Lei Municipal nº 435/2007 de 05 de junho de 2007.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2941/pl_municipal_48-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2941/pl_municipal_48-2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 450/2007 de 25 de Setembro de 2007 que Dispõe sobre a doação de Lotes da Quadra 06 do Setor D para fins sociais e dá providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2928/pl_49-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2928/pl_49-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial e dá providências.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2930/pl_50-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2930/pl_50-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá Providências.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2899/pl_15-2008.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2899/pl_15-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção da Rodovia R-01 no Município de Querência-MT.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2944/pl_municipal_52-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2944/pl_municipal_52-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução pelo Município de Querência de 30.000 m2 de pavimentação asfáltica e de meios-fios no Loteamento Nova Querência, nesta cidade, prevista no Contrato Firmado  em 23.06.2003.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2945/pl_municipal_53-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2945/pl_municipal_53-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno Municipal nos termos do Artigo 31 da Constituição Federal e artigo 59 da Lei Complementar nº 101/2000, Cria a Unidade de Controle Interno do Município de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2931/pl_54-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2931/pl_54-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do cargo de Técnico de Controle Interno e dá providências.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2946/pl_municipal_55-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2946/pl_municipal_55-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento em doação de dois lotes urbanos pertencentes a Prelazia de São Félix do Araguaia para fins sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2947/pl_municipal_56-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2947/pl_municipal_56-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento em doações de lote urbano pertencente à pessoa física para abertura de vias públicas e dá outras providências.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2932/pl_complementar_01-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2932/pl_complementar_01-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Alteração da Lei Complementar nº  006/2003 de 19 de Agosto de 1993 e dá providências.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2948/plc_02-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2948/plc_02-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração parcial da Lei  Complementar nº 35/2005 e dá providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2949/pll_02-2007.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2949/pll_02-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divisão administrativa da cidade e o emplacamento de ruas e de imóveis situados em âmbito da cidade, e dá providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1065,67 +1065,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2868/pl_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2870/pl_03-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2871/pl_04-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2933/pl_municipal_06-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2872/pl_07-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2934/pl_municipal_08-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2935/pl_municipal_09-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2873/pl_10-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2874/pl_11-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2876/pl_12-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2877/pl_13-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2879/pl_14-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2880/pl_15-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2881/pl_16-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2882/pl_17-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2884/pl_18-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2885/pl_19-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2888/pl_20-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2889/pl_21-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2890/pl_22-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2891/pl_23-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2892/pl_24-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2936/pl_municipal_25-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2952/projeto_lei_26-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2893/pl_27-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2954/projeto_lei_28-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2937/pl_municipal_29-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2894/pl_30-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2912/pl_31-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2913/pl_32-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2951/projeto_33-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2914/pl_34-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2918/pl_35-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2920/pl_35-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2866/lei_municipal_38-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2867/lei_municipal_39-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2938/pl_municipal_40-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2939/pl_municipal_41-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2008/2940/pl_municipal_42-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2869/pl_02-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2921/pl_44-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2923/pl_45-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2925/pl_46-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2927/pl_47-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2941/pl_municipal_48-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2928/pl_49-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2930/pl_50-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2899/pl_15-2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2944/pl_municipal_52-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2945/pl_municipal_53-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2931/pl_54-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2946/pl_municipal_55-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2947/pl_municipal_56-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2932/pl_complementar_01-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2948/plc_02-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2949/pll_02-2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2868/pl_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2870/pl_03-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2871/pl_04-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2933/pl_municipal_06-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2872/pl_07-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2934/pl_municipal_08-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2935/pl_municipal_09-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2873/pl_10-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2874/pl_11-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2876/pl_12-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2877/pl_13-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2879/pl_14-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2880/pl_15-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2881/pl_16-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2882/pl_17-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2884/pl_18-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2885/pl_19-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2888/pl_20-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2889/pl_21-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2890/pl_22-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2891/pl_23-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2892/pl_24-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2936/pl_municipal_25-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2952/projeto_lei_26-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2893/pl_27-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2954/projeto_lei_28-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2937/pl_municipal_29-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2894/pl_30-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2912/pl_31-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2913/pl_32-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2951/projeto_33-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2914/pl_34-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2918/pl_35-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2920/pl_35-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2866/lei_municipal_38-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2867/lei_municipal_39-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2938/pl_municipal_40-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2939/pl_municipal_41-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2008/2940/pl_municipal_42-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2869/pl_02-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2921/pl_44-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2923/pl_45-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2925/pl_46-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2927/pl_47-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2941/pl_municipal_48-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2928/pl_49-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2930/pl_50-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2899/pl_15-2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2944/pl_municipal_52-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2945/pl_municipal_53-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2931/pl_54-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2946/pl_municipal_55-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2947/pl_municipal_56-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2932/pl_complementar_01-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2948/plc_02-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2007/2949/pll_02-2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>