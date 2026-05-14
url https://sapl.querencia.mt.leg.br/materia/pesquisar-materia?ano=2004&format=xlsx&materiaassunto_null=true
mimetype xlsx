--- v0 (2025-12-25)
+++ v1 (2026-05-14)
@@ -51,366 +51,366 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2743/pl_01-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2743/pl_01-2004.pdf</t>
   </si>
   <si>
     <t>Dispões Sobre a transposição, o remanejamento ou a transferência de recursos de uma categoria de programação para outra  ou de um órgão para outro, e dá providências</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2744/pl_02-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2744/pl_02-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para construção do prédio da Escola Estadual 19 de Dezembro e abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2745/pl_03-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2745/pl_03-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a celebração de Convênio entre o município  de Querência e a Associação Comercial, Industrial e Agropastoril de Querência - ACIAQ, e dá providências</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2747/pl_04-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2747/pl_04-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Reajuste Salarial dos Servidores da Prefeitura Municipal de Querência -MT, e dá outras Providências</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2749/pl_05-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2749/pl_05-2004.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a efetuar a Doação de 500 Toneladas de Calcário para APRUQUER, e dá outras providências.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2776/projeto_de_lei_20-2004_parte_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2776/projeto_de_lei_20-2004_parte_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação do Regime do Próprio de Previdência Social do Município de Querência - MT e, dá outras providências.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2751/pl_007-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2751/pl_007-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentária Anual de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2753/pl_08-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2753/pl_08-2004.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas ao Plano Plurianual para o Período de 2002 À 2005, Aprovado pela Lei Municipal nº 231 de 17/10/2001</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2754/pl_09-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2754/pl_09-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência a receber em doações áreas de terra para abertura de vias Públicas.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2756/pl_10-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2756/pl_10-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2757/pl_11-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2757/pl_11-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação de Lotes de Terra para o Governo do Estado de Mato Grosso para ser Utilizado pelo Poder Judiciário, e dá outras Providências.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2758/pl_12-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2758/pl_12-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  a incorporar  a rede de distribuição de Energia Elétrica a empresa  Rede / CEMAT e dá outras PRovidências.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2844/projeto_de_lei_municipal_13-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2844/projeto_de_lei_municipal_13-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Alienar para fins sociais os imóveis que menciona de propriedade do Município de Querência-MT.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2759/pl_14-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2759/pl_14-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização  para Abertura de Crédito Adicional Especial e dá Providências.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2760/pl_15-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2760/pl_15-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Efetuar  Permuta de uma Área de Terras com um Proprietário de Área Rural e dá outras Providências.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2761/pl_16-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2761/pl_16-2004.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projetos e Programas ao Plano Plurianual para o período de 2002 à 2005, aprovado pela Lei Municipal nº 231 de 17/10/2001.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2763/pl_18-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2763/pl_18-2004.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal  a Associação dos Beneficiários da Rodovia MT-243.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2764/pl_19-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2764/pl_19-2004.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Produtores da Estrada de Querência - Mata Linda.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2774/projeto_de_lei_20-2004_parte_1.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2774/projeto_de_lei_20-2004_parte_1.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício de 2005</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2765/pl_21-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2765/pl_21-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras Providências.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2766/pl_22-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2766/pl_22-2004.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Pais e Amigos dos Excepcionais - Recanto da Esperança.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2768/pl_23-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2768/pl_23-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização Legislativa para que o Município de Querência - MT firme Convênio com a Universidade do Estado de Mato Grosso - UNEMAT.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2769/pl_24-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2769/pl_24-2004.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito de Coutinho União, com área territorial de 15.739,5391 ha pertencente ao Município de Querência - MT, de acordo com o artigo 20 da Lei Orgânica Municipal, Lei Complementar 23/1992 ( com suas alterações) e artigo 30, IV da Constituição Federal de 1998.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2770/pl_25-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2770/pl_25-2004.pdf</t>
   </si>
   <si>
     <t>Institui o Município de Querência - MT , a Contribuição por Custeio da Iluminação Pública prevista no artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2772/pl_27-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2772/pl_27-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 316 de 17 de Agosto de 2004, e dá outras Providências.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/pl_26-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/pl_26-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão, em caráter temporário e a título precário, para a exploração dos serviços públicos de abastecimento de água e esgotamento sanitário no Município de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2773/pll_05-2004.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2773/pll_05-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Nomeação da Avenida do Município de Querência - MT, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -717,67 +717,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2743/pl_01-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2744/pl_02-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2745/pl_03-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2747/pl_04-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2749/pl_05-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2776/projeto_de_lei_20-2004_parte_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2751/pl_007-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2753/pl_08-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2754/pl_09-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2756/pl_10-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2757/pl_11-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2758/pl_12-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2844/projeto_de_lei_municipal_13-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2759/pl_14-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2760/pl_15-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2761/pl_16-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2763/pl_18-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2764/pl_19-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2774/projeto_de_lei_20-2004_parte_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2765/pl_21-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2766/pl_22-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2768/pl_23-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2769/pl_24-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2770/pl_25-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2772/pl_27-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/pl_26-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2773/pll_05-2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2743/pl_01-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2744/pl_02-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2745/pl_03-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2747/pl_04-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2749/pl_05-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2776/projeto_de_lei_20-2004_parte_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2751/pl_007-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2753/pl_08-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2754/pl_09-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2756/pl_10-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2757/pl_11-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2758/pl_12-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2844/projeto_de_lei_municipal_13-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2759/pl_14-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2760/pl_15-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2761/pl_16-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2763/pl_18-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2764/pl_19-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2774/projeto_de_lei_20-2004_parte_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2765/pl_21-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2766/pl_22-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2768/pl_23-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2769/pl_24-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2770/pl_25-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2772/pl_27-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2024/2771/pl_26-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2004/2773/pll_05-2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="237.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>