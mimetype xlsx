--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -51,399 +51,399 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2795/projeto_lei_001-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2795/projeto_lei_001-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a manter conta corrente de depósitos na Cooperativa de Crédito do Alto Xingú,com ela firmar convênios,e dá outras providências.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2796/projeto_lei_003-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2796/projeto_lei_003-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transposição, o remanejamento ou a transferência de recursos de uma categoria de programação para outra ou de um órgão para outro,e dá outras providências.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2797/projeto_lei_003-2002_2.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2797/projeto_lei_003-2002_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Conselho Municipal de Cultura.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2801/plo_004-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2801/plo_004-2002.pdf</t>
   </si>
   <si>
     <t>Institui o fundo Municipal de Cultura do Município de Querência - FMC.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2803/plo_006-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2803/plo_006-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural e Sustentável e dá outras providências.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2804/plo_08-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2804/plo_08-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a construção de um muro junto a Escola Estadual e abertura de crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2808/plo_10-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2808/plo_10-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reestruturação do FEMPAS - Fundo Municipal de Previdência Social dos Servidores do Município de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2810/plo_12-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2810/plo_12-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens do município de Querência MT.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2811/plo_013-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2811/plo_013-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Lotacionograma da Prefeitura Municipal de Querência, Estado do Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2813/plo_14-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2813/plo_14-2002.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei Municipal n° 20/93 de 06 de Maio de 1993, que cria o Conselho Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2814/plo_15-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2814/plo_15-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para prorrogação de contratos temporários de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2816/plo_16-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2816/plo_16-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transposição, o remanejamento ou transferência de recursos de uma categoria de programação para outra ou de um órgão para outro, e dá outras providências.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2818/plo_17-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2818/plo_17-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Adicional Suplementar por Excesso de Arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2819/plo_18-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2819/plo_18-2002.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a autorização para contratação temporária nos termos da Lei Federal nº 9.504/97.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2821/plo_19-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2821/plo_19-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a Locação de Imóveis e Equipamentos e dá outras providências.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2822/pl_20-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2822/pl_20-2002.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Querência - MT, para o exercício de 2003.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2823/plo_21-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2823/plo_21-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de crédito adicional especial de salário família no fundo municipal de previdência social, e dá outras providências.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2824/pl_22-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2824/pl_22-2002.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei Municipal n° 103/96 de 17 de Abril de 1996, que cria o Conselho Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2825/plo_23-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2825/plo_23-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual do município de Querência MT para o período 2002 à 2005.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2826/pl_24-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2826/pl_24-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a reforma do veículo Caminhonete da Polícia Militar (Destacamento de Querência) e dá outras providências.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2830/plo_25-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2830/plo_25-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Servidores da Prefeitura Municipal de Querência MT e dá outras providências.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2832/plo_26-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2832/plo_26-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo da lei de Diretrizes Orçamentárias do Município de Querência - MT, para o período de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2834/plo_27-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2834/plo_27-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo da Lei de Diretrizes Orçamentárias do Município de Querência - MT, para o período de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2836/pl_28-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2836/pl_28-2002.pdf</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2837/pl_29-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2837/pl_29-2002.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Escola Municipal Família Agrícola com sede na cidade de Querência - MT.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2798/projeto_lei_complem_001-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2798/projeto_lei_complem_001-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe alteração da Lei Complementar n° 017/2001 de 20 de Fevereiro de 2001 e dá outras providencias.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2799/projeto_lei_complementar_003-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2799/projeto_lei_complementar_003-2002.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Cargos, Carreiras e salários, e estabelece o Sistema de Evolução Funcional para Servidores da Prefeitura Municipal de Querência- MT e dá outras providências.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2800/projeto_lei_complementar_004-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2800/projeto_lei_complementar_004-2002.pdf</t>
   </si>
   <si>
     <t>Alerta o anexo V. da Lei Complementar n° 13/1998 de 28 de outubro de 1998, que institui o Novo Código Tributário do Município de Querência - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2807/plc_09-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2807/plc_09-2002.pdf</t>
   </si>
   <si>
     <t>Institui o Município de Querência a Contribuição para Custeio da Iluminação Pública prevista no artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2802/plo_005-2002.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2802/plo_005-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo efetuar pagamento do parcelamento do INSS processo n° 600 44 5313 requerido em 21.02.2000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,67 +750,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2795/projeto_lei_001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2796/projeto_lei_003-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2797/projeto_lei_003-2002_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2801/plo_004-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2803/plo_006-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2804/plo_08-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2808/plo_10-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2810/plo_12-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2811/plo_013-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2813/plo_14-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2814/plo_15-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2816/plo_16-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2818/plo_17-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2819/plo_18-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2821/plo_19-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2822/pl_20-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2823/plo_21-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2824/pl_22-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2825/plo_23-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2826/pl_24-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2830/plo_25-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2832/plo_26-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2834/plo_27-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2836/pl_28-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2837/pl_29-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2798/projeto_lei_complem_001-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2799/projeto_lei_complementar_003-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2800/projeto_lei_complementar_004-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2807/plc_09-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2802/plo_005-2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2795/projeto_lei_001-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2796/projeto_lei_003-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2797/projeto_lei_003-2002_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2801/plo_004-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2803/plo_006-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2804/plo_08-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2808/plo_10-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2810/plo_12-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2811/plo_013-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2813/plo_14-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2814/plo_15-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2816/plo_16-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2818/plo_17-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2819/plo_18-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2821/plo_19-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2822/pl_20-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2823/plo_21-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2824/pl_22-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2825/plo_23-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2826/pl_24-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2830/plo_25-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2832/plo_26-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2834/plo_27-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2836/pl_28-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2837/pl_29-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2798/projeto_lei_complem_001-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2799/projeto_lei_complementar_003-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2800/projeto_lei_complementar_004-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2807/plc_09-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2002/2802/plo_005-2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="160.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>