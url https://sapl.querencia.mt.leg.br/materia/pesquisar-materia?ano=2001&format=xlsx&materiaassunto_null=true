--- v0 (2026-03-03)
+++ v1 (2026-05-15)
@@ -51,267 +51,267 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3045/pl_01.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3045/pl_01.01.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo de Lei Municipal nº 55/94 de 17 de Janeiro de 1994, que dispõe sobre a alteração do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3046/pl_02.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3046/pl_02.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação da Escola Municipal de Educação Básca Pingo d'agua</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3047/pl_03.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3047/pl_03.01.pdf</t>
   </si>
   <si>
     <t>Cria o novo Conselho de Alimentação Escolar do Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3048/pl_04.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3048/pl_04.01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a doação de Lote Urbano nº B-20, para fins de interesses sociais e dá providências.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3049/pl_05.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3049/pl_05.01.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Mínima Associado as Ações Socioeducativas e determina outras providências.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3050/pl_07.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3050/pl_07.01.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Projeto de Lei nº122/97 do Plano Plurianual para o período de 1998 a 2001</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3051/pl_08.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3051/pl_08.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal do Idoso e cria o Conselho Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3052/pl_09.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3052/pl_09.01.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Apoio à Política do Idoso.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3053/pl_10.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3053/pl_10.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens do município de Querência-MT.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3054/pl_11.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3054/pl_11.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Venda de Bens do Município de Querência.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3055/pl_12.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3055/pl_12.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Venda de Bens do Município de Querência - MT.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3056/pl_13.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3056/pl_13.01.pdf</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3057/pl_14.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3057/pl_14.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Aumento Salarial para os Funcionários Públicos Municipais e dá Providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3058/pl_15.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3058/pl_15.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Querência - MT para o Período de 20002 a 2005.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3059/pl_16.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3059/pl_16.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação do FEMPAS - Fundo Municipal de Previdência Social dos Servidores de Querência e, dá outras providências.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3062/projeto_lei_18-2001.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3062/projeto_lei_18-2001.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência - MT, para o Exercício de 2002.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3060/pl_19.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3060/pl_19.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transposição, o Remanejamento ou a Transferência de Recursos de uma Categoria de uma Programação para outra ou de um Órgão para outro, e dá providências.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3061/pl_21.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3061/pl_21.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação Temporária de pessoal em caráter de excepcional interesse público para atender às atividades essenciais do Município de Querência e dá outras providências.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3004/plc_01.01.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3004/plc_01.01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Complementação e altera a Lei Complementar nº13/98 de 28 de Outubro de 1998 que institui o Novo Código Tributário do Município de Querência e dá providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,67 +618,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3045/pl_01.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3046/pl_02.01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3047/pl_03.01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3048/pl_04.01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3049/pl_05.01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3050/pl_07.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3051/pl_08.01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3052/pl_09.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3053/pl_10.01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3054/pl_11.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3055/pl_12.01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3056/pl_13.01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3057/pl_14.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3058/pl_15.01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3059/pl_16.01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3062/projeto_lei_18-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3060/pl_19.01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3061/pl_21.01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3004/plc_01.01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3045/pl_01.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3046/pl_02.01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3047/pl_03.01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3048/pl_04.01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3049/pl_05.01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3050/pl_07.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3051/pl_08.01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3052/pl_09.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3053/pl_10.01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3054/pl_11.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3055/pl_12.01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3056/pl_13.01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3057/pl_14.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3058/pl_15.01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3059/pl_16.01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3062/projeto_lei_18-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3060/pl_19.01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3061/pl_21.01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2001/3004/plc_01.01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>