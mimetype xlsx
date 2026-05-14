--- v0 (2026-03-01)
+++ v1 (2026-05-14)
@@ -51,411 +51,411 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3001/pl._01.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3001/pl._01.00.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Moto-Taxi desta cidade e dá outra providências.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2955/pl_02.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2955/pl_02.00.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas para Serviço de Transporte de Passageiros em Automóveis de Aluguel.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2956/pl_03.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2956/pl_03.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a doação de lotes industriais para fins  de interesses sociais e dá providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2958/pl_05.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2958/pl_05.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura e movimentação de conta corrente junto ao Bansicredi.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2960/pl_06.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2960/pl_06.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de lotes urbanos a Entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2961/pl_07.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2961/pl_07.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento salarial para os Profissionais do Magistério Público Municipal e dá providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2962/pl_08.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2962/pl_08.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária anual de 2001 e dá providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2963/pl_09.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2963/pl_09.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Direitos da Criança e Adolescente e dá providência.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2964/pl_10.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2964/pl_10.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Numerações de Edificações em Zona Urbana e Identificação de Lotes Urbanos.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2965/pl_11.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2965/pl_11.00.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a efetuar doação de Lotes para fins de interesses sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2970/pl_13.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2970/pl_13.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para contratação temporária  nos termos da Lei Federal nº 9.504/97</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2971/pl_14.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2971/pl_14.00.pdf</t>
   </si>
   <si>
     <t>Autoriza Permuta (devolução) de área Urbana com a Coopercana.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2972/pl_15.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2972/pl_15.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar Doação de Área para SICREDI - Sistema de Crédito Cooperativo e dá providências.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2973/pl_16.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2973/pl_16.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Modificação do Custeio do Regime Próprio de Previdência Social, nos termos da reavaliação atuarial do FEMPAS - Fundo Municipal de Previdência Social dos Servidores de Querência, e dá nova redação da Lei 176/99.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2976/pl_17.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2976/pl_17.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação do cargo de Atendente  de Enfermagem para o de Auxiliar de Enfermagem e dá providências.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2977/pl_18.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2977/pl_18.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de suplementação de crédito por anulação de dotação  orçamentária.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2978/pl_19.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2978/pl_19.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  a Efetuar a Doação de Lotes Urbanos para Entidades sem Fins Lucrativos e dá outras porvidências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2980/pl_21.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2980/pl_21.00.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a efetuar Doação de Lotes Industriais para fins de Interesses Sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2981/pl_22.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2981/pl_22.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar Doação de Lotes Industriais para fins de interesses sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2983/pl_23.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2983/pl_23.00.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos  contida na Lei Municipal nº 88/95 de 16 de agosto de  1995 que dispõe sobre o Conselho Municipal de Alimentação Escolar e dá providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2985/pl_25.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2985/pl_25.00.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência para o Exercício Financeiro de 2001</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2986/pl_26.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2986/pl_26.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Efetuar Doação de Área para Implantação do Centro Esportivo Recreativo da Associação Esporte e Clube do Setor B e dáprovidências.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2987/pl_27.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2987/pl_27.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  a Efetuar Doação da área para Associação dos Apicultores de Querência - MT, e dá providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2988/pl_28.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2988/pl_28.00.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivo da Lei 192/200 que Autoriza a Permuta (devolução) de área Urbana com a Coopercana.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2989/pl_29.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2989/pl_29.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terras para Associação dos Funcionários Públicos Municipais de Querência - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2991/pl_30.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2991/pl_30.00.pdf</t>
   </si>
   <si>
     <t>Acrescenta Projeto a Diretrizes Orçamentárias Lei nº 195/2000 de 04 de Agosto de 2000 e dá outras proviências.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2993/pl_31.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2993/pl_31.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização de Suplementação de crédito por anulação de Dotação Orçamentária.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2995/pl_32.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2995/pl_32.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial e dá providências.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2996/pl_33.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2996/pl_33.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de lotes Urbanos para Entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2997/pl_34.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2997/pl_34.00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Criação e instalação de Escola Municipal Família Agricola.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3000/pl_35.00.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3000/pl_35.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar  doação de uma área Industrial para fins de interesses sociais e dá providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -762,67 +762,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3001/pl._01.00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2955/pl_02.00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2956/pl_03.00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2958/pl_05.00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2960/pl_06.00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2961/pl_07.00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2962/pl_08.00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2963/pl_09.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2964/pl_10.00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2965/pl_11.00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2970/pl_13.00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2971/pl_14.00.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2972/pl_15.00.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2973/pl_16.00.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2976/pl_17.00.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2977/pl_18.00.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2978/pl_19.00.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2980/pl_21.00.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2981/pl_22.00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2983/pl_23.00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2985/pl_25.00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2986/pl_26.00.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2987/pl_27.00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2988/pl_28.00.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2989/pl_29.00.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2991/pl_30.00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2993/pl_31.00.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2995/pl_32.00.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2996/pl_33.00.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2997/pl_34.00.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3000/pl_35.00.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3001/pl._01.00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2955/pl_02.00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2956/pl_03.00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2958/pl_05.00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2960/pl_06.00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2961/pl_07.00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2962/pl_08.00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2963/pl_09.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2964/pl_10.00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2965/pl_11.00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2970/pl_13.00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2971/pl_14.00.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2972/pl_15.00.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2973/pl_16.00.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2976/pl_17.00.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2977/pl_18.00.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2978/pl_19.00.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2980/pl_21.00.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2981/pl_22.00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2983/pl_23.00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2985/pl_25.00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2986/pl_26.00.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2987/pl_27.00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2988/pl_28.00.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2989/pl_29.00.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2991/pl_30.00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2993/pl_31.00.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2995/pl_32.00.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2996/pl_33.00.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/2997/pl_34.00.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/2000/3000/pl_35.00.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>