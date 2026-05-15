--- v0 (2025-12-25)
+++ v1 (2026-05-15)
@@ -51,228 +51,228 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2717/pl_01.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2717/pl_01.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2718/pl_02.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2718/pl_02.99.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desportos da Cidade de Querência, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2719/pl_03.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2719/pl_03.99.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Querência-MT, a firmar termo de convênio com a justiça da Comarca de Canarana - MT.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2720/pl_05.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2720/pl_05.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens do Município de Querência-MT.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2721/pl_06.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2721/pl_06.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens do município de Querência-MT.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2722/pl_07.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2722/pl_07.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de bens do município de Querência-MT</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2723/pl_08.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2723/pl_08.99.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a doação da área para pessoa de direito privado á outras providências.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2724/pl_09.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2724/pl_09.99.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de área para pessoa de direito privado e dá outras providências.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2725/pl_10.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2725/pl_10.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do FEMPAS - Fundo Municipal de Previdência Social dos Servidores de Querência, e dá outras providências.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2726/pl_11.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2726/pl_11.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2727/pl_12.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2727/pl_12.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação da Escola Municipal</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2728/pl_13.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2728/pl_13.99.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência para o Exercício  Financeiro de 2000</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2730/pl_14.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2730/pl_14.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova denominação das  Escolas Municipais Adaptando-se a Lei vigente nº 9.394 de 20/12/96 do Título V, do Capítulo II</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2731/plc_01.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2731/plc_01.99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação dos Profissionais da Educação Básica do Município de Querência-MT - e dá outras providências.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2732/plc_02.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2732/plc_02.99.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Complementar nº 13/98, de 28 de outubro de 1998, que institui o novo Código Tributário do Município de Querência. Estado de Mato Grosso, e da outras providências.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2734/plc_33.99.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2734/plc_33.99.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 13/98, de 28 de outubro de 1998, que institui o Novo  Código Tributário do Município de Querência, Estado de Mato Grosso, e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -579,67 +579,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2717/pl_01.99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2718/pl_02.99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2719/pl_03.99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2720/pl_05.99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2721/pl_06.99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2722/pl_07.99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2723/pl_08.99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2724/pl_09.99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2725/pl_10.99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2726/pl_11.99.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2727/pl_12.99.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2728/pl_13.99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2730/pl_14.99.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2731/plc_01.99.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2732/plc_02.99.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2734/plc_33.99.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2717/pl_01.99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2718/pl_02.99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2719/pl_03.99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2720/pl_05.99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2721/pl_06.99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2722/pl_07.99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2723/pl_08.99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2724/pl_09.99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2725/pl_10.99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2726/pl_11.99.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2727/pl_12.99.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2728/pl_13.99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2730/pl_14.99.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2731/plc_01.99.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2732/plc_02.99.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1999/2734/plc_33.99.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="170.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>