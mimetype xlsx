--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -51,675 +51,675 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2602/pl_01.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2602/pl_01.93.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa do Município de Querência - MT, para o exercício financeiro de 1993.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2603/pl_02.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2603/pl_02.93.pdf</t>
   </si>
   <si>
     <t>Aprova as tabelas para cobrança do ISSQN e das taxas de licença anexas a Lei Municipal nº76/1986, de 12/12/1986, código tributário no município de origem em vigor em Querência-MT.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2604/pl_03.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2604/pl_03.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executiva assinar o contrato de consórcio ou financiamento.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2605/pl_04.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2605/pl_04.93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação e elevação de nível de escola municipais</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2606/pl_05.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2606/pl_05.93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para efetuar a transposição, o Remanejamento ou a transferência de recursos de uma categoria de programação para outra e de um órgão para outro e dá outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2607/pl_06.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2607/pl_06.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo assinar convênio com o Estado.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2608/pl_07.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2608/pl_07.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a criar  fonte de receita da dívida ativa.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2609/pl_08.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2609/pl_08.93.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal nº 03/1993 de 22/01/1993.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2610/pl_09.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2610/pl_09.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Edificação em Terreno Alheio.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2611/pl_10.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2611/pl_10.93.pdf</t>
   </si>
   <si>
     <t>Autoriza construir prédio e doar patrimônio e dá providências.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2612/pl_11.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2612/pl_11.93.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá providências.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2613/pl_12.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2613/pl_12.93.pdf</t>
   </si>
   <si>
     <t>Autoriza receber doação com encargos e dá outras providências.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2614/pl_13.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2614/pl_13.93.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2615/pl_14.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2615/pl_14.93.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial e Aquisição de imóveis e dá providências</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2616/pl_15.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2616/pl_15.93.pdf</t>
   </si>
   <si>
     <t>Fixa os vencimentos dos servidores públicos municipais e dá providências.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2619/pl_16.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2619/pl_16.93.pdf</t>
   </si>
   <si>
     <t>Concede auxílio à APM da Escola Estadual de 1º e 2º graus Querência</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2620/pl_17.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2620/pl_17.93.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal de Saúde e dá outras providências</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2621/pl_18.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2621/pl_18.93.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde e dá outras Providências.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2622/pl_19.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2622/pl_19.93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para o exercício de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2623/pl_20.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2623/pl_20.93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano Plurianual do Município de Querência -MT, para o período de 1994 à 1197.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2624/pl_21.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2624/pl_21.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Conceder à Companhia de Saneamento do Estado de Mato Grosso- SANEMAT- a Execução dos serviços de abastecimento de água e os de implantação e dá outras providências.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2625/pl_22.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2625/pl_22.93.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal e dá outras Providências.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2626/pl_23.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2626/pl_23.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Locação de Imóveis e Equipamentos e dá Providências</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2627/pl_24.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2627/pl_24.93.pdf</t>
   </si>
   <si>
     <t>Adota no que Couber, no Município de Querência o Decreto Lei nº 2.300 de 27 de Novembro de 1986, que dispõe sobre  licitações e Contratos da Administração Municipal.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2628/pl_25.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2628/pl_25.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  Subsidiar, Isentar, Reduzir base de cálculo, Concessão de Crédito Presumido, Anistia ou Remissão Relativa a Impostos e Taxas ou Contribuições.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2629/pl_26.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2629/pl_26.93.pdf</t>
   </si>
   <si>
     <t>Institucionaliza as diárias para os servidores municipais a serviço fora do município e adicional de responsabilidade "quebra de caixa" para o titular da tesouraria e dá outras providências.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2630/pl_27.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2630/pl_27.93.pdf</t>
   </si>
   <si>
     <t>Concede auxílio à Comissão de Energia</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2631/pl_28.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2631/pl_28.93.pdf</t>
   </si>
   <si>
     <t>Altera Conselho Municipal de Saúde</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2632/pl_29.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2632/pl_29.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Aquisição de Imóveis e dá Providências.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2633/pl_30.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2633/pl_30.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Assinar Convênio com Estado, seus Órgãos ou Federações.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2634/pl_31.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2634/pl_31.93.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização para Abertura de Crédito Especial.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2635/pl_32.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2635/pl_32.93.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Ampliação da Escola Estadual  de 1º e 2º Graus Querência e Construção da Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2636/pl_33.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2636/pl_33.93.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Permanente de Licitações.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2637/pl_34.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2637/pl_34.93.pdf</t>
   </si>
   <si>
     <t>Fixa os Vencimentos para o Magistério Público Municipal.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2638/pl_35.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2638/pl_35.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Aplicação de Recursos do Município para Ampliação da Escola Estadual.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2639/pl_36.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2639/pl_36.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Doação à CEMAT</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2640/pl_37.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2640/pl_37.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Conceder Auxílio ao CTG Pousada do Sul.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2641/pl_38.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2641/pl_38.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Retífica de Motores  e Reparos em Máquinas do Estado de Serviços  de Parceria com Estado e Municípios.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2642/pl_39.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2642/pl_39.93.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Querência Para o Exercício Financeiro de 1994.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2643/pl_41.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2643/pl_41.93.pdf</t>
   </si>
   <si>
     <t>Altera Vencimentos dos Anexos I e II da Lei nº 15/93</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2644/pl_42.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2644/pl_42.93.pdf</t>
   </si>
   <si>
     <t>Cria Conselho do Bem Estar Social e dá Providências.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2645/pl_43.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2645/pl_43.93.pdf</t>
   </si>
   <si>
     <t>Cria Fundo Municipal de Bem Estar Social</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2646/pl_44.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2646/pl_44.93.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Efetuar a Transposição, o Remanejamento ou a Transferência de Recursos de uma Categoria  de Programação para Outra de Um Órgão para Outro e dá Providências.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2647/pl_45.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2647/pl_45.93.pdf</t>
   </si>
   <si>
     <t>Institui o Imposto Sobre as Vendas de  Combustíveis Líquidos e Gasosos a Varejo e dá outras Providências.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2648/pl_46.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2648/pl_46.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Assinar Convênio com o Ministério de Saúde</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2649/pl_47.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2649/pl_47.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Solicitação e Assinatura de Convênios e Comodatos com o Ministério de Transportes.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2650/pl_48.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2650/pl_48.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Contrair Empréstimo Junto a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2651/pl_49.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2651/pl_49.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Assinar Convênio com o Ministério das Minas e Energia</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2652/pl_50.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2652/pl_50.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Contratar Serviços de Assessoria, Consultoria e Representação</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2653/pl_51.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2653/pl_51.93.pdf</t>
   </si>
   <si>
     <t>Complementa Lei Municipal nº 32/1993</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2654/pl_52.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2654/pl_52.93.pdf</t>
   </si>
   <si>
     <t>Autoriza Suplementação de Crédito Especial</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/</t>
+    <t>http://sapl.querencia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Efetuar a Transposição, o Remanejamento ou a Transferência de Recursos de uma Categoria de Programação para outra e de um Órgão para outro da Fundação Municipal de prev. e Assistência Social - FEMPAS.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2656/pl_54.93.pdf</t>
+    <t>http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2656/pl_54.93.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Abrir Crédito Suplementar por Excesso de Arrecadação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1026,67 +1026,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2602/pl_01.93.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2603/pl_02.93.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2604/pl_03.93.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2605/pl_04.93.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2606/pl_05.93.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2607/pl_06.93.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2608/pl_07.93.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2609/pl_08.93.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2610/pl_09.93.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2611/pl_10.93.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2612/pl_11.93.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2613/pl_12.93.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2614/pl_13.93.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2615/pl_14.93.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2616/pl_15.93.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2619/pl_16.93.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2620/pl_17.93.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2621/pl_18.93.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2622/pl_19.93.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2623/pl_20.93.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2624/pl_21.93.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2625/pl_22.93.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2626/pl_23.93.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2627/pl_24.93.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2628/pl_25.93.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2629/pl_26.93.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2630/pl_27.93.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2631/pl_28.93.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2632/pl_29.93.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2633/pl_30.93.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2634/pl_31.93.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2635/pl_32.93.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2636/pl_33.93.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2637/pl_34.93.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2638/pl_35.93.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2639/pl_36.93.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2640/pl_37.93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2641/pl_38.93.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2642/pl_39.93.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2643/pl_41.93.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2644/pl_42.93.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2645/pl_43.93.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2646/pl_44.93.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2647/pl_45.93.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2648/pl_46.93.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2649/pl_47.93.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2650/pl_48.93.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2651/pl_49.93.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2652/pl_50.93.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2653/pl_51.93.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2654/pl_52.93.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2656/pl_54.93.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2602/pl_01.93.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2603/pl_02.93.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2604/pl_03.93.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2605/pl_04.93.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2606/pl_05.93.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2607/pl_06.93.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2608/pl_07.93.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2609/pl_08.93.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2610/pl_09.93.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2611/pl_10.93.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2612/pl_11.93.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2613/pl_12.93.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2614/pl_13.93.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2615/pl_14.93.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2616/pl_15.93.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2619/pl_16.93.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2620/pl_17.93.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2621/pl_18.93.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2622/pl_19.93.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2623/pl_20.93.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2624/pl_21.93.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2625/pl_22.93.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2626/pl_23.93.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2627/pl_24.93.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2628/pl_25.93.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2629/pl_26.93.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2630/pl_27.93.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2631/pl_28.93.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2632/pl_29.93.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2633/pl_30.93.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2634/pl_31.93.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2635/pl_32.93.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2636/pl_33.93.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2637/pl_34.93.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2638/pl_35.93.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2639/pl_36.93.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2640/pl_37.93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2641/pl_38.93.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2642/pl_39.93.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2643/pl_41.93.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2644/pl_42.93.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2645/pl_43.93.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2646/pl_44.93.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2647/pl_45.93.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2648/pl_46.93.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2649/pl_47.93.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2650/pl_48.93.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2651/pl_49.93.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2652/pl_50.93.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2653/pl_51.93.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2654/pl_52.93.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.querencia.mt.leg.br/media/sapl/public/materialegislativa/1993/2656/pl_54.93.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>